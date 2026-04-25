--- v0 (2026-03-04)
+++ v1 (2026-04-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Muriel BONNET </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mubonnetumrh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7193-3543</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">182512592</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/M-6265-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient enrichment of plasma-derived extracellular vesicles from small volumes of bovine blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassar-Malek Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delavaud Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry-Carroll Liam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delpech Jean-Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103, pp.skaf354. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skaf354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Hydrogel Microneedle Arrays for Physiology Monitoring of Farm Animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurabelle Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Wiart-Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Novais-Gameiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (9), pp.1015. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi16091015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar lipids and proteins in milk fat globule membranes as players in spontaneous lipolysis in cow’s milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 471, pp.142628. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.142628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein signatures of feed restriction and spontaneous lipolysis in skimmed ewe milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 108 (7), pp.6648-6662. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2024-26103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous ligands of bovine FFAR2/GPR43 display distinct pharmacological properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tainara Cristina Michelotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean-Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Reiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.1645031. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2025.1645031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porcine milk small extracellular vesicles modulate peripheral blood mononuclear cell proteome in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Ávila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.8069. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-92550-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression of free fatty acids-sensing G protein-coupled receptors in beef cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 102, pp.skae114. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skae114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjugated linoleic acid (CLA) modulates bovine peripheral blood mononuclear cells (PBMC) proteome in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ávila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ceciliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 304, pp.105232. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2024.105232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The skimmed milk proteome of dairy cows is affected by the stage of lactation and by supplementation with polyunsaturated fatty acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Veshkini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald M Hammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.23990. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-74978-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citrus pectin modulates chicken peripheral blood mononuclear cell proteome in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ávila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 103 (12), pp.104293. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2024.104293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein signatures of spontaneous lipolysis and lipoprotein lipase activity in cow’s milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guilleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 285, pp.104951. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2023.104951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between the abundance of 29 proteins and several meat or carcass quality traits in two bovine muscles revealed by a combination of univariate and multivariate analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cougoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 273, pp.104792. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2022.104792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Effect of essential fatty acids and conjugated linoleic acid on the adaptive physiology of dairy cows during the transition period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Veshkini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ceciliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Michael Hammon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (11), pp.100757. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2023.100757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk and plasma proteomes from cows facing diet-induced milk fat depression are related to immunity, lipid metabolism and inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fougère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (6), pp.100822. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2023.100822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes digestifs et métaboliques associés aux différences inter-individuelles de l’efficience alimentaire chez le bovin allaitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (3), pp.7299. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.3.7299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver proteome profiling in dairy cows during the transition from gestation to lactation: Effects of supplementation with essential fatty acids and conjugated linoleic acids as explored by PLS-DA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Veshkini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald M. Hammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 252, pp.104436. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2021.104436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal liver proteome profiling in dairy cows during the transition from gestation to lactation: Investigating metabolic adaptations and their interactions with fatty acids supplementation via repeated measurements ANOVA-simultaneous component analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Veshkini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald M. Hammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Sauerwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnulf Tröscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 252, pp.104435. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2021.104435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma proteomics reveals crosstalk between lipid metabolism and immunity in dairy cows receiving essential fatty acids and conjugated linoleic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Veshkini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.5648. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-09437-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomics confirms the association between plasma branched chain amino acids and residual feed intake in beef heifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezequiel Jorge-Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (11), pp.e0277458. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0277458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat@ppli - application smartphone pour déterminer la teneur en gras de la viande bovine en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normand Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tisseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85, pp.213-223. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common and diet-specific metabolic pathways underlying residual feed intake in fattening Charolais yearling bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezequiel Jorge-Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Taussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-03678-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autophagy in farm animals: current knowledge and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonnieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autophagy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (8), pp.1809-1827. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15548627.2020.1798064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open-access computer image analysis (CIA) method to predict meat and fat content from an android smartphone-derived picture of the bovine 5th-6th rib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 186, pp.79-89. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymeth.2020.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining label‐free and label‐based accurate quantifications with SWATH‐MS: Comparison with SRM and PRM for the evaluation of bovine muscle type effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Bons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (10), pp.2000214. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.202000214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editor introduction - Issue entitled &amp;quot;Methods to face the challenges of ruminant phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 186 (1-2), </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymeth.2020.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Blonde d’Aquitaine T3811&gt;G3811 mutation in the myostatin gene: association with growth, carcass, and muscle phenotypes in veal calves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Oulmouden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 99 (2), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skab039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the Secretome and the Surfaceome: A Strategy to Decipher the Crosstalk between Adipose Tissue and Muscle during Fetal Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberly Vonnahme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (12), pp.4375. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21124375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset reporting 4654 cow milk proteins listed according to lactation stages and milk fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A.A. Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.105105. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2019.105105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of biomarkers for beef meat qualities using a combination of Parallel Reaction Monitoring- and antibody-based proteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Bons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne de Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 317, pp.126376. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular signatures of muscle growth and composition deciphered by the meta-analysis of age-related public transcriptomics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Bazile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (8), pp.322-332. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.00020.2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Array-Based Approach to Evaluate Biomarkers of Beef Tenderness and Marbling in Cows: Understanding of the Underlying Mechanisms and Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (9), pp.1180. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9091180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk proteome from in silico data aggregation allows the identification of putative biomarkers of negative energy balance in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-46142-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathways and biomarkers of marbling and carcass fat deposition in bovine revealed by a combination of gel-based and gel-free proteomic analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Bazile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albéric Valais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 156, pp.146-155. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2019.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical model choice including variable selection based on variable importance: A relevant way for biomarkers selection to predict meat tenderness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chavent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Conanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-46202-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beef tenderness and intramuscular fat proteomic biomarkers: Effect of gender and rearing practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Al Jammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 200, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2019.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beef tenderness and intramuscular fat proteomic biomarkers: muscle type effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Al-Jammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne de Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albéric Valais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.e4891. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.4891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse phase protein arrays for the identification/validation of biomarkers of beef texture and their use for early classification of carcasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne de Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 250, pp.245-252. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.01.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse phase protein array for the quantification and validation of protein biomarkers of beef qualities: The case of meat color from Charolais breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne de Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 145 (C), pp.308-319. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2018.06.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860004v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk fat globule in ruminant: Major and minor compounds, nutritional regulation and differences among species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (5), </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.201700039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre- and postnatal adipose tissue development in farm animals: from stem cells to adipocyte physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Perruchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (11), pp.1839-1847. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731116000872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How muscle structure and composition influence meat and flesh quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Scientific World Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (3182746), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2016/3182746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated data mining of transcriptomic and proteomic datasets to predict the secretome of adipose tissue and muscle in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular BioSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (9), pp.2722-2734. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6mb00224b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invalidation of HspB1 gene in mouse alters the ultrastructural phenotype of muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (8), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0158644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding behaviour in ruminants: a consequence of interactions between a reward system and the regulation of metabolic homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean K. Revell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (3), pp.247-260. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/AN14481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le développement des muscles et des tissus adipeux : un préalable pour maîtriser les qualités des carcasses et des produits des animaux d’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Rescan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (2), pp.137-150. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein function easily investigated by genomics data mining using the proteINSIDE online tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics and Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (1), pp.e16. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18547/gcb.2015.vol1.iss1.e16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la structure et la composition du muscle déterminent la qualité des viandes ou chairs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (2), pp.125-136. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211001v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Toxicity and Antimicrobial Efficiency of Titanium Dioxide Nanoparticles in Suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Massard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Veisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Camares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Oscar Awitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomaterials and Nanobiotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 06 (03), pp.213 - 224. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jbnb.2015.63020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProteINSIDE to easily investigate proteomics data from ruminants: Application to mine proteome of adipose and muscle tissues in bovine foetuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (5), pp.e0128086. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0128086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of reference genes for quantitative real-time PCR normalisation in adipose tissue, muscle, liver and mammary gland from ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (8), pp.1344-1353. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731113000475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A grass-based diet favours muscle n-3 long-chain PUFA deposition without modifying gene expression of proteins involved in their synthesis or uptake in Charolais steers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Cherfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (11), pp.1833 - 1840. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731113001432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breed and dietary linseed affect gene expression of enzymes and transcription factors involved in n-3 long chain polyunsaturated fatty acids synthesis in longissimus thoracis muscle of bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Cherfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (7), pp.3059-3069. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas2012-6112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in altering the fatty acid composition of ruminant-derived foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Shingfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Scollan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.132-162. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731112001681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foetal bovine intermuscular adipose tissue exhibits histological and metabolic features of brown and white adipocytes during the last third of pregnancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Taga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zingaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (4), pp.641-649. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731111001716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of enzymes and transcription factors involved in n-3 long chain PUFA biosynthesis in Limousin bull tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Cherfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (4), pp.391-401. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11745-011-3644-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the level and type of starchy concentrate on tissue lipid metabolism, gene expression and milk fatty acid secretion in Alpine goats receiving a diet rich in sunflower-seed oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Rouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107 (8), pp.1147-1159. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114511004181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular and molecular large-scale features of fetal adipose tissue: is bovine perirenal adipose tissue brown?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Taga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 227 (4), pp.1688-1700. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcp.22893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipocyte metabolism and cellularity are related to differences in adipose tissue maturity between Holstein and Charolais or Blond d'Aquitaine fetuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Taga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Zingaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89 (3), pp.711 - 721. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2010-3234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of beef tenderness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (2), pp.352-365. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2011.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogenesis of muscle and adipose tissues and their interactions in ruminants and other species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (7), pp.1093-1109. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731110000601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunflower-seed oil, rapidly-degradable starch, and adiposity up-regulate leptin gene expression in lactating goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Rouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37 (2), pp.93-103. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2009.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sunflower-seed oil and linseed oil on tissue lipid metabolism, gene expression, and milk fatty acid secretion in Alpine goats fed maize silage–based diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin John Shingfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92 (12), pp.6083-6094. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2009-2048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis and data normalization procedures are crucial for microarray analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kpatcha Kadanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene Regulation and Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.107-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glucose-6-phosphate dehydrogenase and leptin are related to marbling differences among Limousin and Angus or Japanese Black x Angus steers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85 (11), pp.2882-2894. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2007-0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipocyte fatty acid-binding protein and mitochondrial enzyme activities in muscles as relevant indicators of marbling in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85 (10), pp.2660-2669. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2006-837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and nutritional regulation of lipogenic genes in mammary gland and adipose tissues of lactating goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, pp.250-255. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022029905000786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pregnancy increases plasma leptin in nulliparous but not primiparous goats while lactation depresses it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Rouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 28 (2), pp.216-223. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2004.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptin expression in ruminants : Nutritional and physiological regulations in relation with energy metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29 (1), pp.3-22. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2005.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional status induces divergent variations of GLUT4 protein content, but not lipoprotein lipase activity, between adipose tissues and muscles in adult cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 92 (4), pp.617-625. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/BJN20041240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptin expression in the ovine mammary gland : putative sequential involvement of adipose, epithelial and myoepithelial cells during pregnancy and lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gourdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Djiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 80, pp.723-728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammary leptin synthesis, milk leptin and their putative physiological roles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Laud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gourdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42, pp.399-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammary leptin synthesis, milk leptin and their putative physiological roles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gourdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42 (5), pp.399-413. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2002034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fluorescent reverse transcription-polymerase chain reaction assay to quantify the lipoprotein lipase messenger RNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Probes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 15, pp.187-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of photoperiod and feeding level on adipose tissue and muscle lipoprotein lipase activity and mRNA level in dry non-pregnant sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 85 (3), pp.299-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptin in ruminants. Gene expression in adipose tissue and mammary gland, and regulation of plasma concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 21 (4), pp.271-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipoprotein lipase activity and mRNA are up-regulated by refeeding in adipose tissue and cardiac muscle of sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 130, pp.749-756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleotide sequence of the ovine lipoprotein lipase cDNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 78, pp.2994-2995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipose tissue metabolism and its role in adaptations to undernutrition in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 59 (1), pp.127-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation du métabolisme lipidique des tissus adipeux et musculaires chez le ruminant. Effets du niveau alimentaire et de la photopériode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (4), pp.287-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La leptine chez le ruminant. Facteurs de variation physiologiques et nutritionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (3), pp.225-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of photoperiod and feeding level on perirenal adipose tissue metabolic activity and leptin synthesis in the ovariectomized ewe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guerre-Millo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 38 (5), pp.489-498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messenger RNAs encoding lipoprotein lipase, fatty acid synthase and hormone-sensitive lipase in the adipose tissue of underfed-refed ewes and cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Langin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 38 (3), pp.297-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messenger RNAs encoding lipoprotein lipase, fatty acid synthase and hormone-sensitive lipase in the adipose tissue of underfed-refed ewes and cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Fléchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 38 (3), pp.297-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of photoperiod and feeding level on perirenal adipose tissue metabolic activity and leptin synthesis in the ovariectomized ewe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Guerre-Millo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 38 (5), pp.489-498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of lipoprotein lipase mRNAs in ovine adipose tissue by quantitative fluorescence polymerase chain reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 37 (3), pp.371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic indicators of short-term nutritional stress in goat milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic resilience in goats: Insights from nutritional challenge with metabolomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.753</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage des ruminants d’élevage : vers des outils peu invasifs alliant la découverte de biomarqueurs avec de nouvelles méthodes d'accès aux fluides et d'analyses intégratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animations scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département PHASE INRAE, Nov 2024, Poitiers Chasseneuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proteomics-machine learning approach to unravel the impact of protozoan infection on calves’ intestinal morphology and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Veshkini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Dengler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Liermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Jan 2024, Florence, Italy. pp.317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner analyses statistiques intégratives et prédiction bioinformatique du sécrétome et du surfacéome pour comprendre le dialogue inter-organes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Mardoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Broadbent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keren Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique et 20 ans du département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dairy cow inflammatory status is modulated by physiological stage and feed restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de la Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat@ppli, a smartphone application to predict fat content of beef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed restriction in dairy ewes decreases milk lipolysis and remodels the milk proteome and lipidome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of milk small extracellular vesicles to study adaptation to lactation in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk isotope signatures suggest that protein mobilization during feed restriction is impacted by residual feed intake in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11 th International Symposium on the Nutrition of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Florianópolis (SC, Brésil), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of plasma proteins to the phenotypic signature of feed efficiency in Charolais bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Sauerwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bruckmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art in understanding interorgan crosstalk and physiology in farm animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue distribution and pharmacological characterization of bovine free fatty acids-sensing GPCRs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.C. Michelotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durand G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restriction alimentaire diminue la lipolyse du lait et remodèle le protéome et le lipidome du lait chez les brebis laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées "Glande mammaire lait" / réseau Galactinnov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2023, Saint-Genès-Champanelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIPOMEC: towards a better understanding of ruminant milk lipolysis through an integrative biology approach in milk and mammary gland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Trossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO-CIHEAM 2022 Joint seminar of networks on pasture and forage crops and on sheep and goat nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citrus pectin modulates chicken peripheral blood mononuclear cells proteome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ávila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd Annual Meeting of European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porto, Portugal. pp.255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les exosomes : des véhicules de signatures moléculaires pour comprendre le dialogue entre les organes des ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontres Clermontoises sur les Vésicules Extracellulaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent-Emmanuel MONFOULET-INRAE-UNH (Organisateur), Feb 2022, Clermont-Ferrand, France. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ev22-co02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatic amino acid catabolism and muscle protein degradation decrease in efficient young bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Guarnido Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Granada, Spain. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiter la physiologie des animaux d’élevage à la lumière des interactions entre organes pour comprendre et qualifier les phénotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département PHASE-INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de régression par spline monotone pour données de protéomique quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Bons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Carapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Statistique 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using monotone spline smoothing to combine label-free and label-based accurate quantifications with DIA-MS: application to bovine muscle samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Bons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Carapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Chimiométrie 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citrus Pectin modulates chicken PBMC proteome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Ávila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British society of proteomic research (BSPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, united Kingdom, Jul 2021, Virtual Congress, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update of ProteINSIDE: an online tool for proteome data mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris - (Congrès virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning tracking immune-related proteins in serum of periparturient dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Veshkini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnulf Tröscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talkmine, a workflow for the prediction of the interactions between secretome and surfaceome in the dialogue between cellular types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Connault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Goué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris - (Congrès virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver proteomics of dairy cows supplied with essential fatty acids and conjugated linoleic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Veshkini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vogel Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, virtual meeting, Dec 2020, virtual meeting, France. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-900-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examples of current research on indicators of adaptative response in periparturient dairy ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences 'Global Health'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serum proteomics of dairy cows infused with essential fatty acids and conjugated linoleic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Veshkini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vogel Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trösher A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual meeting, France. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-900-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From an open-access computer image analysis method to a smartphone app for beef marbling evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tisseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huguel Delphine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Meeting of EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual meeting, France. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-900-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biomarqueurs au service du pilotage et de la durabilité des élevages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défis PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de données publiques pour construire in silico un répertoire de protéines du lait et identifier des biomarqueurs du bilan énergétique négatif chez la vache laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A.A. Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Stratégie Scientifique du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche intégrée pour comprendre le dialogue entre tissus/organes chez les ruminants producteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique (JAS) du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomics of adipose tissue: from the molecular drivers of adipogenesis to the molecular phenotyping of ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary and Animal Science Days 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13130/2283-3927/10266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realimentation of nutrient restricted pregnant beef cows impacts proteomes of foetal muscular and adipose tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberly A. Vonnahme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia E Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted proteomics method comparison: SRM, PRM and SWATH-MS to quantify proteins in bovine muscle tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Bons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Husson Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cianférani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Proteomics Association (EuPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des biomarqueurs aux outils de prédiction des performances des ruminants et de la qualité de leurs produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique (JAS) du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of public transcriptomics data to understand and phenotype bovine body composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Bazile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarkers of tenderness and intramuscular fat in five muscles from French PDO Maine-Anjou: I- Muscle type effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al Jammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Cork, Ireland. pp.427-428, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-860-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of beef carcass quality clusters from muscle biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monteils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne de Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of proteomic methods on milk for ruminant phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quest for low invasive biomarkers of ruminant traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-genomic era of Molecular Biology: Proteomics ERA II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in nutritional strategies to alter the lipid fraction of ruminant milk for a healthier life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Euro Fed Lipid Congress, 'Oil, fats and lipids: New Technologies and Applications for a Healthier Life'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Uppsala, Sweden. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarkers of tenderness and intramuscular fat in five muscles from French PDO Maine-Anjou. 2 – PREDICTION OF GROUPS OF QUALITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Al Jammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Pécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Aminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Cork, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biomarqueurs d’un muscle pour predire la tendrete et la teneur en lipides des carcasses de l’aop maine anjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Al-Jammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du sexe et du muscle sur l’abondance de biomarqueurs de Tendreté et d’adiposité de la viande en aop maine anjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Al-Jammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de données &amp;quot;omics&amp;quot; provenant du tissu adipeux ou musculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AuDACES : Auvergne Développements et Calcul en Environnement Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et réduction de la douleur lors d'interventions chirurgicales. Développement de méthodes alternatives à la chirurgie pour l’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Silberberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice de Boyer Des Roches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2016, Tours, France. 115 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omics applications for better beef production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Annual Food, Nutrition and Agriculture Genomics Congress and Co-located Digital PCR and Advances in qPCR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a low quality diet impact the success of twin pregnacy and the carcass quality of meat producing lambs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International Congress of Meat Science and Technology 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges nutritionnels : l’adaptation peut-elle passer par la programmation foetale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a low quality diet impact the success of twin pregnancy and the carcass quality of meat producing lambs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact on muscle fiber properties of maternal nutrient restriction followed by realimentation from early to mid-gestation in beef cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Barboiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberly Vonnahme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteome data mining using ProteINSIDE online tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal nutrient restriction followed by realimentation from early to mid-gestation in beef cows impacts proteomes of fetal muscular and adipose tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberly Vonnahme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Barboiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat&MuscleDB: A database to understand tissue growth processes contributing to body or muscle composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein function easily investigated by genomics data mining using the ProteINSIDE web service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Work-Conference on Bioinformatics and Biomedical Engineering (IWBBIO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat and Muscle DB: integrating ‘omics’ data from adipose tissue and muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Management Committee Meeting and the 4. Meeting of Working Groups 1, 2, 3 of COST Action FA 1002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Milan, Italy. pp.91-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imagerie appliquée a la mesure de composition en tissus de la 6ème côte du bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Nov 2014, Clermont-Ferrand, France. 204 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the knowledge about model species and humans to revisit the biology of livestock animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenha Mobuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of translational biology in Agriculture and Medecine ‘From Bench to Bed in Medecine and from Pot to Plot in Agriculture'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Génétique Diversité et Ecophysiologie des Céréales (1095)., Oct 2014, Aubière, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude des protéomes de ruminants facilitée par l’utilisation du web service ProteINSIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AuDACES : Auvergne Développements et Calcul en Environnement Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quest for biomarkers of the lean-to-fat ratio by Proteomics in beef production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Meeting of Working Groups 1, 2, 3 of COST Action FA1002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Kosice, Slovakia. 303 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage des animaux modèles : L'invalidation du gène hspb1 pour comprendre les mécanismes de tendreté de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jean Louis Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics to better understand cattle physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Sino-French International forum on beef industry development (SFIFBID-2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Sino-French Beef Production R&amp;D., Sep 2012, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular and molecular-large scale features of fetal perirenal and intermuscular adipose tissues in bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Taga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Managing Committee Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Apr 2012, Vilamoura, Portugal. 208 p., </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-751-6_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular and molecular-large scale features of fetal perirenal and intermuscular adipose tissues in bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Taga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Workshop meeting of the former COST Action 925: Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Posieux, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiting enzymes of docosahexaenoic acid synthesis in bovine tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Cherfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments in altering the fatty acid composition of ruminant-derived foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Shingfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Scollan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on the Nutrition of Herbivores (ISNH8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Aberystwyth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid supplementation and basal diet influence oxidative and lipogenic metabolism in muscle and adipose tissues in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on the Nutrition of Herbivores (ISNH8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Aberystwyth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et régulation nutritionnelle des enzymes impliquées dans la synthèse tissulaire des acides gras polyinsaturés longue chaîne (AGPI LC) n-3 d'intérêt pour l'homme chez le ruminant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Cherfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adiposité des carcasses et des viandes à la lumière des interactions tissus adipeux-muscles au cours de la croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellularité et activités des enzymes lipogéniques des tissus adipeux périrénal et intermusculaire chez le fœtus Blonde d'Aquitaine, Charolais et Holstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Taga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril C. Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellularity and lipogenic activities in perirenal and intermuscular adipose tissues from Blonde d'Aquitaine, Charolais and Holstein fetuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Taga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril C. Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipose tissue and muscle growth interactions in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse protéomique appliquée à l'identification de la composition en protéines d'une préparation de muscle &amp;quot;crushed-muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Barboiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Minassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault T. Chaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un modèle in vitro de culture d'adipocytes bovins pour étudier les interactions entre adipocytes, myoblastes et fibroblastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Tourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions cellulaires et moléculaires entre adipocytes, myoblastes et fibroblastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic tools to analyse bovine muscle and adipose tissues transcriptomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kpatcha Kadanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet and physiological state influence gene expression in herbivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on the Nutrition of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité de la glucose-6-phosphate deshydrogenase est liée aux différences d'adiposite tissulaires et raciales chez le bovin en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glucose-6-Phosphate dehydrogenase and leptin are linked to marbling differences between Limousin and angus or japanese black x angus steers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tissu adipeux intramusculaire a un potentiel de lipogenèse a partir du glucose plus élevé que le tissu adipeux sous cutané chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Pethick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine intramuscular adipose tissue has a higher potential for fatty acid synthesis from glucose than subcutaneous adipose tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Pethick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptin expression in ruminants and its relationships with energy metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Farm Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipogenesis in subcutaneous adipose tissue and in oxidative or glycolytic muscles from Angus, Black Japanese x Angus and Limousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in research on energy and protein metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Rostock-Warnemünde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROGER : Un Répertoire Ordonné de Gènes pour l'analyse de l'Expression génique chez les Ruminants. Application à l'identification de marqueurs de la différenciation dans le muscle, le tissu adipeux, l'embryon et la glande mammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of lipoprotein lipase mRNAs in ovine adipose tissue by quantitative fluorescence polymerase chain reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Symposium on Animal and Human Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalization Strategies in Lipidomic Profiling: Implications for Ewe’s Milk Lipolysis Biomarker Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bertrand-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Faouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat@ppli, a smartphone application to predict fat content of beef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normand J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albouy-Kissi M. Bonnet B.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers; Wageningen Academic Publishers, pp.318, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of rib composition and intramuscular fat from DXA or smartphone imaging in crossbred bull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Cozler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.191, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of plasma proteins to the phenotypic signature of feed efficiency in Charolais bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Sauerwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bruckmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of Abstracts of the 74thAnnual Meeting of the European Federation of Animal Science, 29, pp.490, 2023, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflammation status weakly modulated by short-term feed restriction in suckling beef cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wageningen Academic Publishers P.O. Box 220 6700 AE Wageningen The Netherlands. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP + WAAP + Interbull Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, LYON, France. Wageningen Academic Publishers, Book of Abstracts of the 74th Annual Meeting of the European Federation of Animal Science, 29, pp.1001, 2023, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood metabolite, hormone and δ13C turnover kinetic during compensatory growth of crossbred heifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Silacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Siegenthaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autophagie, Physiologie Animale et Système d’Élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonnieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proxies peu invasifs de la variabilité individuelle de l'efficience alimentaire ou de la mobilisation des réserves corporelles chez la vache laitière : isotopie et protéomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE-INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talkmine, a workflow for the prediction of the interactions between secretome and surfaceome in the dialogue between cellular types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Connault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Goue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris - (Congrès virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332138v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update of ProteINSIDE: an online tool for proteome data mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris - (Congrès virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk natural isotopic composition, feed efficiency, and body mobilization in early lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A candidate proteomic signature from the plasma of Charolais bulls to phenotype feed efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico construction of a bovine milk proteome atlas to identify signatures of early lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of rearing practices on the abundance of protein biomarkers of tenderness and intramuscular fat content in the French Rouge des Prés cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to handle trade-offs between animal performances and sensory and nutritional beef qualities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clemont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of rearing practices applied during the lifetime of heifers on 20 protein biomarkers of tenderness or adiposity in rectus abdominis muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monteils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico identification of low invasive biomarkers for feed efficiency in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un smartphone pour mesurer la couleur et la proportion de gras d'une pièce de viande bovine par analyse d'image (projet Meat@ppli)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bardou-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J2M 2018 - 15. Journées de la Mesure et de la Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Saint Pierre d'Oléron, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la programmation foetale sur les caractéristiques des tissus d’intérêt agronomique chez le bovin producteur de viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Barboiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of modifications of maternal nutrition from early to mid-gestation on skeletal muscle of beef cows: proteomic and bioinformatic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberly Vonnahme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Barboiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Congress of Myology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Lyon, France. , 2016, Myology 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protéine de choc thermique 60 et la Prostaglandine Réductase 2 sont-elles déterminantes pour la prolifération des cellules adipeuses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédirs Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomics data from ruminants easily investigated using ProteINSIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Management Committee Meeting and the 4. Meeting of Working Groups 1, 2, 3 of COST Action FA 1002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Milan, Italy. pp.283-287, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarqueurs de tendreté et d’adiposité des viandes de l’aop maine anjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Barboiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Huant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Dunoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADIV</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Viandes et Produits Carnés, 204 p., 2014, 15èmes Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité alimentaire et qualités des viandes bovines : une première étape vers une approche zootechnique intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. ADIV, Viandes et Produits Carnés, 204 p., 2014, 15èmes Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProteINSIDE: a web service to computerize an in-depth analysis of functions, sequences, secretions and interactions for proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Meeting on Research in Computational Molecular Biology (RECOMB) Comparative Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.32, 2013, Proceedings of Eleventh Annual Research in Computational Molecular Biology (RECOMB) Satellite Workshop on Comparative Genomics, Lyon, France, 17-19 October 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteotools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lifegrid : journée - L’informatique au service des Sciences du Vivant et de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Aubière, France. pp.2, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomics research in the adipose tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ceciliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Lecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Bazile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics in Domestic Animals: from Farm to Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer, Cham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-3-319-69681-2. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69682-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quest for novel muscle pathway biomarkers by proteomics in beef production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive biotechnology (Second Edition) : Volume 4: Agricultural and related biotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-0-444-53352-4. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-088504-9.00297-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolisme lipidique des tissus musculaires et adipeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muscle et viande de ruminant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2010, Synthèses (Quae), 978-2-7592-0877-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation par l'état nutritionnel et la photopériode de l'expression de gènes spécifiant des enzymes du métabolisme énergétique dans le tissu adipeux et le muscle de brebis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Limoges, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02834950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les mécanismes de l’adiposité pour identifier des bio-marqueurs du potentiel de croissance ou du dépôt des tissus adipeux chez les ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Université Blaise Pascal (Clermont Ferrand 2), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02808685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">p. 1 Innovations méthodologiques: Analyse d'image et spectrométrie Proche Infra-Rouge (SPIR) 4/12/2023 / Université d'automne de l'UMR Herbivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. université d'automne (séminaire pour les étudiants concu et animé par notre unité de recherche), Vetagro Sup, Lempdes, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipose tissue in livestock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Cours donnés dans le cycle de conférence "Global Heath", VetAgroSup, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Manna Summer School in omics, Lodi, Italy. 2019, 61 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposer un workflow généraliste pour identifier les interactions protéine-protéine entre deux tissus. Exemple des PPIs entre le sécrétome et le surfaceome pour comprendre le dialogue entre tissus chez les mammifères et en particulier chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Connault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Goué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bio-Informatique, Biologie Systémique [q-bio.QM]. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité individuelle et construction de la robustesse : les facteurs environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProteINSIDE https://www.proteinside.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId578"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Muriel BONNET </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mubonnetumrh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7193-3543</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">182512592</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/M-6265-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of free fatty acid receptors in the liver of periparturient dairy cows supplemented with essential fatty acids and conjugated linoleic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tainara Michelotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Veshkini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 7 (2), pp.278-283. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jdsc.2025-0867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic resilience and functional longevity: Insights from nutritional challenge and milk metabolomic analysis in dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2025-28010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar lipids and proteins in milk fat globule membranes as players in spontaneous lipolysis in cow’s milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 471, pp.142628. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.142628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein signatures of feed restriction and spontaneous lipolysis in skimmed ewe milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 108 (7), pp.6648-6662. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2024-26103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient enrichment of plasma-derived extracellular vesicles from small volumes of bovine blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Barry-Carroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103, pp.skaf354. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skaf354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Hydrogel Microneedle Arrays for Physiology Monitoring of Farm Animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurabelle Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Wiart-Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Novais-Gameiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (9), pp.1015. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi16091015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous ligands of bovine FFAR2/GPR43 display distinct pharmacological properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tainara Cristina Michelotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean-Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Reiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.1645031. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2025.1645031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porcine milk small extracellular vesicles modulate peripheral blood mononuclear cell proteome in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Ávila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.8069. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-92550-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression of free fatty acids-sensing G protein-coupled receptors in beef cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 102, pp.skae114. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skae114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The skimmed milk proteome of dairy cows is affected by the stage of lactation and by supplementation with polyunsaturated fatty acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Veshkini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald M Hammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.23990. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-74978-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjugated linoleic acid (CLA) modulates bovine peripheral blood mononuclear cells (PBMC) proteome in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ávila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ceciliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 304, pp.105232. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2024.105232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citrus pectin modulates chicken peripheral blood mononuclear cell proteome in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ávila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 103 (12), pp.104293. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2024.104293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between the abundance of 29 proteins and several meat or carcass quality traits in two bovine muscles revealed by a combination of univariate and multivariate analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cougoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 273, pp.104792. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2022.104792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein signatures of spontaneous lipolysis and lipoprotein lipase activity in cow’s milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guilleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 285, pp.104951. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2023.104951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk and plasma proteomes from cows facing diet-induced milk fat depression are related to immunity, lipid metabolism and inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fougère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (6), pp.100822. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2023.100822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes digestifs et métaboliques associés aux différences inter-individuelles de l’efficience alimentaire chez le bovin allaitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (3), pp.7299. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.3.7299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Effect of essential fatty acids and conjugated linoleic acid on the adaptive physiology of dairy cows during the transition period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Veshkini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ceciliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Michael Hammon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (11), pp.100757. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2023.100757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma proteomics reveals crosstalk between lipid metabolism and immunity in dairy cows receiving essential fatty acids and conjugated linoleic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Veshkini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.5648. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-09437-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal liver proteome profiling in dairy cows during the transition from gestation to lactation: Investigating metabolic adaptations and their interactions with fatty acids supplementation via repeated measurements ANOVA-simultaneous component analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Veshkini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald M. Hammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Sauerwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnulf Tröscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 252, pp.104435. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2021.104435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomics confirms the association between plasma branched chain amino acids and residual feed intake in beef heifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezequiel Jorge-Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (11), pp.e0277458. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0277458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver proteome profiling in dairy cows during the transition from gestation to lactation: Effects of supplementation with essential fatty acids and conjugated linoleic acids as explored by PLS-DA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Veshkini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald M. Hammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 252, pp.104436. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2021.104436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat@ppli - application smartphone pour déterminer la teneur en gras de la viande bovine en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normand Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tisseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85, pp.213-223. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common and diet-specific metabolic pathways underlying residual feed intake in fattening Charolais yearling bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezequiel Jorge-Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Taussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-03678-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autophagy in farm animals: current knowledge and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonnieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autophagy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (8), pp.1809-1827. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15548627.2020.1798064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open-access computer image analysis (CIA) method to predict meat and fat content from an android smartphone-derived picture of the bovine 5th-6th rib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 186, pp.79-89. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymeth.2020.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining label‐free and label‐based accurate quantifications with SWATH‐MS: Comparison with SRM and PRM for the evaluation of bovine muscle type effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Bons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (10), pp.2000214. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.202000214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Blonde d’Aquitaine T3811&gt;G3811 mutation in the myostatin gene: association with growth, carcass, and muscle phenotypes in veal calves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Oulmouden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 99 (2), </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skab039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editor introduction - Issue entitled &amp;quot;Methods to face the challenges of ruminant phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 186 (1-2), </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymeth.2020.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset reporting 4654 cow milk proteins listed according to lactation stages and milk fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A.A. Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.105105. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2019.105105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the Secretome and the Surfaceome: A Strategy to Decipher the Crosstalk between Adipose Tissue and Muscle during Fetal Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberly Vonnahme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (12), pp.4375. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21124375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular signatures of muscle growth and composition deciphered by the meta-analysis of age-related public transcriptomics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Bazile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (8), pp.322-332. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.00020.2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of biomarkers for beef meat qualities using a combination of Parallel Reaction Monitoring- and antibody-based proteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Bons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne de Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 317, pp.126376. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Array-Based Approach to Evaluate Biomarkers of Beef Tenderness and Marbling in Cows: Understanding of the Underlying Mechanisms and Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (9), pp.1180. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9091180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathways and biomarkers of marbling and carcass fat deposition in bovine revealed by a combination of gel-based and gel-free proteomic analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Bazile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albéric Valais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 156, pp.146-155. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2019.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical model choice including variable selection based on variable importance: A relevant way for biomarkers selection to predict meat tenderness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chavent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Conanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-46202-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk proteome from in silico data aggregation allows the identification of putative biomarkers of negative energy balance in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-46142-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beef tenderness and intramuscular fat proteomic biomarkers: Effect of gender and rearing practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Al Jammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 200, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2019.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beef tenderness and intramuscular fat proteomic biomarkers: muscle type effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Al-Jammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne de Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albéric Valais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.e4891. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.4891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse phase protein arrays for the identification/validation of biomarkers of beef texture and their use for early classification of carcasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne de Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 250, pp.245-252. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.01.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse phase protein array for the quantification and validation of protein biomarkers of beef qualities: The case of meat color from Charolais breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne de Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 145 (C), pp.308-319. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2018.06.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860004v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk fat globule in ruminant: Major and minor compounds, nutritional regulation and differences among species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (5), </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.201700039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre- and postnatal adipose tissue development in farm animals: from stem cells to adipocyte physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Perruchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (11), pp.1839-1847. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731116000872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How muscle structure and composition influence meat and flesh quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Scientific World Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (3182746), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2016/3182746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated data mining of transcriptomic and proteomic datasets to predict the secretome of adipose tissue and muscle in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular BioSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (9), pp.2722-2734. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6mb00224b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invalidation of HspB1 gene in mouse alters the ultrastructural phenotype of muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (8), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0158644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le développement des muscles et des tissus adipeux : un préalable pour maîtriser les qualités des carcasses et des produits des animaux d’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Rescan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (2), pp.137-150. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein function easily investigated by genomics data mining using the proteINSIDE online tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics and Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (1), pp.e16. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18547/gcb.2015.vol1.iss1.e16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding behaviour in ruminants: a consequence of interactions between a reward system and the regulation of metabolic homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean K. Revell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (3), pp.247-260. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/AN14481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la structure et la composition du muscle déterminent la qualité des viandes ou chairs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (2), pp.125-136. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211001v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProteINSIDE to easily investigate proteomics data from ruminants: Application to mine proteome of adipose and muscle tissues in bovine foetuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (5), pp.e0128086. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0128086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Toxicity and Antimicrobial Efficiency of Titanium Dioxide Nanoparticles in Suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Massard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Veisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Camares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Oscar Awitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomaterials and Nanobiotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 06 (03), pp.213 - 224. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jbnb.2015.63020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A grass-based diet favours muscle n-3 long-chain PUFA deposition without modifying gene expression of proteins involved in their synthesis or uptake in Charolais steers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Cherfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (11), pp.1833 - 1840. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731113001432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breed and dietary linseed affect gene expression of enzymes and transcription factors involved in n-3 long chain polyunsaturated fatty acids synthesis in longissimus thoracis muscle of bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Cherfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (7), pp.3059-3069. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas2012-6112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in altering the fatty acid composition of ruminant-derived foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Shingfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Scollan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.132-162. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731112001681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of reference genes for quantitative real-time PCR normalisation in adipose tissue, muscle, liver and mammary gland from ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (8), pp.1344-1353. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731113000475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foetal bovine intermuscular adipose tissue exhibits histological and metabolic features of brown and white adipocytes during the last third of pregnancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Taga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zingaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (4), pp.641-649. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731111001716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of enzymes and transcription factors involved in n-3 long chain PUFA biosynthesis in Limousin bull tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Cherfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (4), pp.391-401. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11745-011-3644-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the level and type of starchy concentrate on tissue lipid metabolism, gene expression and milk fatty acid secretion in Alpine goats receiving a diet rich in sunflower-seed oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Rouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107 (8), pp.1147-1159. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114511004181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular and molecular large-scale features of fetal adipose tissue: is bovine perirenal adipose tissue brown?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Taga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 227 (4), pp.1688-1700. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcp.22893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipocyte metabolism and cellularity are related to differences in adipose tissue maturity between Holstein and Charolais or Blond d'Aquitaine fetuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Taga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Zingaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89 (3), pp.711 - 721. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2010-3234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of beef tenderness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (2), pp.352-365. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2011.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogenesis of muscle and adipose tissues and their interactions in ruminants and other species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (7), pp.1093-1109. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731110000601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunflower-seed oil, rapidly-degradable starch, and adiposity up-regulate leptin gene expression in lactating goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Rouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37 (2), pp.93-103. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2009.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sunflower-seed oil and linseed oil on tissue lipid metabolism, gene expression, and milk fatty acid secretion in Alpine goats fed maize silage–based diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin John Shingfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92 (12), pp.6083-6094. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2009-2048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis and data normalization procedures are crucial for microarray analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kpatcha Kadanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene Regulation and Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.107-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glucose-6-phosphate dehydrogenase and leptin are related to marbling differences among Limousin and Angus or Japanese Black x Angus steers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85 (11), pp.2882-2894. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2007-0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipocyte fatty acid-binding protein and mitochondrial enzyme activities in muscles as relevant indicators of marbling in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85 (10), pp.2660-2669. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2006-837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pregnancy increases plasma leptin in nulliparous but not primiparous goats while lactation depresses it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Rouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 28 (2), pp.216-223. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2004.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and nutritional regulation of lipogenic genes in mammary gland and adipose tissues of lactating goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, pp.250-255. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022029905000786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptin expression in ruminants : Nutritional and physiological regulations in relation with energy metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29 (1), pp.3-22. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2005.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional status induces divergent variations of GLUT4 protein content, but not lipoprotein lipase activity, between adipose tissues and muscles in adult cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 92 (4), pp.617-625. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/BJN20041240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptin expression in the ovine mammary gland : putative sequential involvement of adipose, epithelial and myoepithelial cells during pregnancy and lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gourdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Djiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 80, pp.723-728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammary leptin synthesis, milk leptin and their putative physiological roles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Laud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gourdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42, pp.399-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammary leptin synthesis, milk leptin and their putative physiological roles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gourdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42 (5), pp.399-413. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2002034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fluorescent reverse transcription-polymerase chain reaction assay to quantify the lipoprotein lipase messenger RNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Probes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 15, pp.187-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of photoperiod and feeding level on adipose tissue and muscle lipoprotein lipase activity and mRNA level in dry non-pregnant sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 85 (3), pp.299-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptin in ruminants. Gene expression in adipose tissue and mammary gland, and regulation of plasma concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 21 (4), pp.271-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipoprotein lipase activity and mRNA are up-regulated by refeeding in adipose tissue and cardiac muscle of sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 130, pp.749-756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleotide sequence of the ovine lipoprotein lipase cDNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 78, pp.2994-2995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipose tissue metabolism and its role in adaptations to undernutrition in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 59 (1), pp.127-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation du métabolisme lipidique des tissus adipeux et musculaires chez le ruminant. Effets du niveau alimentaire et de la photopériode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (4), pp.287-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La leptine chez le ruminant. Facteurs de variation physiologiques et nutritionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (3), pp.225-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of photoperiod and feeding level on perirenal adipose tissue metabolic activity and leptin synthesis in the ovariectomized ewe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guerre-Millo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 38 (5), pp.489-498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messenger RNAs encoding lipoprotein lipase, fatty acid synthase and hormone-sensitive lipase in the adipose tissue of underfed-refed ewes and cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Langin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 38 (3), pp.297-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messenger RNAs encoding lipoprotein lipase, fatty acid synthase and hormone-sensitive lipase in the adipose tissue of underfed-refed ewes and cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Fléchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 38 (3), pp.297-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of photoperiod and feeding level on perirenal adipose tissue metabolic activity and leptin synthesis in the ovariectomized ewe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Guerre-Millo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 38 (5), pp.489-498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of lipoprotein lipase mRNAs in ovine adipose tissue by quantitative fluorescence polymerase chain reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 37 (3), pp.371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic indicators of short-term nutritional stress in goat milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative biology applied to lipolyzed cow's milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'Automne de l'UMRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMRH, Dec 2025, Lempdes (Clermont-Ferrand), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic resilience in goats: Insights from nutritional challenge with metabolomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.753</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage des ruminants d’élevage : vers des outils peu invasifs alliant la découverte de biomarqueurs avec de nouvelles méthodes d'accès aux fluides et d'analyses intégratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animations scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département PHASE INRAE, Nov 2024, Poitiers Chasseneuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proteomics-machine learning approach to unravel the impact of protozoan infection on calves’ intestinal morphology and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Veshkini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Dengler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Liermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Jan 2024, Florence, Italy. pp.317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner analyses statistiques intégratives et prédiction bioinformatique du sécrétome et du surfacéome pour comprendre le dialogue inter-organes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Mardoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Broadbent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keren Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique et 20 ans du département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed restriction in dairy ewes decreases milk lipolysis and remodels the milk proteome and lipidome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of milk small extracellular vesicles to study adaptation to lactation in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk isotope signatures suggest that protein mobilization during feed restriction is impacted by residual feed intake in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11 th International Symposium on the Nutrition of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Florianópolis (SC, Brésil), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat@ppli, a smartphone application to predict fat content of beef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dairy cow inflammatory status is modulated by physiological stage and feed restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de la Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art in understanding interorgan crosstalk and physiology in farm animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of plasma proteins to the phenotypic signature of feed efficiency in Charolais bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Sauerwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bruckmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue distribution and pharmacological characterization of bovine free fatty acids-sensing GPCRs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.C. Michelotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durand G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restriction alimentaire diminue la lipolyse du lait et remodèle le protéome et le lipidome du lait chez les brebis laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées "Glande mammaire lait" / réseau Galactinnov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2023, Saint-Genès-Champanelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citrus pectin modulates chicken peripheral blood mononuclear cells proteome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ávila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd Annual Meeting of European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porto, Portugal. pp.255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les exosomes : des véhicules de signatures moléculaires pour comprendre le dialogue entre les organes des ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontres Clermontoises sur les Vésicules Extracellulaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent-Emmanuel MONFOULET-INRAE-UNH (Organisateur), Feb 2022, Clermont-Ferrand, France. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ev22-co02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIPOMEC: towards a better understanding of ruminant milk lipolysis through an integrative biology approach in milk and mammary gland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Trossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO-CIHEAM 2022 Joint seminar of networks on pasture and forage crops and on sheep and goat nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiter la physiologie des animaux d’élevage à la lumière des interactions entre organes pour comprendre et qualifier les phénotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département PHASE-INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatic amino acid catabolism and muscle protein degradation decrease in efficient young bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Guarnido Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Granada, Spain. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de régression par spline monotone pour données de protéomique quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Bons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Carapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Statistique 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using monotone spline smoothing to combine label-free and label-based accurate quantifications with DIA-MS: application to bovine muscle samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Bons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Carapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Chimiométrie 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citrus Pectin modulates chicken PBMC proteome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Ávila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British society of proteomic research (BSPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, united Kingdom, Jul 2021, Virtual Congress, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning tracking immune-related proteins in serum of periparturient dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Veshkini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnulf Tröscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update of ProteINSIDE: an online tool for proteome data mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris - (Congrès virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talkmine, a workflow for the prediction of the interactions between secretome and surfaceome in the dialogue between cellular types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Connault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Goué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris - (Congrès virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examples of current research on indicators of adaptative response in periparturient dairy ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences 'Global Health'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serum proteomics of dairy cows infused with essential fatty acids and conjugated linoleic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Veshkini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vogel Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trösher A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual meeting, France. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-900-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From an open-access computer image analysis method to a smartphone app for beef marbling evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tisseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huguel Delphine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Meeting of EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual meeting, France. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-900-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver proteomics of dairy cows supplied with essential fatty acids and conjugated linoleic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Veshkini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vogel Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, virtual meeting, Dec 2020, virtual meeting, France. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-900-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biomarqueurs au service du pilotage et de la durabilité des élevages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défis PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de données publiques pour construire in silico un répertoire de protéines du lait et identifier des biomarqueurs du bilan énergétique négatif chez la vache laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A.A. Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Stratégie Scientifique du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomics of adipose tissue: from the molecular drivers of adipogenesis to the molecular phenotyping of ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary and Animal Science Days 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13130/2283-3927/10266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted proteomics method comparison: SRM, PRM and SWATH-MS to quantify proteins in bovine muscle tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Bons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Husson Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cianférani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Proteomics Association (EuPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realimentation of nutrient restricted pregnant beef cows impacts proteomes of foetal muscular and adipose tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberly A. Vonnahme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia E Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche intégrée pour comprendre le dialogue entre tissus/organes chez les ruminants producteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique (JAS) du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des biomarqueurs aux outils de prédiction des performances des ruminants et de la qualité de leurs produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique (JAS) du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of public transcriptomics data to understand and phenotype bovine body composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Bazile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of proteomic methods on milk for ruminant phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of beef carcass quality clusters from muscle biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monteils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne de Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarkers of tenderness and intramuscular fat in five muscles from French PDO Maine-Anjou: I- Muscle type effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al Jammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Cork, Ireland. pp.427-428, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-860-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in nutritional strategies to alter the lipid fraction of ruminant milk for a healthier life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Euro Fed Lipid Congress, 'Oil, fats and lipids: New Technologies and Applications for a Healthier Life'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Uppsala, Sweden. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quest for low invasive biomarkers of ruminant traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-genomic era of Molecular Biology: Proteomics ERA II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarkers of tenderness and intramuscular fat in five muscles from French PDO Maine-Anjou. 2 – PREDICTION OF GROUPS OF QUALITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Al Jammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Pécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Aminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Cork, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de données &amp;quot;omics&amp;quot; provenant du tissu adipeux ou musculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AuDACES : Auvergne Développements et Calcul en Environnement Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biomarqueurs d’un muscle pour predire la tendrete et la teneur en lipides des carcasses de l’aop maine anjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Al-Jammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du sexe et du muscle sur l’abondance de biomarqueurs de Tendreté et d’adiposité de la viande en aop maine anjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Al-Jammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et réduction de la douleur lors d'interventions chirurgicales. Développement de méthodes alternatives à la chirurgie pour l’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Silberberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice de Boyer Des Roches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2016, Tours, France. 115 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omics applications for better beef production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Annual Food, Nutrition and Agriculture Genomics Congress and Co-located Digital PCR and Advances in qPCR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a low quality diet impact the success of twin pregnacy and the carcass quality of meat producing lambs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International Congress of Meat Science and Technology 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges nutritionnels : l’adaptation peut-elle passer par la programmation foetale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a low quality diet impact the success of twin pregnancy and the carcass quality of meat producing lambs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact on muscle fiber properties of maternal nutrient restriction followed by realimentation from early to mid-gestation in beef cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Barboiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberly Vonnahme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat&MuscleDB: A database to understand tissue growth processes contributing to body or muscle composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteome data mining using ProteINSIDE online tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal nutrient restriction followed by realimentation from early to mid-gestation in beef cows impacts proteomes of fetal muscular and adipose tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberly Vonnahme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Barboiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat and Muscle DB: integrating ‘omics’ data from adipose tissue and muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Management Committee Meeting and the 4. Meeting of Working Groups 1, 2, 3 of COST Action FA 1002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Milan, Italy. pp.91-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein function easily investigated by genomics data mining using the ProteINSIDE web service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Work-Conference on Bioinformatics and Biomedical Engineering (IWBBIO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imagerie appliquée a la mesure de composition en tissus de la 6ème côte du bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Nov 2014, Clermont-Ferrand, France. 204 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the knowledge about model species and humans to revisit the biology of livestock animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenha Mobuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of translational biology in Agriculture and Medecine ‘From Bench to Bed in Medecine and from Pot to Plot in Agriculture'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Génétique Diversité et Ecophysiologie des Céréales (1095)., Oct 2014, Aubière, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude des protéomes de ruminants facilitée par l’utilisation du web service ProteINSIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AuDACES : Auvergne Développements et Calcul en Environnement Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage des animaux modèles : L'invalidation du gène hspb1 pour comprendre les mécanismes de tendreté de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jean Louis Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quest for biomarkers of the lean-to-fat ratio by Proteomics in beef production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Meeting of Working Groups 1, 2, 3 of COST Action FA1002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Kosice, Slovakia. 303 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics to better understand cattle physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Sino-French International forum on beef industry development (SFIFBID-2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Sino-French Beef Production R&amp;D., Sep 2012, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular and molecular-large scale features of fetal perirenal and intermuscular adipose tissues in bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Taga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Managing Committee Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Apr 2012, Vilamoura, Portugal. 208 p., </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-751-6_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular and molecular-large scale features of fetal perirenal and intermuscular adipose tissues in bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Taga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Workshop meeting of the former COST Action 925: Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Posieux, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiting enzymes of docosahexaenoic acid synthesis in bovine tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Cherfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments in altering the fatty acid composition of ruminant-derived foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Shingfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Scollan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on the Nutrition of Herbivores (ISNH8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Aberystwyth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid supplementation and basal diet influence oxidative and lipogenic metabolism in muscle and adipose tissues in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on the Nutrition of Herbivores (ISNH8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Aberystwyth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et régulation nutritionnelle des enzymes impliquées dans la synthèse tissulaire des acides gras polyinsaturés longue chaîne (AGPI LC) n-3 d'intérêt pour l'homme chez le ruminant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Cherfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adiposité des carcasses et des viandes à la lumière des interactions tissus adipeux-muscles au cours de la croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipose tissue and muscle growth interactions in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellularity and lipogenic activities in perirenal and intermuscular adipose tissues from Blonde d'Aquitaine, Charolais and Holstein fetuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Taga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril C. Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellularité et activités des enzymes lipogéniques des tissus adipeux périrénal et intermusculaire chez le fœtus Blonde d'Aquitaine, Charolais et Holstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Taga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril C. Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse protéomique appliquée à l'identification de la composition en protéines d'une préparation de muscle &amp;quot;crushed-muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Barboiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Minassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault T. Chaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un modèle in vitro de culture d'adipocytes bovins pour étudier les interactions entre adipocytes, myoblastes et fibroblastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Tourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions cellulaires et moléculaires entre adipocytes, myoblastes et fibroblastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic tools to analyse bovine muscle and adipose tissues transcriptomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kpatcha Kadanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet and physiological state influence gene expression in herbivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on the Nutrition of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité de la glucose-6-phosphate deshydrogenase est liée aux différences d'adiposite tissulaires et raciales chez le bovin en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glucose-6-Phosphate dehydrogenase and leptin are linked to marbling differences between Limousin and angus or japanese black x angus steers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tissu adipeux intramusculaire a un potentiel de lipogenèse a partir du glucose plus élevé que le tissu adipeux sous cutané chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Pethick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine intramuscular adipose tissue has a higher potential for fatty acid synthesis from glucose than subcutaneous adipose tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Pethick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptin expression in ruminants and its relationships with energy metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Farm Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipogenesis in subcutaneous adipose tissue and in oxidative or glycolytic muscles from Angus, Black Japanese x Angus and Limousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in research on energy and protein metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Rostock-Warnemünde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROGER : Un Répertoire Ordonné de Gènes pour l'analyse de l'Expression génique chez les Ruminants. Application à l'identification de marqueurs de la différenciation dans le muscle, le tissu adipeux, l'embryon et la glande mammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of lipoprotein lipase mRNAs in ovine adipose tissue by quantitative fluorescence polymerase chain reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Symposium on Animal and Human Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalization Strategies in Lipidomic Profiling: Implications for Ewe’s Milk Lipolysis Biomarker Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bertrand-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Faouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of rib composition and intramuscular fat from DXA or smartphone imaging in crossbred bull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Cozler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.191, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of plasma proteins to the phenotypic signature of feed efficiency in Charolais bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Sauerwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bruckmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of Abstracts of the 74thAnnual Meeting of the European Federation of Animal Science, 29, pp.490, 2023, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat@ppli, a smartphone application to predict fat content of beef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normand J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albouy-Kissi M. Bonnet B.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers; Wageningen Academic Publishers, pp.318, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflammation status weakly modulated by short-term feed restriction in suckling beef cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wageningen Academic Publishers P.O. Box 220 6700 AE Wageningen The Netherlands. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP + WAAP + Interbull Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, LYON, France. Wageningen Academic Publishers, Book of Abstracts of the 74th Annual Meeting of the European Federation of Animal Science, 29, pp.1001, 2023, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood metabolite, hormone and δ13C turnover kinetic during compensatory growth of crossbred heifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Silacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Siegenthaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autophagie, Physiologie Animale et Système d’Élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonnieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proxies peu invasifs de la variabilité individuelle de l'efficience alimentaire ou de la mobilisation des réserves corporelles chez la vache laitière : isotopie et protéomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE-INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talkmine, a workflow for the prediction of the interactions between secretome and surfaceome in the dialogue between cellular types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Connault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Goue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris - (Congrès virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332138v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update of ProteINSIDE: an online tool for proteome data mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris - (Congrès virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk natural isotopic composition, feed efficiency, and body mobilization in early lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of rearing practices on the abundance of protein biomarkers of tenderness and intramuscular fat content in the French Rouge des Prés cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of rearing practices applied during the lifetime of heifers on 20 protein biomarkers of tenderness or adiposity in rectus abdominis muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monteils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to handle trade-offs between animal performances and sensory and nutritional beef qualities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clemont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A candidate proteomic signature from the plasma of Charolais bulls to phenotype feed efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico construction of a bovine milk proteome atlas to identify signatures of early lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico identification of low invasive biomarkers for feed efficiency in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un smartphone pour mesurer la couleur et la proportion de gras d'une pièce de viande bovine par analyse d'image (projet Meat@ppli)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bardou-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J2M 2018 - 15. Journées de la Mesure et de la Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Saint Pierre d'Oléron, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la programmation foetale sur les caractéristiques des tissus d’intérêt agronomique chez le bovin producteur de viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Barboiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of modifications of maternal nutrition from early to mid-gestation on skeletal muscle of beef cows: proteomic and bioinformatic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberly Vonnahme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Barboiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Congress of Myology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Lyon, France. , 2016, Myology 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protéine de choc thermique 60 et la Prostaglandine Réductase 2 sont-elles déterminantes pour la prolifération des cellules adipeuses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédirs Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarqueurs de tendreté et d’adiposité des viandes de l’aop maine anjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Barboiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Huant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Dunoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADIV</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Viandes et Produits Carnés, 204 p., 2014, 15èmes Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomics data from ruminants easily investigated using ProteINSIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Management Committee Meeting and the 4. Meeting of Working Groups 1, 2, 3 of COST Action FA 1002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Milan, Italy. pp.283-287, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité alimentaire et qualités des viandes bovines : une première étape vers une approche zootechnique intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. ADIV, Viandes et Produits Carnés, 204 p., 2014, 15èmes Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProteINSIDE: a web service to computerize an in-depth analysis of functions, sequences, secretions and interactions for proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Meeting on Research in Computational Molecular Biology (RECOMB) Comparative Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.32, 2013, Proceedings of Eleventh Annual Research in Computational Molecular Biology (RECOMB) Satellite Workshop on Comparative Genomics, Lyon, France, 17-19 October 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteotools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lifegrid : journée - L’informatique au service des Sciences du Vivant et de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Aubière, France. pp.2, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomics research in the adipose tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ceciliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Lecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Bazile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics in Domestic Animals: from Farm to Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer, Cham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-3-319-69681-2. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69682-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quest for novel muscle pathway biomarkers by proteomics in beef production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive biotechnology (Second Edition) : Volume 4: Agricultural and related biotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-0-444-53352-4. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-088504-9.00297-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolisme lipidique des tissus musculaires et adipeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muscle et viande de ruminant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2010, Synthèses (Quae), 978-2-7592-0877-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation par l'état nutritionnel et la photopériode de l'expression de gènes spécifiant des enzymes du métabolisme énergétique dans le tissu adipeux et le muscle de brebis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Limoges, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02834950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les mécanismes de l’adiposité pour identifier des bio-marqueurs du potentiel de croissance ou du dépôt des tissus adipeux chez les ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Université Blaise Pascal (Clermont Ferrand 2), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02808685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">p. 1 Innovations méthodologiques: Analyse d'image et spectrométrie Proche Infra-Rouge (SPIR) 4/12/2023 / Université d'automne de l'UMR Herbivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. université d'automne (séminaire pour les étudiants concu et animé par notre unité de recherche), Vetagro Sup, Lempdes, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipose tissue in livestock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Cours donnés dans le cycle de conférence "Global Heath", VetAgroSup, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Manna Summer School in omics, Lodi, Italy. 2019, 61 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposer un workflow généraliste pour identifier les interactions protéine-protéine entre deux tissus. Exemple des PPIs entre le sécrétome et le surfaceome pour comprendre le dialogue entre tissus chez les mammifères et en particulier chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Connault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Goué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bio-Informatique, Biologie Systémique [q-bio.QM]. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité individuelle et construction de la robustesse : les facteurs environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProteINSIDE https://www.proteinside.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId582"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="266F0608"/>
+    <w:nsid w:val="1D5A40F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mubonnetumrh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7193-3543" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182512592" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-6265-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448255v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Prieur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassar-Malek Isabelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delavaud Arnaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry-Carroll Liam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delpech Jean-Christophe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf354" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05307663v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurabelle Gautier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mass&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Xavier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Novais-Gameiro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi16091015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867271v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viala" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.142628" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131958v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taillandier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-26103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218647v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tainara Cristina Michelotti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lamothe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean-Alphonse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reiter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2025.1645031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994192v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela &#193;vila" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Dejean" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Agazzi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-92550-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582529v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae114" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661697v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. &#193;vila" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ceciliani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viala" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dejean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sala" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2024.105232" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753675v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Veshkini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald M Hammon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vogel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74978-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709333v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grilli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.104293" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170840v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guilleton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2023.104951" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927984v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cougoul" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couvreur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2022.104792" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04075288v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ceciliani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Michael Hammon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100757" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170800v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Foug&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100822" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237667v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7299" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473225v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald M. Hammon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2021.104436" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473221v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Sauerwein" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnulf Tr&#246;scher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2021.104435" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03650674v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Hammon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09437-w" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878974v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Jorge-Smeding" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Durand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277458" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764609v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albouy-Kissi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tisseur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Jabri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art16" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508382v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Taussat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03678-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911035v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Avril" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1798064" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926221v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Normand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.06.023" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199937v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bons" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Husson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chion" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy-Bertrand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.202000214" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125820v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.11.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583123v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouyer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Forestier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Oulmouden" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab039" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884126v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaspric" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Vonnahme" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Viala" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21124375" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544146v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A.A. Pires" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.105105" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494286v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soulat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie L&#233;ger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne de Koning" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126376" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937790v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bazile" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reichstadt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00020.2020" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952056v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9091180" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627972v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46142-7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626230v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alb&#233;ric Valais" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2019.05.018" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZG5JSN5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429345v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Conanec" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46202-y" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627558v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Al Jammas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2019.03.010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818264v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Al-Jammas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4891" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684896v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.01.070" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860004v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2018.06.039" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625373v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201700039" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318724v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116000872" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285897v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/3182746" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638660v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6mb00224b" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633628v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Aubert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158644" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633149v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean K. Revell" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN14481" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211002v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3021" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631468v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18547/gcb.2015.vol1.iss1.e16" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211001v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3020" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829427v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Massard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Veisseire" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Camares" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Oscar Awitor" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jbnb.2015.63020" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635637v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0128086" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645011v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113000475" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652052v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Cherfaoui" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001432" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641808v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2012-6112" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190242v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Shingfield" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Scollan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001681" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645799v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Taga" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zingaretti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111001716" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646840v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-011-3644-z" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FC7242BD91004F2A45EAEB5A554A7770A7661AD9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648706v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Rouel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114511004181" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648870v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Chambon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.22893" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/306F82D00450755455EE27B274DA5B08C243C985/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645397v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Zingaretti" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3234" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646580v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guillemin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2011.07.026" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-181SVQ98-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667753v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000601" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653529v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2009.03.002" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX14XLDM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657889v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin John Shingfield" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2048" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654575v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kpatcha Kadanga" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chauvet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653399v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2007-0062" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656889v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2006-837" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682974v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029905000786" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F152C213B33144EAF2C8667A4AA9B659DDE6FFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682049v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2004.08.003" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ94KSQ5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682669v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2005.02.026" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8KZ5LKT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680426v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20041240" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669993v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gourdou" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Djiane" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672237v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Laud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900336v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2002034" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671939v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671384v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670107v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694885v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685863v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685125v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694594v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698757v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900224v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guerre-Millo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698559v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900209v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fl&#233;chet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684131v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guerre-Millo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685426v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Furet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448412v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brosse" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448403v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769371v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750167v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Dengler" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bachmann" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Liermann" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873121v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Broadbent" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Byrne" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195759v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delavaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de la Torre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198988v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Normand" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192827v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Larroque" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Emery" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195798v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delavaud" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pires" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bes" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04394377v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196752v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruckmaier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196318v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196652v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Michelotti" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lamothe" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bes" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand G" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664428v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796220v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trossat" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meurisse" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133084v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delavaud" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;jean" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561304v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ev22-co02" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794502v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guarnido Lopez" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.025" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03674659v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577311v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carapito" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577327v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709416v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283757v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709382v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332116v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Connault" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gou&#233;" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125809v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vogel Laura" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-900-8" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503309v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125815v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tr&#246;sher A." TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125797v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguel Delphine" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03640714v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364152v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940675v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737017v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2283-3927/10266" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734327v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly A. Vonnahme" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Molnar" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia E Camacho" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733603v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husson Gauthier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delalande" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cianf&#233;rani" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940696v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734215v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733759v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Jammas" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-860-5" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734510v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leger" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738134v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791233v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boudon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734853v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734117v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne P&#233;cot" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Aminot" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604157v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;cot" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aminot" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603386v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801646v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743820v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536432v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Journaux" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196482v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741677v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740161v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742531v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Barboiron" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740479v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738916v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739407v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743910v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739418v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743894v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799064v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800842v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744639v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211987v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean Louis Guillou" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190384v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Picard" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747715v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-751-6_30" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744557v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745171v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745533v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747188v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823866v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757202v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757310v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril C. Labonne" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756919v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756298v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751794v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Minassian" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault T. Chaze" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756917v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tourret" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753773v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753466v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750923v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759104v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760645v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761963v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Pethick" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761913v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Pethick" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761282v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761029v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulesteix" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763483v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pollet" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835538v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490376v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Faouder" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196578v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand J." TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albouy-Kissi M. Bonnet B." TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192489v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morel" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delahaye" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196518v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cassar-Malek" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Imbert" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sauerwein" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bruckmaier" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203792v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Constant" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbet" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196606v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lerch" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Silacci" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Siegenthaler" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075011v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695895v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332138v2" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Goue" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283142v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418730v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734335v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738336v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734240v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737179v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734519v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735041v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733691v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou-Valette" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742641v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740562v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742642v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743404v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743019v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Huant" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dunoyer" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280486.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741854v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746269v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196476v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789948v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lecchi" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-69682-9" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69682-9_12" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809393v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B978008088504900297X" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-088504-9.00297-X" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817229v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02834950v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02808685v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419815v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849931v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870107v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332182v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798630v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794560v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mubonnetumrh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7193-3543" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182512592" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-6265-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05575231v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tainara Michelotti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Veshkini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Hammon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2025-0867" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598052v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brosse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Emery" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-28010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867271v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viala" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.142628" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131958v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taillandier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-26103" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448255v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Prieur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Barry-Carroll" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delpech" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf354" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05307663v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurabelle Gautier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mass&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Xavier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Novais-Gameiro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi16091015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218647v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tainara Cristina Michelotti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lamothe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean-Alphonse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reiter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2025.1645031" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994192v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela &#193;vila" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Dejean" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Agazzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-92550-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582529v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae114" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753675v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald M Hammon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vogel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74978-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661697v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. &#193;vila" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ceciliani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viala" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dejean" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sala" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2024.105232" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709333v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grilli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.104293" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927984v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cougoul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couvreur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2022.104792" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170840v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guilleton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2023.104951" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170800v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Foug&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100822" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237667v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7299" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04075288v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ceciliani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Michael Hammon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100757" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03650674v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09437-w" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473221v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald M. Hammon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Sauerwein" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnulf Tr&#246;scher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2021.104435" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878974v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Jorge-Smeding" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Durand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277458" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473225v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2021.104436" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764609v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albouy-Kissi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tisseur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Jabri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art16" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508382v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Taussat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03678-x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911035v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Avril" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1798064" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926221v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Normand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.06.023" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199937v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bons" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Husson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chion" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy-Bertrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.202000214" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583123v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouyer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Forestier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Oulmouden" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab039" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125820v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.11.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544146v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A.A. Pires" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.105105" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884126v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaspric" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Vonnahme" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Viala" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21124375" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937790v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bazile" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reichstadt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00020.2020" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494286v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soulat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie L&#233;ger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne de Koning" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126376" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952056v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9091180" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626230v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alb&#233;ric Valais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2019.05.018" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZG5JSN5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429345v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Conanec" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46202-y" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627972v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46142-7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627558v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Al Jammas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2019.03.010" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818264v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Al-Jammas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4891" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684896v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.01.070" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860004v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2018.06.039" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625373v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201700039" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318724v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116000872" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285897v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/3182746" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638660v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6mb00224b" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633628v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Aubert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158644" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211002v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3021" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631468v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18547/gcb.2015.vol1.iss1.e16" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633149v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean K. Revell" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN14481" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211001v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3020" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635637v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0128086" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829427v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Massard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Veisseire" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Camares" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Oscar Awitor" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jbnb.2015.63020" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652052v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Cherfaoui" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001432" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641808v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2012-6112" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190242v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Shingfield" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Scollan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001681" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645011v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113000475" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645799v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Taga" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zingaretti" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111001716" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646840v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-011-3644-z" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FC7242BD91004F2A45EAEB5A554A7770A7661AD9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648706v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Rouel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114511004181" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648870v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.22893" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/306F82D00450755455EE27B274DA5B08C243C985/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645397v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Zingaretti" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3234" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646580v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guillemin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2011.07.026" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-181SVQ98-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667753v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000601" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653529v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2009.03.002" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX14XLDM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657889v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin John Shingfield" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2048" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654575v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kpatcha Kadanga" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chauvet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653399v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2007-0062" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656889v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2006-837" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682049v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2004.08.003" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ94KSQ5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682974v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029905000786" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F152C213B33144EAF2C8667A4AA9B659DDE6FFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682669v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2005.02.026" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8KZ5LKT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680426v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20041240" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669993v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gourdou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Djiane" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672237v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Laud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900336v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2002034" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671939v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671384v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670107v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694885v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685863v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685125v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694594v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698757v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900224v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guerre-Millo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698559v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900209v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fl&#233;chet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684131v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guerre-Millo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685426v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Furet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448412v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601266v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Emery" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448403v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769371v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750167v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Dengler" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bachmann" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Liermann" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873121v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Broadbent" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Byrne" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192827v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Larroque" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195798v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delavaud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pires" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bes" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04394377v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198988v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Normand" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195759v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delavaud" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de la Torre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durand" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roux" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196318v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196752v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruckmaier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196652v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Michelotti" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lamothe" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bes" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand G" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664428v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133084v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delavaud" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;jean" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561304v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ev22-co02" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796220v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trossat" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meurisse" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03674659v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794502v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guarnido Lopez" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.025" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577311v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carapito" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577327v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709416v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709382v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283757v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332116v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Connault" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gou&#233;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503309v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125815v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vogel Laura" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tr&#246;sher A." TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-900-8" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125797v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguel Delphine" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125809v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03640714v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364152v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737017v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2283-3927/10266" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733603v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husson Gauthier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delalande" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cianf&#233;rani" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734327v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly A. Vonnahme" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Molnar" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia E Camacho" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940675v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940696v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734215v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738134v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734510v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leger" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733759v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Jammas" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-860-5" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734853v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791233v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boudon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734117v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne P&#233;cot" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Aminot" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801646v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604157v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;cot" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aminot" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603386v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743820v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536432v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Journaux" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196482v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741677v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740161v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742531v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Barboiron" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739407v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740479v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738916v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739418v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743910v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743894v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799064v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800842v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211987v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean Louis Guillou" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744639v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190384v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Picard" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747715v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-751-6_30" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744557v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745171v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745533v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747188v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823866v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757202v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756298v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756919v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril C. Labonne" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757310v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751794v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Minassian" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault T. Chaze" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756917v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tourret" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753773v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753466v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750923v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759104v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760645v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761963v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Pethick" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761913v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Pethick" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761282v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761029v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulesteix" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763483v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pollet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835538v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490376v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Faouder" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192489v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morel" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delahaye" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196518v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cassar-Malek" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Imbert" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sauerwein" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bruckmaier" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196578v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand J." TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albouy-Kissi M. Bonnet B." TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203792v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Constant" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbet" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196606v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lerch" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Silacci" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Siegenthaler" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075011v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695895v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332138v2" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Goue" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283142v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418730v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734240v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734519v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737179v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734335v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738336v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735041v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733691v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou-Valette" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742641v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740562v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742642v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743019v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Huant" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dunoyer" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280486.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743404v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741854v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746269v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196476v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789948v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lecchi" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-69682-9" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69682-9_12" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809393v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B978008088504900297X" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-088504-9.00297-X" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817229v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02834950v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02808685v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419815v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849931v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870107v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332182v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798630v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794560v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>