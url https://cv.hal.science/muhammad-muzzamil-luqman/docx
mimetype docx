--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -252,278 +252,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of local features for camera-based document image retrieval and spotting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visualization of High-Dimensional Data by Pairwise Fusion Matrices Using t-SNE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mujtaba Husnain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quoc Bao Dang</w:t>
+                <w:t xml:space="preserve">Malik Missen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahzad Mumtaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10032-019-00329-w⟩</w:t>
+              <w:t xml:space="preserve">Symmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (1), pp.107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/sym11010107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364798v1</w:t>
+                <w:t xml:space="preserve">hal-02364780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of High-Dimensional Data by Pairwise Fusion Matrices Using t-SNE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mujtaba Husnain</w:t>
+                <w:t xml:space="preserve">A comparison of local features for camera-based document image retrieval and spotting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Bao Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malik Missen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symmetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (1), pp.107. </w:t>
+              <w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (3), pp.247-263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/sym11010107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10032-019-00329-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364780v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subgraph spotting in graph representations of comic book images</w:t>
               </w:r>
@@ -643,51 +643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Spatial-Organization-Based Scale and Rotation Invariant Features for Heterogeneous-Content Camera-Based Document Image Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Bao Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickal Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -825,51 +825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 72, pp.266-284. </w:t>
@@ -959,51 +959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 72, pp.266 - 284. </w:t>
@@ -1300,76 +1300,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05191219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Text Generation in Khmer Language: Challenges and Trends with Diffusion Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">WildKhmerST: A Comprehensive Dataset and Benchmark for Khmer Scene Text Detection and Recognition in the Wild</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannkinh Nom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saly Keo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vannkinh Nom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhail Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1383,118 +1383,118 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 19th International Conference on Document Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2025, Wuhan China, China</w:t>
+              <w:t xml:space="preserve">, Sep 2025, Wuhan, Hubei, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178406v2</w:t>
+                <w:t xml:space="preserve">hal-05120511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WildKhmerST: A Comprehensive Dataset and Benchmark for Khmer Scene Text Detection and Recognition in the Wild</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visual Text Generation in Khmer Language: Challenges and Trends with Diffusion Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saly Keo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannkinh Nom</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saly Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhail Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1508,69 +1508,69 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 19th International Conference on Document Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2025, Wuhan, Hubei, China</w:t>
+              <w:t xml:space="preserve">, Sep 2025, Wuhan China, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05120511v1</w:t>
+                <w:t xml:space="preserve">hal-05178406v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion of GNN and GBDT Models for Graph and Node Classification</w:t>
               </w:r>
@@ -1742,51 +1742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Asian Conference on Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Haino, Vietnam. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1814,477 +1814,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Deep Multi-task Learning for Caricature-Visual Face Recognition</w:t>
+                <w:t xml:space="preserve">Dynamic Multi-Task Learning for Face Recognition with Facial Expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuheng Ming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Junshi Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaixing Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th IAPR International Workshop on Graphics Recognition (GREC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAPR Technical Committee on Graphics Recognition, Sep 2019, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">Lightweight Face Recognition Challenge Workshop during the 2019 International Conference on Computer Vision (ICCV 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889917v1</w:t>
+                <w:t xml:space="preserve">hal-02889907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Deep Multi-task Learning for Caricature-Visual Face Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuheng Ming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 International Conference on Document Analysis and Recognition Workshops (ICDARW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Sydney, Australia. pp.92-97, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICDARW.2019.00021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Blind Document Image Watermarking Approach Based on Discrete Wavelet Transform and QR Code Embedding</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+                <w:t xml:space="preserve">Dynamic Deep Multi-task Learning for Caricature-Visual Face Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuheng Ming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Conference on Document Analysis and Recognition Workshops (ICDARW)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 13th IAPR International Workshop on Graphics Recognition (GREC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAPR Technical Committee on Graphics Recognition, Sep 2019, Sydney, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDARW.2019.70133⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02364740v1</w:t>
+                <w:t xml:space="preserve">hal-02889917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Multi-Task Learning for Face Recognition with Facial Expression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zuheng Ming</w:t>
+                <w:t xml:space="preserve">A Blind Document Image Watermarking Approach Based on Discrete Wavelet Transform and QR Code Embedding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Bao Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junshi Xia</w:t>
+                <w:t xml:space="preserve">Kessi Louisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kaixing Zhao</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lightweight Face Recognition Challenge Workshop during the 2019 International Conference on Computer Vision (ICCV 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 International Conference on Document Analysis and Recognition Workshops (ICDARW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Sydney, Australia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDARW.2019.70133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889907v1</w:t>
+                <w:t xml:space="preserve">hal-02364740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face Detection in Camera Captured Images of Identity Documents under Challenging Conditions</w:t>
               </w:r>
@@ -2309,51 +2309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuheng Ming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Workshop on Camera-Based Document Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2430,51 +2430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Visani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Beijing, China. p. 3507-3512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2685,51 +2685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Visani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Computer Vision Workshops (ICCVW 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Venise, Italy. pp.1656-1664, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2789,64 +2789,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Nam Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 1st International Workshop on coMics ANalysis, Processing and Understanding (MANPU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Cancun, Mexico. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2880,51 +2880,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delaunay triangulation-based features for camera-based document image retrieval system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Bao Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marçal Mr Rusiñol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3001,51 +3001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camera-based document image spotting system for complex linguistic maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Bao Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3129,796 +3129,796 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICDAR2015 Competition on Smartphone Document Capture and OCR (SmartDoc)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Content-based comic retrieval using multilayer graph representation and frequent graph mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Nam Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.761-765, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2015.7333864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01319909v1</w:t>
+                <w:t xml:space="preserve">hal-01320401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comic Retrieval System Based on Multilayer Graph Representation and Graph Mining</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Competition on Smartphone Document Capture and OCR (SmartDoc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nam Le Thanh</w:t>
+                <w:t xml:space="preserve">Sébastien Eskenazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graph-Based Representations in Pattern Recognition, 10th IAPR-TC-15 International Workshop, GbRPR 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Beijing, China. pp.355-364</w:t>
+              <w:t xml:space="preserve">International Conférence on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320418v1</w:t>
+                <w:t xml:space="preserve">hal-01226168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition on Smartphone Document Capture and OCR (SmartDoc)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">ICDAR2015 Competition on Smartphone Document Capture and OCR (SmartDoc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Eskenazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conférence on Document Analysis and Recognition (ICDAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.1161 - 1165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226168v1</w:t>
+                <w:t xml:space="preserve">hal-01319909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Content-based comic retrieval using multilayer graph representation and frequent graph mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Nam Le</w:t>
+                <w:t xml:space="preserve">A Comic Retrieval System Based on Multilayer Graph Representation and Graph Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nam Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Document Analysis and Recognition (ICDAR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Graph-Based Representations in Pattern Recognition, 10th IAPR-TC-15 International Workshop, GbRPR 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Beijing, China. pp.355-364</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320401v1</w:t>
+                <w:t xml:space="preserve">hal-01320418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SRIF: Scale and Rotation Invariant Features for camera-based document image retrieval</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Camera-based document image retrieval system using local features - comparing SRIF with LLAH, SIFT, SURF and ORB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Bao Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Phuong Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Cao Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.601-605, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDAR.2015.7333832⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.1211-1215, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2015.7333956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01248778v1</w:t>
+                <w:t xml:space="preserve">hal-01248152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camera-based document image retrieval system using local features - comparing SRIF with LLAH, SIFT, SURF and ORB</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">SRIF: Scale and Rotation Invariant Features for camera-based document image retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Bao Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Cao Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.1211-1215, </w:t>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.601-605, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDAR.2015.7333956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2015.7333832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248152v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-layer approach for camera-based complex map image retrieval and spotting system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Bao Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3926,51 +3926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nibal Nayef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Cao Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image Processing Theory, Tools and Applications (IPTA), 2014 4th International Conference on </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.1-6, </w:t>
@@ -4008,51 +4008,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-layer separation based system for camera-based complex map image retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Bao Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4060,51 +4060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nibal Nayef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Cao Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORIA-CIFED 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Nancy, France. pp.359-362</w:t>
@@ -4172,51 +4172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophea Prum Prum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Eskenazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4409,51 +4409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Fifth International Workshop on Camera-Based Document Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Washington D.C., United States. pp.77-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4504,64 +4504,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Nam Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IAPR International Workshop on Graphics Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5836,51 +5836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Masakazu Iwamura ; Faisal Shafait. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Camera-Based Document Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8357, Springer International Publishing, pp 164-178, 2014, Volume 8357 of the series Lecture Notes in Computer Science, 978-3-319-05167-3. </w:t>
@@ -6466,51 +6466,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujtaba Husnain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Muhammad Saad Missen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzad Mumtaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zeeshan Jhanidr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9132758" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364798v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Bao Dang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muzzamil Luqman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-019-00329-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364780v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Missen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11010107" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838166v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nam Le" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjan Dutta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.06.017" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838116v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickal Coustaty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ogier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao D&#234; Tran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.07.009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091058v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Chaieb" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kalti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.07.030" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838151v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022622v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Llad&#243;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brouard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191219v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannkinh Nom" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Keo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Bakkali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178406v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farhan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeem Iqbal Kajla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Daler Ali Awan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_16" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140081v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0917-8_22" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889917v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheng Ming" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889929v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDARW.2019.00021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364740v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kessi Louisa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDARW.2019.70133" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889907v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junshi Xia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixing Zhao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889993v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552657v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Visani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889922v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibal Nayef" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Yin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bizid" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunsoo Choi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Feng" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.237" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552724v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.194" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889930v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nam Le" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3011549.3011561" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320491v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Mr Rusi&#241;ol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Tran Cao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889927v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gally" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2016.7844734" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319909v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Eskenazi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320418v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Le Thanh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226168v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320401v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333864" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248778v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Cao Tran" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333832" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248152v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Phuong Le" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333956" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247981v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2014.7001968" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247983v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319900v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophea Prum Prum" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829226v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946625v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gomez-Kr&#228;mer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944427v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nam Ho" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045172v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027440v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026482v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026488v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483706v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026436v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026441v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482923v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delalandre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026425v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Valveny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482922v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135624v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Coustaty" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330116v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05167-3_13" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214895v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Llados" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4457-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502825v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067913v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaplace" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cardot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujtaba Husnain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Muhammad Saad Missen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzad Mumtaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zeeshan Jhanidr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9132758" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364780v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Missen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muzzamil Luqman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11010107" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364798v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Bao Dang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-019-00329-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838166v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nam Le" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjan Dutta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.06.017" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838116v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickal Coustaty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ogier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao D&#234; Tran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.07.009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091058v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Chaieb" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kalti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.07.030" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838151v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022622v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Llad&#243;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brouard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191219v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannkinh Nom" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Keo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Bakkali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120511v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178406v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farhan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeem Iqbal Kajla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Daler Ali Awan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_16" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140081v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0917-8_22" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889907v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheng Ming" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junshi Xia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixing Zhao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889929v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDARW.2019.00021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889917v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364740v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kessi Louisa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDARW.2019.70133" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889993v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552657v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Visani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889922v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibal Nayef" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Yin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bizid" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunsoo Choi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Feng" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.237" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552724v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.194" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889930v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nam Le" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3011549.3011561" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320491v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Mr Rusi&#241;ol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Tran Cao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889927v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gally" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2016.7844734" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320401v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333864" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226168v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Eskenazi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319909v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320418v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Le Thanh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248152v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Phuong Le" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Cao Tran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333956" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248778v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333832" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247981v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2014.7001968" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247983v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319900v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophea Prum Prum" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829226v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946625v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gomez-Kr&#228;mer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944427v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nam Ho" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045172v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027440v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026482v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026488v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483706v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026436v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026441v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482923v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delalandre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026425v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Valveny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482922v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135624v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Coustaty" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330116v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05167-3_13" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214895v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Llados" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4457-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502825v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067913v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaplace" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cardot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>