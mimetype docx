--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -1300,76 +1300,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05191219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WildKhmerST: A Comprehensive Dataset and Benchmark for Khmer Scene Text Detection and Recognition in the Wild</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visual Text Generation in Khmer Language: Challenges and Trends with Diffusion Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saly Keo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannkinh Nom</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saly Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhail Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1383,118 +1383,118 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 19th International Conference on Document Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2025, Wuhan, Hubei, China</w:t>
+              <w:t xml:space="preserve">, Sep 2025, Wuhan China, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05120511v1</w:t>
+                <w:t xml:space="preserve">hal-05178406v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Text Generation in Khmer Language: Challenges and Trends with Diffusion Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">WildKhmerST: A Comprehensive Dataset and Benchmark for Khmer Scene Text Detection and Recognition in the Wild</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannkinh Nom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saly Keo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vannkinh Nom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhail Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1508,69 +1508,69 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 19th International Conference on Document Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2025, Wuhan China, China</w:t>
+              <w:t xml:space="preserve">, Sep 2025, Wuhan, Hubei, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178406v2</w:t>
+                <w:t xml:space="preserve">hal-05120511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion of GNN and GBDT Models for Graph and Node Classification</w:t>
               </w:r>
@@ -1814,477 +1814,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Multi-Task Learning for Face Recognition with Facial Expression</w:t>
+                <w:t xml:space="preserve">Dynamic Deep Multi-task Learning for Caricature-Visual Face Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuheng Ming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junshi Xia</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kaixing Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lightweight Face Recognition Challenge Workshop during the 2019 International Conference on Computer Vision (ICCV 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">The 13th IAPR International Workshop on Graphics Recognition (GREC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAPR Technical Committee on Graphics Recognition, Sep 2019, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889907v1</w:t>
+                <w:t xml:space="preserve">hal-02889917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Deep Multi-task Learning for Caricature-Visual Face Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuheng Ming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 International Conference on Document Analysis and Recognition Workshops (ICDARW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Sydney, Australia. pp.92-97, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICDARW.2019.00021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Deep Multi-task Learning for Caricature-Visual Face Recognition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+                <w:t xml:space="preserve">A Blind Document Image Watermarking Approach Based on Discrete Wavelet Transform and QR Code Embedding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Bao Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kessi Louisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th IAPR International Workshop on Graphics Recognition (GREC 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 International Conference on Document Analysis and Recognition Workshops (ICDARW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Sydney, Australia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDARW.2019.70133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889917v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Blind Document Image Watermarking Approach Based on Discrete Wavelet Transform and QR Code Embedding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quoc Bao Dang</w:t>
+                <w:t xml:space="preserve">Dynamic Multi-Task Learning for Face Recognition with Facial Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuheng Ming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kessi Louisa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+                <w:t xml:space="preserve">Junshi Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaixing Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Conference on Document Analysis and Recognition Workshops (ICDARW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lightweight Face Recognition Challenge Workshop during the 2019 International Conference on Computer Vision (ICCV 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Séoul, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364740v1</w:t>
+                <w:t xml:space="preserve">hal-02889907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face Detection in Camera Captured Images of Identity Documents under Challenging Conditions</w:t>
               </w:r>
@@ -2309,51 +2309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuheng Ming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Workshop on Camera-Based Document Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2430,51 +2430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Visani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Beijing, China. p. 3507-3512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2685,51 +2685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Visani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Computer Vision Workshops (ICCVW 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Venise, Italy. pp.1656-1664, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2789,51 +2789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Nam Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3129,766 +3129,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Content-based comic retrieval using multilayer graph representation and frequent graph mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Nam Le</w:t>
+                <w:t xml:space="preserve">ICDAR2015 Competition on Smartphone Document Capture and OCR (SmartDoc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Eskenazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Document Analysis and Recognition (ICDAR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.1161 - 1165</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320401v1</w:t>
+                <w:t xml:space="preserve">hal-01319909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition on Smartphone Document Capture and OCR (SmartDoc)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">A Comic Retrieval System Based on Multilayer Graph Representation and Graph Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nam Le Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conférence on Document Analysis and Recognition (ICDAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">Graph-Based Representations in Pattern Recognition, 10th IAPR-TC-15 International Workshop, GbRPR 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Beijing, China. pp.355-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226168v1</w:t>
+                <w:t xml:space="preserve">hal-01320418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICDAR2015 Competition on Smartphone Document Capture and OCR (SmartDoc)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Competition on Smartphone Document Capture and OCR (SmartDoc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Eskenazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.1161 - 1165</w:t>
+              <w:t xml:space="preserve">International Conférence on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01319909v1</w:t>
+                <w:t xml:space="preserve">hal-01226168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comic Retrieval System Based on Multilayer Graph Representation and Graph Mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nam Le Thanh</w:t>
+                <w:t xml:space="preserve">Content-based comic retrieval using multilayer graph representation and frequent graph mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Nam Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graph-Based Representations in Pattern Recognition, 10th IAPR-TC-15 International Workshop, GbRPR 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.761-765, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2015.7333864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320418v1</w:t>
+                <w:t xml:space="preserve">hal-01320401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camera-based document image retrieval system using local features - comparing SRIF with LLAH, SIFT, SURF and ORB</w:t>
+                <w:t xml:space="preserve">SRIF: Scale and Rotation Invariant Features for camera-based document image retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Bao Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viet Phuong Le</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">De Cao Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.1211-1215, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDAR.2015.7333956⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.601-605, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2015.7333832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01248152v1</w:t>
+                <w:t xml:space="preserve">hal-01248778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SRIF: Scale and Rotation Invariant Features for camera-based document image retrieval</w:t>
+                <w:t xml:space="preserve">Camera-based document image retrieval system using local features - comparing SRIF with LLAH, SIFT, SURF and ORB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Bao Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Phuong Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Cao Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.601-605, </w:t>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.1211-1215, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDAR.2015.7333832⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2015.7333956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248778v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-layer approach for camera-based complex map image retrieval and spotting system</w:t>
               </w:r>
@@ -3926,51 +3926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nibal Nayef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Cao Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image Processing Theory, Tools and Applications (IPTA), 2014 4th International Conference on </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.1-6, </w:t>
@@ -4060,51 +4060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nibal Nayef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Cao Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORIA-CIFED 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Nancy, France. pp.359-362</w:t>
@@ -4172,51 +4172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophea Prum Prum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Eskenazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4504,51 +4504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Nam Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6466,51 +6466,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujtaba Husnain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Muhammad Saad Missen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzad Mumtaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zeeshan Jhanidr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9132758" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364780v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Missen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muzzamil Luqman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11010107" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364798v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Bao Dang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-019-00329-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838166v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nam Le" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjan Dutta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.06.017" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838116v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickal Coustaty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ogier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao D&#234; Tran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.07.009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091058v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Chaieb" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kalti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.07.030" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838151v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022622v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Llad&#243;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brouard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191219v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannkinh Nom" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Keo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Bakkali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120511v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178406v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farhan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeem Iqbal Kajla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Daler Ali Awan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_16" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140081v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0917-8_22" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889907v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheng Ming" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junshi Xia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixing Zhao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889929v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDARW.2019.00021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889917v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364740v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kessi Louisa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDARW.2019.70133" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889993v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552657v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Visani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889922v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibal Nayef" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Yin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bizid" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunsoo Choi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Feng" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.237" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552724v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.194" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889930v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nam Le" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3011549.3011561" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320491v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Mr Rusi&#241;ol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Tran Cao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889927v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gally" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2016.7844734" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320401v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333864" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226168v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Eskenazi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319909v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320418v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Le Thanh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248152v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Phuong Le" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Cao Tran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333956" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248778v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333832" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247981v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2014.7001968" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247983v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319900v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophea Prum Prum" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829226v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946625v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gomez-Kr&#228;mer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944427v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nam Ho" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045172v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027440v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026482v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026488v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483706v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026436v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026441v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482923v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delalandre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026425v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Valveny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482922v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135624v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Coustaty" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330116v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05167-3_13" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214895v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Llados" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4457-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502825v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067913v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaplace" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cardot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujtaba Husnain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Muhammad Saad Missen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzad Mumtaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zeeshan Jhanidr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9132758" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364780v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Missen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muzzamil Luqman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11010107" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364798v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Bao Dang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-019-00329-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838166v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nam Le" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjan Dutta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.06.017" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838116v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickal Coustaty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ogier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao D&#234; Tran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.07.009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091058v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Chaieb" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kalti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.07.030" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838151v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022622v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Llad&#243;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brouard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191219v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannkinh Nom" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Keo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Bakkali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178406v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farhan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeem Iqbal Kajla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Daler Ali Awan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_16" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140081v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0917-8_22" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889917v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheng Ming" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889929v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDARW.2019.00021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364740v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kessi Louisa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDARW.2019.70133" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889907v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junshi Xia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixing Zhao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889993v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552657v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Visani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889922v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibal Nayef" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Yin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bizid" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunsoo Choi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Feng" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.237" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552724v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.194" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889930v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nam Le" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3011549.3011561" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320491v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Mr Rusi&#241;ol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Tran Cao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889927v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gally" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2016.7844734" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319909v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Eskenazi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320418v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Le Thanh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226168v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320401v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333864" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248778v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Cao Tran" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333832" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248152v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Phuong Le" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333956" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247981v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2014.7001968" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247983v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319900v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophea Prum Prum" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829226v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946625v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gomez-Kr&#228;mer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944427v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nam Ho" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045172v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027440v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026482v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026488v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483706v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026436v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026441v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482923v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delalandre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026425v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Valveny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482922v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135624v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Coustaty" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330116v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05167-3_13" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214895v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Llados" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4457-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502825v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067913v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaplace" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cardot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>