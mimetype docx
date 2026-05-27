--- v2 (2026-04-30)
+++ v3 (2026-05-27)
@@ -252,278 +252,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of High-Dimensional Data by Pairwise Fusion Matrices Using t-SNE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparison of local features for camera-based document image retrieval and spotting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malik Missen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shahzad Mumtaz</w:t>
+                <w:t xml:space="preserve">Quoc Bao Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/sym11010107⟩</w:t>
+              <w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (3), pp.247-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10032-019-00329-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364780v1</w:t>
+                <w:t xml:space="preserve">hal-02364798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of local features for camera-based document image retrieval and spotting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quoc Bao Dang</w:t>
+                <w:t xml:space="preserve">Visualization of High-Dimensional Data by Pairwise Fusion Matrices Using t-SNE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mujtaba Husnain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Missen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahzad Mumtaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 22 (3), pp.247-263. </w:t>
+              <w:t xml:space="preserve">Symmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (1), pp.107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10032-019-00329-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/sym11010107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364798v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subgraph spotting in graph representations of comic book images</w:t>
               </w:r>
@@ -643,51 +643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Spatial-Organization-Based Scale and Rotation Invariant Features for Heterogeneous-Content Camera-Based Document Image Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Bao Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickal Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -825,51 +825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 72, pp.266-284. </w:t>
@@ -959,51 +959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 72, pp.266 - 284. </w:t>
@@ -1742,51 +1742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Asian Conference on Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Haino, Vietnam. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1909,382 +1909,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Deep Multi-task Learning for Caricature-Visual Face Recognition</w:t>
+                <w:t xml:space="preserve">Dynamic Multi-Task Learning for Face Recognition with Facial Expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuheng Ming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junshi Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaixing Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Conference on Document Analysis and Recognition Workshops (ICDARW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lightweight Face Recognition Challenge Workshop during the 2019 International Conference on Computer Vision (ICCV 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Séoul, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889929v1</w:t>
+                <w:t xml:space="preserve">hal-02889907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Blind Document Image Watermarking Approach Based on Discrete Wavelet Transform and QR Code Embedding</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+                <w:t xml:space="preserve">Dynamic Deep Multi-task Learning for Caricature-Visual Face Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuheng Ming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 International Conference on Document Analysis and Recognition Workshops (ICDARW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Sydney, Australia. pp.1-6, </w:t>
+              <w:t xml:space="preserve">, Sep 2019, Sydney, Australia. pp.92-97, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDARW.2019.70133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICDARW.2019.00021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364740v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Multi-Task Learning for Face Recognition with Facial Expression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zuheng Ming</w:t>
+                <w:t xml:space="preserve">A Blind Document Image Watermarking Approach Based on Discrete Wavelet Transform and QR Code Embedding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Bao Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junshi Xia</w:t>
+                <w:t xml:space="preserve">Kessi Louisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kaixing Zhao</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lightweight Face Recognition Challenge Workshop during the 2019 International Conference on Computer Vision (ICCV 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 International Conference on Document Analysis and Recognition Workshops (ICDARW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Sydney, Australia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDARW.2019.70133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889907v1</w:t>
+                <w:t xml:space="preserve">hal-02364740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face Detection in Camera Captured Images of Identity Documents under Challenging Conditions</w:t>
               </w:r>
@@ -2802,51 +2802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 1st International Workshop on coMics ANalysis, Processing and Understanding (MANPU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Cancun, Mexico. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2880,51 +2880,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delaunay triangulation-based features for camera-based document image retrieval system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Bao Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marçal Mr Rusiñol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3001,51 +3001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camera-based document image spotting system for complex linguistic maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Bao Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3129,532 +3129,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICDAR2015 Competition on Smartphone Document Capture and OCR (SmartDoc)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Content-based comic retrieval using multilayer graph representation and frequent graph mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Nam Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.761-765, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2015.7333864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01319909v1</w:t>
+                <w:t xml:space="preserve">hal-01320401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comic Retrieval System Based on Multilayer Graph Representation and Graph Mining</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Competition on Smartphone Document Capture and OCR (SmartDoc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nam Le Thanh</w:t>
+                <w:t xml:space="preserve">Sébastien Eskenazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graph-Based Representations in Pattern Recognition, 10th IAPR-TC-15 International Workshop, GbRPR 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Beijing, China. pp.355-364</w:t>
+              <w:t xml:space="preserve">International Conférence on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320418v1</w:t>
+                <w:t xml:space="preserve">hal-01226168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition on Smartphone Document Capture and OCR (SmartDoc)</w:t>
+                <w:t xml:space="preserve">ICDAR2015 Competition on Smartphone Document Capture and OCR (SmartDoc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Eskenazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conférence on Document Analysis and Recognition (ICDAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.1161 - 1165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226168v1</w:t>
+                <w:t xml:space="preserve">hal-01319909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Content-based comic retrieval using multilayer graph representation and frequent graph mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Nam Le</w:t>
+                <w:t xml:space="preserve">A Comic Retrieval System Based on Multilayer Graph Representation and Graph Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nam Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Document Analysis and Recognition (ICDAR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Graph-Based Representations in Pattern Recognition, 10th IAPR-TC-15 International Workshop, GbRPR 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Beijing, China. pp.355-364</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320401v1</w:t>
+                <w:t xml:space="preserve">hal-01320418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SRIF: Scale and Rotation Invariant Features for camera-based document image retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Bao Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3662,51 +3662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Cao Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.601-605, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3740,51 +3740,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camera-based document image retrieval system using local features - comparing SRIF with LLAH, SIFT, SURF and ORB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Bao Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Phuong Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3874,51 +3874,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-layer approach for camera-based complex map image retrieval and spotting system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Bao Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4008,51 +4008,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-layer separation based system for camera-based complex map image retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Bao Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4172,51 +4172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophea Prum Prum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Eskenazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4409,51 +4409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Fifth International Workshop on Camera-Based Document Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Washington D.C., United States. pp.77-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4517,51 +4517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Nam Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IAPR International Workshop on Graphics Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5836,51 +5836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Masakazu Iwamura ; Faisal Shafait. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Camera-Based Document Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8357, Springer International Publishing, pp 164-178, 2014, Volume 8357 of the series Lecture Notes in Computer Science, 978-3-319-05167-3. </w:t>
@@ -6466,51 +6466,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujtaba Husnain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Muhammad Saad Missen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzad Mumtaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zeeshan Jhanidr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9132758" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364780v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Missen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muzzamil Luqman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11010107" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364798v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Bao Dang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-019-00329-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838166v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nam Le" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjan Dutta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.06.017" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838116v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickal Coustaty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ogier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao D&#234; Tran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.07.009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091058v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Chaieb" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kalti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.07.030" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838151v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022622v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Llad&#243;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brouard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191219v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannkinh Nom" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Keo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Bakkali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178406v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farhan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeem Iqbal Kajla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Daler Ali Awan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_16" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140081v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0917-8_22" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889917v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheng Ming" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889929v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDARW.2019.00021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364740v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kessi Louisa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDARW.2019.70133" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889907v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junshi Xia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixing Zhao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889993v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552657v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Visani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889922v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibal Nayef" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Yin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bizid" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunsoo Choi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Feng" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.237" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552724v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.194" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889930v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nam Le" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3011549.3011561" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320491v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Mr Rusi&#241;ol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Tran Cao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889927v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gally" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2016.7844734" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319909v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Eskenazi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320418v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Le Thanh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226168v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320401v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333864" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248778v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Cao Tran" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333832" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248152v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Phuong Le" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333956" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247981v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2014.7001968" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247983v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319900v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophea Prum Prum" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829226v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946625v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gomez-Kr&#228;mer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944427v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nam Ho" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045172v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027440v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026482v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026488v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483706v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026436v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026441v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482923v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delalandre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026425v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Valveny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482922v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135624v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Coustaty" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330116v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05167-3_13" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214895v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Llados" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4457-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502825v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067913v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaplace" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cardot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujtaba Husnain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Muhammad Saad Missen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzad Mumtaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zeeshan Jhanidr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9132758" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364798v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Bao Dang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muzzamil Luqman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-019-00329-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364780v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Missen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11010107" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838166v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nam Le" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjan Dutta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.06.017" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838116v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickal Coustaty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ogier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao D&#234; Tran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.07.009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091058v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Chaieb" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kalti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.07.030" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838151v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022622v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Llad&#243;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brouard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191219v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannkinh Nom" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Keo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Bakkali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178406v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farhan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeem Iqbal Kajla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Daler Ali Awan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_16" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140081v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0917-8_22" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889917v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheng Ming" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889907v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junshi Xia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixing Zhao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889929v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDARW.2019.00021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364740v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kessi Louisa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDARW.2019.70133" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889993v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552657v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Visani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889922v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibal Nayef" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Yin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bizid" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunsoo Choi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Feng" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.237" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552724v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.194" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889930v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nam Le" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3011549.3011561" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320491v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Mr Rusi&#241;ol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Tran Cao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889927v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gally" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2016.7844734" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320401v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333864" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226168v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Eskenazi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319909v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320418v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Le Thanh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248778v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Cao Tran" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333832" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248152v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Phuong Le" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333956" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247981v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2014.7001968" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247983v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319900v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophea Prum Prum" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829226v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946625v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gomez-Kr&#228;mer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944427v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nam Ho" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045172v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027440v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026482v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026488v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483706v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026436v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026441v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482923v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delalandre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026425v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Valveny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482922v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135624v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Coustaty" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330116v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05167-3_13" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214895v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Llados" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4457-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502825v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067913v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaplace" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cardot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>