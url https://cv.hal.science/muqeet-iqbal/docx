--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -125,784 +125,922 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">My research interests lie in the transport mechanisms of heavy metals and colloidal particles through porous media, surface complexation, and reactive transport modeling.</w:t>
+        <w:t xml:space="preserve">My research interests lie in the transport mechanisms of heavy metals and colloidal particles through porous media, surface complexation, and reactive transport modeling. My research integrates batch and column experiments, X-ray microtomography, reactive transport modeling, and surface complexation to reveal how colloids control contaminant and critical material mobility in subsurface environments.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving forces of Ce(III) oxidation to Ce(IV) onto goethite</w:t>
+                <w:t xml:space="preserve">Facet-Dependent Adsorption of Rare Earth Elements (REEs) and Actinides onto Goethite: REE Pattern Variability and Cerium Anomaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Ratié</w:t>
+                <w:t xml:space="preserve">Muqeet Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Zhang</w:t>
+                <w:t xml:space="preserve">Keran Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Muqeet Iqbal</w:t>
+                <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Vantelon</w:t>
+                <w:t xml:space="preserve">Aline Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Mahé</w:t>
+                <w:t xml:space="preserve">Lionel Dutruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 633, pp.121547. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (49), pp.21729-21739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.4c04406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04099631v1</w:t>
+                <w:t xml:space="preserve">insu-04801465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mechanistic surface complexation approach for the prediction of rare earth element reactive transport in quartz porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muqeet Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muqeet Iqbal</w:t>
+                <w:t xml:space="preserve">Rémi Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 634, pp.121601. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04132399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driving forces of Ce(III) oxidation to Ce(IV) onto goethite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Ratié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121601⟩</w:t>
+                <w:t xml:space="preserve">K. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muqeet Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vantelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 633, pp.121547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04132399v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04099631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloid-induced clogging in porous media: 4D X-ray microtomography experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Effects of Iron-organic matter colloids on transport of Rare Earth Elements in saturated porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muqeet Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sojwal Manoorkar</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Le Doare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dutruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterPore 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt 2025 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Prague (CZ), France. Paper 26352, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2025.26352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05129235v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Iron-organic matter colloids on transport of Rare Earth Elements in saturated porous medium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Colloid-induced clogging in porous media: 4D X-ray microtomography experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muqeet Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lionel Dutruch</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Soulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Noiriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sojwal Manoorkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2025 Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">InterPore 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Albuquerque (NM), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05129259v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare Earth Elements binding to goethite: experimental and modeling investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muqeet Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keran Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society of Environmental Toxicology and Chemistry (SETAC) Europe 33rd Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -912,401 +1050,401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of gadolinium oxide clogging in porous media: insights from 4D X-ray microtomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muqeet Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sojwal Manoorkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Bultreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Journées d’Etudes des Milieux Poreux (France InterPore Chapter)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloid-induced multi-scale multiphase flow perturbations in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muqeet Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Soulaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Introduction to X-ray computed tomography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale mechanistic approach to colloidal transport in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muqeet Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Noiriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Soulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th CARGESE school: FLOW and Transport In porous and fractured MEdia (FLOWTIME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Cargèse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId39"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1374,51 +1512,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0DC9F00E"/>
+    <w:nsid w:val="B0C44FC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1605,51 +1743,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/muqeet-iqbal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1360-2663" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04099631v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muqeet Iqbal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121547" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04132399v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muqeet Iqbal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121601" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129235v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Soulaine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Noiriel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sojwal Manoorkar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129259v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Le Doare" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dutruch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.26352" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430781v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keran Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363189v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bultreys" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790144v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790083v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/muqeet-iqbal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1360-2663" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04801465v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muqeet Iqbal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keran Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dutruch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c04406" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04132399v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121601" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04099631v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muqeet Iqbal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121547" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129259v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Le Doare" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.26352" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129235v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Soulaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Noiriel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sojwal Manoorkar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430781v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363189v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bultreys" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790144v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790083v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>