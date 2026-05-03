--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -608,320 +608,320 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04099631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Iron-organic matter colloids on transport of Rare Earth Elements in saturated porous medium</w:t>
+                <w:t xml:space="preserve">Colloid-induced clogging in porous media: 4D X-ray microtomography experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muqeet Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Le Doare</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lionel Dutruch</w:t>
+                <w:t xml:space="preserve">Sophie Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Soulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Noiriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sojwal Manoorkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2025 Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">InterPore 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Albuquerque (NM), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05129259v1</w:t>
+                <w:t xml:space="preserve">hal-05129235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloid-induced clogging in porous media: 4D X-ray microtomography experiments</w:t>
+                <w:t xml:space="preserve">Effects of Iron-organic matter colloids on transport of Rare Earth Elements in saturated porous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muqeet Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Noiriel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sojwal Manoorkar</w:t>
+                <w:t xml:space="preserve">Justine Le Doare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dutruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterPore 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt 2025 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Prague (CZ), France. Paper 26352, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2025.26352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05129235v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare Earth Elements binding to goethite: experimental and modeling investigations</w:t>
               </w:r>
@@ -1003,448 +1003,543 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society of Environmental Toxicology and Chemistry (SETAC) Europe 33rd Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reactive transport of Rare Earth Elements in dynamic column experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muqeet Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop "Surface Redox Reactions: Applications and Recent Advances" (SURF2R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of gadolinium oxide clogging in porous media: insights from 4D X-ray microtomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muqeet Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sojwal Manoorkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Bultreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Journées d’Etudes des Milieux Poreux (France InterPore Chapter)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloid-induced multi-scale multiphase flow perturbations in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muqeet Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Soulaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Introduction to X-ray computed tomography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale mechanistic approach to colloidal transport in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muqeet Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Soulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th CARGESE school: FLOW and Transport In porous and fractured MEdia (FLOWTIME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Cargèse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId43"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1512,51 +1607,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B0C44FC6"/>
+    <w:nsid w:val="71DB9BD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1743,51 +1838,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/muqeet-iqbal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1360-2663" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04801465v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muqeet Iqbal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keran Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dutruch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c04406" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04132399v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121601" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04099631v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muqeet Iqbal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121547" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129259v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Le Doare" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.26352" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129235v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Soulaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Noiriel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sojwal Manoorkar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430781v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363189v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bultreys" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790144v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790083v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/muqeet-iqbal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1360-2663" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04801465v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muqeet Iqbal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keran Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dutruch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c04406" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04132399v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121601" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04099631v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muqeet Iqbal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121547" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129235v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Soulaine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Noiriel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sojwal Manoorkar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129259v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Le Doare" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.26352" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430781v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430784v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363189v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bultreys" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790144v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790083v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>