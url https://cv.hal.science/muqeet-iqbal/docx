--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-1360-2663</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=TPz5L6QAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -192,950 +213,950 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facet-Dependent Adsorption of Rare Earth Elements (REEs) and Actinides onto Goethite: REE Pattern Variability and Cerium Anomaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muqeet Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keran Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dutruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 58 (49), pp.21729-21739. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.est.4c04406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04801465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mechanistic surface complexation approach for the prediction of rare earth element reactive transport in quartz porous media</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Driving forces of Ce(III) oxidation to Ce(IV) onto goethite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalil Hanna</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gildas Ratié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muqeet Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vantelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 634, pp.121601. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121601⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 633, pp.121547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04132399v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04099631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving forces of Ce(III) oxidation to Ce(IV) onto goethite</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Delphine Vantelon</w:t>
+                <w:t xml:space="preserve">A mechanistic surface complexation approach for the prediction of rare earth element reactive transport in quartz porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muqeet Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Mahé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémi Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 633, pp.121547. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121547⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 634, pp.121601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04099631v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04132399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloid-induced clogging in porous media: 4D X-ray microtomography experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muqeet Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Soulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sojwal Manoorkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InterPore 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Albuquerque (NM), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Iron-organic matter colloids on transport of Rare Earth Elements in saturated porous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muqeet Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Le Doare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dutruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2025 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Prague (CZ), France. Paper 26352, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/gold2025.26352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare Earth Elements binding to goethite: experimental and modeling investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muqeet Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keran Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society of Environmental Toxicology and Chemistry (SETAC) Europe 33rd Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive transport of Rare Earth Elements in dynamic column experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muqeet Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Surface Redox Reactions: Applications and Recent Advances" (SURF2R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1145,401 +1166,401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of gadolinium oxide clogging in porous media: insights from 4D X-ray microtomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muqeet Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sojwal Manoorkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Bultreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Journées d’Etudes des Milieux Poreux (France InterPore Chapter)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloid-induced multi-scale multiphase flow perturbations in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muqeet Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Noiriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Soulaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Introduction to X-ray computed tomography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale mechanistic approach to colloidal transport in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muqeet Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Noiriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Noiriel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyprien Soulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th CARGESE school: FLOW and Transport In porous and fractured MEdia (FLOWTIME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Cargèse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1607,51 +1628,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71DB9BD1"/>
+    <w:nsid w:val="B8F02935"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1838,51 +1859,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/muqeet-iqbal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1360-2663" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04801465v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muqeet Iqbal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keran Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dutruch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c04406" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04132399v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121601" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04099631v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muqeet Iqbal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121547" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129235v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Soulaine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Noiriel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sojwal Manoorkar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129259v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Le Doare" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.26352" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430781v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430784v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363189v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bultreys" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790144v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790083v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/muqeet-iqbal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1360-2663" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=TPz5L6QAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04801465v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muqeet Iqbal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keran Zhang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dutruch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c04406" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04099631v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muqeet Iqbal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121547" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04132399v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121601" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129235v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Soulaine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Noiriel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sojwal Manoorkar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129259v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Le Doare" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.26352" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430781v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430784v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363189v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bultreys" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790144v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790083v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>