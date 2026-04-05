--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Murad ABUAISHA </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
@@ -1853,217 +1853,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the hypothesis of a uniform thermodynamic state still valid in hydrogen underground caverns during fast cycling?</w:t>
+                <w:t xml:space="preserve">Hydrogen migration in rock salt during cycling in underground caverns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murad S. Abuaisha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rouabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Billiotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Hadj Hassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CouFrac2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887252v1</w:t>
+                <w:t xml:space="preserve">hal-03887264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen migration in rock salt during cycling in underground caverns</w:t>
+                <w:t xml:space="preserve">Is the hypothesis of a uniform thermodynamic state still valid in hydrogen underground caverns during fast cycling?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murad S. Abuaisha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rouabhi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Faouzi Hadj Hassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CouFrac2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887264v1</w:t>
+                <w:t xml:space="preserve">hal-03887252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hytrend, un projet power to X de l’Institut Carnot M.I.N.E.S.</w:t>
               </w:r>
@@ -3821,51 +3821,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C3F31A58"/>
+    <w:nsid w:val="382F637F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3969,51 +3969,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5BB21525"/>
+    <w:nsid w:val="B18B1534"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4117,51 +4117,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C507D05C"/>
+    <w:nsid w:val="4BBEBA5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4265,51 +4265,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B258207A"/>
+    <w:nsid w:val="3E339F25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4413,51 +4413,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5AB34475"/>
+    <w:nsid w:val="F7F972CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4561,51 +4561,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="03B823BA"/>
+    <w:nsid w:val="A99F4570"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4709,51 +4709,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="67A2564C"/>
+    <w:nsid w:val="5B2DCBA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4857,51 +4857,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="C79E71B7"/>
+    <w:nsid w:val="F74DCB93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5109,51 +5109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04171918v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Tayeb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rouabhi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murad S. Abuaisha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valtz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoen.2023.212061" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195078v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj-Hassen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eaton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgsce.2023.205076" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210848v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Billiotte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.102589" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197140v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.07.074" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884657v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Priest" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Wong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-018-9795-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02460673v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2017.04.018" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LV84XZG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02460654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2016.07.027" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPLZQF3B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02460650v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-016-0642-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02460641v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2016.02.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTW8028G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178992v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ple" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tourabi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.353-356.463" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178999v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Ha Le" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.378-379.780" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326282v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Blanco Mart&#237;n" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jubier A Jimenez Camargo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03887252v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03887264v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528316v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02485509v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02460792v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02460778v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02460721v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02473460v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02460875v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05416753v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Khezri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bruel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Jahangir" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297315v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Eaton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02460856v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02461113v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02461116v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02461099v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mason Mackay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Biryukov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02461092v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02461023v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02461042v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04171918v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Tayeb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rouabhi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murad S. Abuaisha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valtz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoen.2023.212061" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195078v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj-Hassen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eaton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgsce.2023.205076" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210848v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Billiotte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.102589" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197140v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.07.074" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884657v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Priest" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Wong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-018-9795-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02460673v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2017.04.018" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LV84XZG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02460654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2016.07.027" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPLZQF3B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02460650v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-016-0642-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02460641v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2016.02.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTW8028G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178992v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ple" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tourabi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.353-356.463" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178999v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Ha Le" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.378-379.780" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326282v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Blanco Mart&#237;n" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jubier A Jimenez Camargo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03887264v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03887252v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528316v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02485509v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02460792v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02460778v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02460721v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02473460v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02460875v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05416753v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Khezri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bruel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Jahangir" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297315v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Eaton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02460856v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02461113v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02461116v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02461099v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mason Mackay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Biryukov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02461092v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02461023v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02461042v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>