--- v1 (2026-04-05)
+++ v2 (2026-05-12)
@@ -1178,337 +1178,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Geothermal Systems (EGS): Hydraulic fracturing in a thermo-poroelastic framework</w:t>
+                <w:t xml:space="preserve">Stabilization of Forced Heat Convection: Applications to Enhanced Geothermal Systems (EGS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murad S. Abuaisha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Eaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petroleum Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 146, pp.1179-1191. </w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 112 (1), pp.229-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.petrol.2016.07.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11242-016-0642-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02460654v1</w:t>
+                <w:t xml:space="preserve">hal-02460650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of Forced Heat Convection: Applications to Enhanced Geothermal Systems (EGS)</w:t>
+                <w:t xml:space="preserve">Influence of hydraulic fracturing on impedance and efficiency of thermal recovery from HDR reservoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murad S. Abuaisha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomechanics for Energy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.10-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gete.2016.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11242-016-0642-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02460650v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hydraulic fracturing on impedance and efficiency of thermal recovery from HDR reservoirs</w:t>
+                <w:t xml:space="preserve">Enhanced Geothermal Systems (EGS): Hydraulic fracturing in a thermo-poroelastic framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murad S. Abuaisha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomechanics for Energy and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.10-25. </w:t>
+              <w:t xml:space="preserve">Journal of Petroleum Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 146, pp.1179-1191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gete.2016.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.petrol.2016.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02460641v1</w:t>
+                <w:t xml:space="preserve">hal-02460654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-Dimensional Digital Image Correlation for Strains Determination in Clayey Soil</w:t>
               </w:r>
@@ -3077,51 +3077,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite discrete element framework for investigating the effect of temperature-dependent dynamic viscosity on hydraulic fracturing</w:t>
+                <w:t xml:space="preserve">Hydraulic fracture growth and migration of induced microseismicity: Application of a fully coupled hydromechanical FDEM approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murad S. Abuaisha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Eaton</w:t>
@@ -3161,291 +3161,291 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microseismic Industry Consortium: Annual Research Report, Volume 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02461113v1</w:t>
+                <w:t xml:space="preserve">hal-02461116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic fracture growth and migration of induced microseismicity: Application of a fully coupled hydromechanical FDEM approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying critically stressed faults without triggering slip : A discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mason Mackay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Biryukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murad S. Abuaisha</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ron Wong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microseismic Industry Consortium: Annual Research Report, Volume 7</w:t>
+              <w:t xml:space="preserve">Microseismic Industry Consortium: Annual Research Report, Volume 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02461116v1</w:t>
+                <w:t xml:space="preserve">hal-02461099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying critically stressed faults without triggering slip : A discussion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulating hydraulic fracturing using Finite-Discrete Element Method (FDEM): Effects of pre-existing joints and induced seismicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murad S. Abuaisha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Eaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Murad S. Abuaisha</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Priest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ron Wong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microseismic Industry Consortium: Annual Research Report, Volume 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461099v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating hydraulic fracturing using Finite-Discrete Element Method (FDEM): Effects of pre-existing joints and induced seismicity</w:t>
+                <w:t xml:space="preserve">Finite discrete element framework for investigating the effect of temperature-dependent dynamic viscosity on hydraulic fracturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murad S. Abuaisha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Eaton</w:t>
@@ -3463,73 +3463,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Priest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ron Wong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microseismic Industry Consortium: Annual Research Report, Volume 6</w:t>
+              <w:t xml:space="preserve">Microseismic Industry Consortium: Annual Research Report, Volume 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02461092v1</w:t>
+                <w:t xml:space="preserve">hal-02461113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite/Discrete Element Method (FDEM) by Y-Geo: An overview</w:t>
               </w:r>
@@ -3821,51 +3821,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="382F637F"/>
+    <w:nsid w:val="469523FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3969,51 +3969,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B18B1534"/>
+    <w:nsid w:val="6F3D55D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4117,51 +4117,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4BBEBA5B"/>
+    <w:nsid w:val="2283DAFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4265,51 +4265,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3E339F25"/>
+    <w:nsid w:val="EDF50541"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4413,51 +4413,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="F7F972CA"/>
+    <w:nsid w:val="51C56C3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4561,51 +4561,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="A99F4570"/>
+    <w:nsid w:val="D1B7595A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4709,51 +4709,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="5B2DCBA3"/>
+    <w:nsid w:val="EBFC670E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4857,51 +4857,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="F74DCB93"/>
+    <w:nsid w:val="668EC210"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5109,51 +5109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04171918v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Tayeb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rouabhi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murad S. Abuaisha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valtz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoen.2023.212061" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195078v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj-Hassen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eaton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgsce.2023.205076" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210848v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Billiotte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.102589" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197140v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.07.074" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884657v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Priest" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Wong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-018-9795-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02460673v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2017.04.018" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LV84XZG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02460654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2016.07.027" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPLZQF3B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02460650v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-016-0642-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02460641v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2016.02.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTW8028G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178992v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ple" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tourabi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.353-356.463" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178999v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Ha Le" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.378-379.780" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326282v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Blanco Mart&#237;n" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jubier A Jimenez Camargo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03887264v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03887252v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528316v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02485509v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02460792v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02460778v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02460721v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02473460v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02460875v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05416753v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Khezri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bruel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Jahangir" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297315v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Eaton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02460856v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02461113v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02461116v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02461099v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mason Mackay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Biryukov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02461092v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02461023v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02461042v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04171918v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Tayeb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rouabhi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murad S. Abuaisha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valtz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoen.2023.212061" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195078v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj-Hassen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eaton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgsce.2023.205076" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210848v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Billiotte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.102589" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197140v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.07.074" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884657v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Priest" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Wong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-018-9795-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02460673v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2017.04.018" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LV84XZG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02460650v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-016-0642-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02460641v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2016.02.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTW8028G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02460654v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2016.07.027" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPLZQF3B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178992v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ple" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tourabi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.353-356.463" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178999v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Ha Le" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.378-379.780" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326282v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Blanco Mart&#237;n" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jubier A Jimenez Camargo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03887264v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03887252v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528316v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02485509v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02460792v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02460778v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02460721v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02473460v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02460875v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05416753v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Khezri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bruel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Jahangir" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297315v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Eaton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02460856v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02461116v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02461099v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mason Mackay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Biryukov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02461092v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02461113v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02461023v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02461042v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>