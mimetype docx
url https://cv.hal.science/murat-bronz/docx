--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Murat Bronz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">murat-bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1098-5240</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">17574114X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory optimization for fully actuated hexacopters: Enhancing maneuverability and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clèment Roos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17568293251332313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Incremental Nonlinear Dynamic Inversion Robustness Using Robust Control in Aerial Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.G008773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Air Mobility Guidance with Panel Method: Experimental Evaluation Under Wind Disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Bilgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkay Yavrucuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (6), pp.1080-1096. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.G007691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Wind Field Measurements with Doppler Lidar, Quadrotor and Fixed-Wing UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Gavrilovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SCITECH 2023 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2023-0625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of drag coefficient for a quadrotor model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.175682932211483. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17568293221148378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Mission-Tailored Tail-Sitter MAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz F. T. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unmanned systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (03), pp.611-625. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2301385024430027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learned Multiagent Real-Time Guidance with Applications to Quadrotor Runway Inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirk Hovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (1), pp.1105-1133. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55417/fr.2022036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating wind using a quadrotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17568293211070824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field report: Deployment of a fleet of drones for cloud exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Narvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Couvreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.175682932110708. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17568293211070830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic Model of Proprotor Forces and Moments at High Incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Helicopter Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (4), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4050/JAHS.66.042002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unmanned Systems Research Laboratory (USRL): A New Facility for UAV-Based Atmospheric Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kezoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Keleshis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayiota Antoniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Biskos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (8), pp.1042. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12081042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Robust Hexarotor Capable of Static Hovering in Presence of Propeller Failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elgiz Baskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Hamandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Franchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (2), pp 4001 - 4008. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2021.3067182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970614v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piecewise Polynomial Model Identification using Constrained Least Squares for UAS Stall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (7), pp.493-498. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free control algorithms for micro air vehicles with transitioning flight capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacson Miguel Olszanecki Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1756829320914264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slipstream Deformation of a Propeller-Wing Combination Applied for Convertible UAVs in Hover Condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unmanned systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Unmanned systems, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2301385020500247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired Energy Harvesting from Atmospheric Phenomena for Small Unmanned Aerial Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Gavrilović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (4), pp.685-699. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.G004730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic model of propeller–wing interaction for distributed propeller aircraft concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baizura Binti Bohari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Borlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Benard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part G: Journal of Aerospace Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954410019857300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental control and guidance of hybrid aircraft applied to the Cyclone tailsitter UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. J. Smeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. C. H. E. de Croon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.G004520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293693v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired wind field estimation—part 1: Angle of attack measurements through surface pressure distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Gavrilovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (3), pp.273-284. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1756829318794172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive sampling of cumulus clouds with UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reymann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Renzaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Lamraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (2), pp.491-512. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10514-017-9625-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Design Estimation of the V/STOL Airplane Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Drouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (4), pp 449-462 </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/1756-8293.7.4.449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Long Endurance Mini-UAV : ETERNITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (4), pp 261-272. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/1756-8293.5.4.261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Wildfire Spread Prediction for Guidance: A ConvLSTM Deep Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Chakraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SCITECH 2026 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Orlando (Florida), United States. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2026-0423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Cyclic Airspace Corridor Optimization for UAS Traffic Management based on Deep Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Fremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Verdoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Bilgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DASC, Sep 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Interoperability of Deconfliction Algorithms in UAS Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Bilgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Verdoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Fremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DASC, Sep 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agile Interception of a Flying Target using Competitive Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Artificial Intelligence for Defence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMIAD, Nov 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Pose Tracking via Robust Control for Over-Actuated Multirotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-Reality Validation of Separation Assurance and Vector Field Guidance for Safe and Conformant Airspace Corridor Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Fremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Verdoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesar Innovation days 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-inspired Algorithm for Designing an Adaptive Cyclic Corridor for UAS Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Verdoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Fremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Bilgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DASC, Sep 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidage de drone pour la triangulation à N-vues basé sur l'apprentissage par renforcement multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Artificial Intelligence for Defense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMIAD, Nov 2024, Rennes, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLighthouse: Python Development Framework for Multi-Agent Guidance and Path Planning for Unmanned Aerial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian del Ser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Bilgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkay Yavrucuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Crete island, greece, Greece. pp.121-128, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS60882.2024.10557052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity Planning with Multi-Objectives in Displacement- Time Graphs Using Deep Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liyang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Crete island, greece, Greece. pp.1285-1291, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS60882.2024.10557016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Swarms : Harnessing Hardware Acceleration and Parallelization in Multi-Agent Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual International Micro Air Vehicle Conference and Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bristol, United Kingdom. pp.80-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Reinforcement Learning based Drone Guidance for N-View Triangulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Chania - Crete, Greece. pp.578-585, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS60882.2024.10556867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Angle of Attack Measurements in Active Control for Vortex Gust Mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efe Egemen Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Saritas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksan Cetiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA AVIATION FORUM AND ASCEND 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Las vegas, Nevada, United States. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2024-3763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744155v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight Testing of Dynamic Soaring Part-2 : Open-Field Inclined Circle Trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Gavrilovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA AVIATION 2021 FORUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, VIRTUAL EVENT, France. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2021-2803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Methods for Propeller Performance Calculation at High Incidence Angles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz F. T. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SCITECH 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, National Harbor, United States. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2023-2283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Vehicle Simulation Framework for Heterogeneous Unconventional MAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Tiberio Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bartoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aix-la-Chapelle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NATURE INSPIRED GUIDANCE METHOD FOR IMPROVING SOCIAL ACCEPTANCE OF URBAN AIR MOBILITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Bilgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">İlkay Yavrucuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Rotorcraft Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bückeburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic In Flight Conflict Resolution for Urban Air Mobility using Fluid Flow Vector Field based Guidance Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Bilgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkay Yavrucuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE/AIAA 42nd Digital Avionics Systems Conference (DASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Barcelona (ES), Spain. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC58513.2023.10311214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From MDO to manufacturing: application case for unmanned aerial vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Tiberio Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bartoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS Thematic Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory Optimization for Fully Actuated Hexacopters : Enhancing Maneuverability and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ANNUAL INTERNATIONAL MICRO AIR VEHICLE CONFERENCE AND COMPETITION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aix-la-Chapelle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Closed Loop Dynamics in the Multidisciplinary Design and Optimization of Small UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bartoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA AVIATION 2023 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2023-3902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Polynomial Stall Model for the Longitudinal Dynamics of a UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Biannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dubrovnik, Croatia. pp.608-616, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS54217.2022.9836172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of Robustness of Panel-Method-Based Path Planning for Urban Air Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Bilgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkay Yavrucuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA AVIATION 2022 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Chicago, France. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2022-3509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of Panel-Method-Based Path Planning for eVTOL in A Scaled Urban Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Bilgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkay Yavrucuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertical Flight Society 78th Annual Forum &amp; Technology Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Fort Worth, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4050/F-0078-2022-17536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel Method Based Guidance for Fixed Wing Micro Aerial Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Bilgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkay Yavrucuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Micro Air Vehicle Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU-Delft, Sep 2022, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of A Mission-Tailored Tail-Sitter MAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz F T Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th edition of the International Micro Air Vehicle Conference and Competition - IMAV 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of drag coefficient for a quadrotor model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Micro Air Vehicle Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Delft, Netherlands. pp.39--46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field report: deployment of a fleet of drones for cloud exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Narvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Couvreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Micro Air Vehicle Conference and Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Puebla, Mexico. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17568293211070830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-parametric Regression based on Machine Learning Methods for UAS Stall Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC Symposium on System Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Padoue, Italy. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating wind using a quadrotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international micro air vehicle conference (IMAV2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Puebla, Mexico. pp.124-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceleration-based Quadrotor Guidance Under Time Delays Using Deep Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirk Hovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Scitech 2021 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtual event, United States. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2021-1751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Design for Long-Endurance Convertible Unmanned Aerial System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Fayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Scitech 2021 Forum (Session: Design/Analysis of Uninhabited Aerial Systems III)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtual event, United States. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2021-1059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight Testing of Dynamic Soaring Part-1 : Leeward Inclined Circle Trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavrilovic Nikola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Scitech 2021 Forum (Session: Subscale Flight Testing and Parameter Identification)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtual event, United States. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2021-1527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding vector fields in Paparazzi autopilot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Garcia de Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th international micro air vehicle conference (IMAV2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Puebla, Mexico. pp.63-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for drone operations: challenge accepted</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elgiz Baskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2020 AIAA/IEEE 39th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, San Antonio, United States. pp.ISBN:978-1-7281-8088-5, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC50938.2020.9256557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental flights of adaptive patterns for cloud exploration with UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Narvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2020, IEEE/RSJ International Conference on Intelligent Robots and System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Las Vegas (on line), United States. pp 1429-1435, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iros45743.2020.9341408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of a blown-wing configuration during transition flight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Scitech 2020 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2020-1983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Fault Detection on Small Fixed-Wing UAVs using Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elgiz Baskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2020 AIAA/IEEE 39th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, San Antonio, United States. pp.ISBN:978-1-7281-8088-5, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC50938.2020.9256800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission-Oriented Additive Manufacturing of Modular Mini-UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezra Tal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Favalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sertac Karaman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Scitech 2020 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2020-0064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a unified model-free control architecture for tailsitter micro air vehicles: Flight simulation analysis and experimental flights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacson Miguel Olszanecki Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Scitech 2020 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2020-2075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addendum: Aerodynamic Modeling of Propeller Forces and Moments at High Angle of Incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heesik Yoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Scitech Forum 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2019-1332.c1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis of Propeller Forces and Moments at High Angle of Incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Scitech 2019 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2019-1331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slipstream Deformation of a Propeller-Wing Combination Applied for Convertible UAVs in Hover Condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Micro Air Vehicle Competition and Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Madrid, Spain. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Flow Field Investigation and Force/Moment Measurements of a Generic Blown Wing with Control Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egemen Aydin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idil Fenercioglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuriye Cetiner Yildirim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Scitech Forum 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2019-0580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Pitching Moment Generation via Flap Deflection and Thrust Vectoring on A Generic Blown-Wing Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Aviation 2019 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a high performance MAV for atmospheric research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cabarbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gorraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bustico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2019, 11th International Micro Air Vehicle Competition and Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical model for propeller aerodynamic efforts at high incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54 th 3AF International Conference on Applied Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic Modeling of Propeller Forces and Moments at High Angle of Incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heesik Yoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Scitech 2019 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2019-1332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired Energy Harvesting from Atmospheric Phenomena for Small Unmanned Aerial Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Gavrilovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Benard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Scitech Forum 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2019-0570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparisons of Different Propeller Wake Models for a Propeller-Wing Combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference for Aeronautics and Space Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Madrid, Spain. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical model for propeller aerodynamic efforts at high incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th 3AF International Conference on Applied Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipborne vertical profiles of dust aerosols obtained with Unmanned Aerial Vehicles in the Mediterranean and the Middle East: First results of the AQABA campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Neitola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Keleshis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Vouterakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayiota Antoniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Vienne, Austria. pp.794-799</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Experimental Investigation of Small Scale Propellers at High Incidence Angle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sertac Karaman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SciTech Forum 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Kissimmee, United States. pp.E-ISBN: 978-1-62410-524-1 / DOI: 10.2514/6.2018-1742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Design of Distributed Propellers Aircraft: Non-Linear Aerodynamic Model Verification of Propeller-Wing Interaction in High-Lifting Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baizura Binti Bohari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Borlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perla Berenice Mendoza-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Sgueglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Scitech Forum 2018, 2018 AIAA Aerospace Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Kissimmee, United States. pp.eISBN: 978-1-62410-524-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-wind UAV with transitioning flight capabilities: Model-Based or Model-Free Control approach? A preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacson Miguel Olszanecki Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Ribeiro Lustosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dallas, TX, United States. pp.1157-1164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Design of Distributed Propeller Aircraft: Linear Aerodynamic Model Verification of Propeller-Wing Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baizura Binti Bohari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Borlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 TH EUROPEAN CONFERENCE FOR AERONAUTICS AND AEROSPACE SCIENCES (EUCASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13009/EUCASS2017-445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-inspired Wind Field Estimation-Part 1: AoA Measurements Through Surface Pressure Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavrilovic Nikola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2017, 9th International Micro Air Vehicle Conference and Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Toulouse, France. pp.1609301 - 1609301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Flight Thrust Measurement using On-Board Force Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Garcia de Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SciTech Forum 2017, AIAA Atmospheric Flight Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIAA, Jan 2017, Grapevine, United States. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2017-0698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Detection & Diagnosis for Small UAVs via Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elgiz Baskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2017, 36th IEEE/AIAA Digital Avionics Systems Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, St Petersburg, United States. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2017.8102037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidance algorithm for smooth trajectory tracking of a fixed wing UAV flying in wind flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Garcia de Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri A Kapitanyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Cao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2017, IEEE International Conference on Robotics and Automation ,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Singapour, Singapore. pp. 5740 - 5745, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2017.7989674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of A Fixed-Wing mini UAV with Transitioning Flight Capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewoud J Smeur,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Garcia de Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th AIAA Applied Aerodynamics Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Denver, CO, United States. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2017-3739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight Simulation of a MAKO UAV for Use in Data-Driven Fault Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elgiz Baskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2017, 9th international microair vehicle conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular formation control of fixed-wing UAVs with constant speeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Garcia de Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyong Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2017, EEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vacncouver, Canada. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2017.8206422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDURA: an Evolvable Demonstrator for Upset Recovery Approaches with a 3D-printed Launcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torbjørn Cunis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2017, 9th International Micro Air Vehicle Conference and Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric Propulsion System Characterization through Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2016, International Micro Air Vehicle Conference and Competition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottom-up and top-down closure of aerosol-cloud interactions using RPAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Roberts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISARRA 2016, 4th Conference of the International Society for Atmospheric Research using Remotely - piloted Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Verification of a Semi-Empirical V/STOL Aircraft Performance Analysis Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Drouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Aviation 2016, 34th AIAA Applied Aerodynamics Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Washington, United States. pp.eISBN: 978-1-62410-437-4, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2016-3410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of long endurance mini UAVs for atmospheric measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elkhedim Bouhoubeiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Gavrilovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Applied Aerodynamics Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible open architecture for UASs integration into the airspace: Paparazzi autopilot system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elgiz Baskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2016 IEEE/AIAA 35th Digital Avionics Systems Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Sacramento, United States. pp.ISBN :978-1-5090-2524-4 </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2016.7778016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of long endurance mini UAVs for atmospheric measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouhoubeiny Elkhedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Gavrilovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Applied Aerodynamics Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleets of enduring drones to probe atmospheric phenomena with clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISARRA 2016 4th Conference of the International Society for Atmospheric Research using Remotely-piloted Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic Characterization of an Off-the-Shelf Aircraft via Flight Test and Numerical Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Flight Testing Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Washington, United States. pp.E-ISBN:978-1-62410-431-2, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2016-3979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">multi-dimensional Cloud-aERosol Exploratory Study using RPAS (mCERES): Bottom-up and top-down closure of aerosol-cloud interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiance Calmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Cayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerianne Nicoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2016, European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp 6530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Aerosol-Cloud Interactions using a 5-hole Probe with Remotly Piloted Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiance Calmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keri Nicoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Preissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.2016 - 7999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Wind-Field Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISARRA 4th Conference of the International Society for Atmospheric Research using Remotely-piloted Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in paparazzi system for meteorological research at ENAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISARRA 2015, 2015 Meeting of the International Society of Atmospheric Research using Remotely piloted Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Oklahoma, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of A High-Performance Tailless MAV Through Planform Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd AIAA Applied Aerodynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIAA, Jun 2015, Dallas, United States. pp.eISBN: 978-1-62410-363-6, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2015-2879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Wind Field Estimation and Aircraft Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Erdelyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2015: International Micro Air Vehicles Conference and Flight Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations and modelling of the boundary layer using remotely piloted aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Cayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Seity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Momboisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a High-Performance Compact RPA dedicated to Atmospheric Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Cayez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISARRA 2014, International Society of Atmospheric Research using Remotely-piloted Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Paparazzi UAV System for Scientific Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gorraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2014, International Micro Air Vehicle Conference and Competition 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Delft, Netherlands. pp 247-252, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4233/uuid:b38fbdb7-e6bd-440d-93be-f7dd1457be60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Remotely Piloted Aircraft System to study the evolution of the boundary layer related to fog events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Cayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Seity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Momboisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISARRA 2014, 2nd Conference of the International Society for Atmospheric Research using Remotely piloted Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Remotely Piloted Aircraft System to Study the Evolution of the Boundary Layer Related to Fog Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Cayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ronflé-Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2014 Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Long Endurance Mini-UAV : ETERNITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2013, International Micro Air Vehicle Conference and Flight Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an 18cm Micro Air Vehicle : QUARK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2013, International Micro Air Vehicle Conference and Flight Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Point Optimisation of a Propulsion Set as Applied to a Multi-Tasking MAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2012, International Micro Aerial Vehicle Conference and Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Braunschweig, Germany. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a long endurance MAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gorraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAV 2009, European Micro Aerial Vehicle Conference and Flight Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Delft, Netherlands. pp 241-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Transitioning Vehicle: What we have learned so far?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Aerodynamic Coefficients for the Evolvable Demonstrator for Upset Recovery Approaches with Evaluation in the Wind-tunnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torbjørn Cunis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Contribution to the Design of Long Endurance Mini Unmanned Aerial Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatic. Institut Supérieur de l'Aéronautique et de l'Espace - ISAE, 2012. English. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012ESAE0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00993465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId298"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Murat Bronz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">murat-bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1098-5240</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">17574114X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory optimization for fully actuated hexacopters: Enhancing maneuverability and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clèment Roos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17568293251332313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Incremental Nonlinear Dynamic Inversion Robustness Using Robust Control in Aerial Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.G008773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Air Mobility Guidance with Panel Method: Experimental Evaluation Under Wind Disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Bilgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkay Yavrucuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (6), pp.1080-1096. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.G007691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Mission-Tailored Tail-Sitter MAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz F. T. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unmanned systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (03), pp.611-625. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2301385024430027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of drag coefficient for a quadrotor model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.175682932211483. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17568293221148378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Wind Field Measurements with Doppler Lidar, Quadrotor and Fixed-Wing UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Gavrilovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SCITECH 2023 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2023-0625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field report: Deployment of a fleet of drones for cloud exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Narvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Couvreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.175682932110708. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17568293211070830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating wind using a quadrotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17568293211070824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learned Multiagent Real-Time Guidance with Applications to Quadrotor Runway Inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirk Hovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (1), pp.1105-1133. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55417/fr.2022036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piecewise Polynomial Model Identification using Constrained Least Squares for UAS Stall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (7), pp.493-498. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic Model of Proprotor Forces and Moments at High Incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Helicopter Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (4), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4050/JAHS.66.042002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unmanned Systems Research Laboratory (USRL): A New Facility for UAV-Based Atmospheric Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kezoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Keleshis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayiota Antoniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Biskos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (8), pp.1042. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12081042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Robust Hexarotor Capable of Static Hovering in Presence of Propeller Failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elgiz Baskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Hamandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Franchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (2), pp 4001 - 4008. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2021.3067182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970614v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired Energy Harvesting from Atmospheric Phenomena for Small Unmanned Aerial Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Gavrilović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (4), pp.685-699. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.G004730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free control algorithms for micro air vehicles with transitioning flight capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacson Miguel Olszanecki Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1756829320914264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slipstream Deformation of a Propeller-Wing Combination Applied for Convertible UAVs in Hover Condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unmanned systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Unmanned systems, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2301385020500247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic model of propeller–wing interaction for distributed propeller aircraft concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baizura Binti Bohari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Borlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Benard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part G: Journal of Aerospace Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954410019857300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental control and guidance of hybrid aircraft applied to the Cyclone tailsitter UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. J. Smeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. C. H. E. de Croon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.G004520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293693v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired wind field estimation—part 1: Angle of attack measurements through surface pressure distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Gavrilovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (3), pp.273-284. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1756829318794172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive sampling of cumulus clouds with UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reymann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Renzaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Lamraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (2), pp.491-512. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10514-017-9625-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Design Estimation of the V/STOL Airplane Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Drouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (4), pp 449-462 </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/1756-8293.7.4.449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Long Endurance Mini-UAV : ETERNITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (4), pp 261-272. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/1756-8293.5.4.261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Wildfire Spread Prediction for Guidance: A ConvLSTM Deep Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Chakraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SCITECH 2026 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Orlando (Florida), United States. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2026-0423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-inspired Algorithm for Designing an Adaptive Cyclic Corridor for UAS Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Verdoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Fremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Bilgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DASC, Sep 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-Reality Validation of Separation Assurance and Vector Field Guidance for Safe and Conformant Airspace Corridor Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Fremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Verdoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesar Innovation days 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Cyclic Airspace Corridor Optimization for UAS Traffic Management based on Deep Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Fremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Verdoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Bilgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DASC, Sep 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Interoperability of Deconfliction Algorithms in UAS Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Bilgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Verdoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Fremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DASC, Sep 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agile Interception of a Flying Target using Competitive Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Artificial Intelligence for Defence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMIAD, Nov 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Pose Tracking via Robust Control for Over-Actuated Multirotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Angle of Attack Measurements in Active Control for Vortex Gust Mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efe Egemen Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Saritas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksan Cetiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA AVIATION FORUM AND ASCEND 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Las vegas, Nevada, United States. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2024-3763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744155v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLighthouse: Python Development Framework for Multi-Agent Guidance and Path Planning for Unmanned Aerial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian del Ser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Bilgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkay Yavrucuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Crete island, greece, Greece. pp.121-128, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS60882.2024.10557052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidage de drone pour la triangulation à N-vues basé sur l'apprentissage par renforcement multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Artificial Intelligence for Defense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMIAD, Nov 2024, Rennes, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Reinforcement Learning based Drone Guidance for N-View Triangulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Chania - Crete, Greece. pp.578-585, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS60882.2024.10556867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity Planning with Multi-Objectives in Displacement- Time Graphs Using Deep Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liyang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Crete island, greece, Greece. pp.1285-1291, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS60882.2024.10557016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Swarms : Harnessing Hardware Acceleration and Parallelization in Multi-Agent Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual International Micro Air Vehicle Conference and Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bristol, United Kingdom. pp.80-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Closed Loop Dynamics in the Multidisciplinary Design and Optimization of Small UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bartoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA AVIATION 2023 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2023-3902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory Optimization for Fully Actuated Hexacopters : Enhancing Maneuverability and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ANNUAL INTERNATIONAL MICRO AIR VEHICLE CONFERENCE AND COMPETITION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aix-la-Chapelle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Vehicle Simulation Framework for Heterogeneous Unconventional MAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Tiberio Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bartoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aix-la-Chapelle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight Testing of Dynamic Soaring Part-2 : Open-Field Inclined Circle Trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Gavrilovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA AVIATION 2021 FORUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, VIRTUAL EVENT, France. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2021-2803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Methods for Propeller Performance Calculation at High Incidence Angles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz F. T. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SCITECH 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, National Harbor, United States. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2023-2283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NATURE INSPIRED GUIDANCE METHOD FOR IMPROVING SOCIAL ACCEPTANCE OF URBAN AIR MOBILITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Bilgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">İlkay Yavrucuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Rotorcraft Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bückeburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic In Flight Conflict Resolution for Urban Air Mobility using Fluid Flow Vector Field based Guidance Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Bilgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkay Yavrucuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE/AIAA 42nd Digital Avionics Systems Conference (DASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Barcelona (ES), Spain. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC58513.2023.10311214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From MDO to manufacturing: application case for unmanned aerial vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Tiberio Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bartoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS Thematic Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of A Mission-Tailored Tail-Sitter MAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz F T Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th edition of the International Micro Air Vehicle Conference and Competition - IMAV 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of drag coefficient for a quadrotor model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Micro Air Vehicle Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Delft, Netherlands. pp.39--46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Polynomial Stall Model for the Longitudinal Dynamics of a UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Biannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dubrovnik, Croatia. pp.608-616, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS54217.2022.9836172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of Robustness of Panel-Method-Based Path Planning for Urban Air Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Bilgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkay Yavrucuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA AVIATION 2022 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Chicago, France. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2022-3509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of Panel-Method-Based Path Planning for eVTOL in A Scaled Urban Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Bilgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkay Yavrucuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertical Flight Society 78th Annual Forum &amp; Technology Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Fort Worth, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4050/F-0078-2022-17536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel Method Based Guidance for Fixed Wing Micro Aerial Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Bilgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkay Yavrucuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Micro Air Vehicle Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU-Delft, Sep 2022, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding vector fields in Paparazzi autopilot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Garcia de Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th international micro air vehicle conference (IMAV2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Puebla, Mexico. pp.63-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field report: deployment of a fleet of drones for cloud exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Narvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Couvreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Micro Air Vehicle Conference and Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Puebla, Mexico. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17568293211070830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating wind using a quadrotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international micro air vehicle conference (IMAV2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Puebla, Mexico. pp.124-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-parametric Regression based on Machine Learning Methods for UAS Stall Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC Symposium on System Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Padoue, Italy. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceleration-based Quadrotor Guidance Under Time Delays Using Deep Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirk Hovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Scitech 2021 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtual event, United States. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2021-1751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Design for Long-Endurance Convertible Unmanned Aerial System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Fayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Scitech 2021 Forum (Session: Design/Analysis of Uninhabited Aerial Systems III)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtual event, United States. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2021-1059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight Testing of Dynamic Soaring Part-1 : Leeward Inclined Circle Trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavrilovic Nikola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Scitech 2021 Forum (Session: Subscale Flight Testing and Parameter Identification)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtual event, United States. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2021-1527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for drone operations: challenge accepted</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elgiz Baskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2020 AIAA/IEEE 39th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, San Antonio, United States. pp.ISBN:978-1-7281-8088-5, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC50938.2020.9256557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental flights of adaptive patterns for cloud exploration with UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Narvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2020, IEEE/RSJ International Conference on Intelligent Robots and System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Las Vegas (on line), United States. pp 1429-1435, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iros45743.2020.9341408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of a blown-wing configuration during transition flight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Scitech 2020 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2020-1983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Fault Detection on Small Fixed-Wing UAVs using Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elgiz Baskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2020 AIAA/IEEE 39th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, San Antonio, United States. pp.ISBN:978-1-7281-8088-5, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC50938.2020.9256800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission-Oriented Additive Manufacturing of Modular Mini-UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezra Tal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Favalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sertac Karaman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Scitech 2020 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2020-0064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a unified model-free control architecture for tailsitter micro air vehicles: Flight simulation analysis and experimental flights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacson Miguel Olszanecki Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Scitech 2020 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2020-2075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addendum: Aerodynamic Modeling of Propeller Forces and Moments at High Angle of Incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heesik Yoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Scitech Forum 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2019-1332.c1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis of Propeller Forces and Moments at High Angle of Incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Scitech 2019 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2019-1331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slipstream Deformation of a Propeller-Wing Combination Applied for Convertible UAVs in Hover Condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Micro Air Vehicle Competition and Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Madrid, Spain. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a high performance MAV for atmospheric research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cabarbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gorraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bustico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2019, 11th International Micro Air Vehicle Competition and Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical model for propeller aerodynamic efforts at high incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54 th 3AF International Conference on Applied Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Flow Field Investigation and Force/Moment Measurements of a Generic Blown Wing with Control Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egemen Aydin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idil Fenercioglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuriye Cetiner Yildirim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Scitech Forum 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2019-0580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Pitching Moment Generation via Flap Deflection and Thrust Vectoring on A Generic Blown-Wing Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Aviation 2019 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic Modeling of Propeller Forces and Moments at High Angle of Incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heesik Yoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Scitech 2019 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2019-1332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired Energy Harvesting from Atmospheric Phenomena for Small Unmanned Aerial Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Gavrilovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Benard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Scitech Forum 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2019-0570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparisons of Different Propeller Wake Models for a Propeller-Wing Combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference for Aeronautics and Space Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Madrid, Spain. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical model for propeller aerodynamic efforts at high incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th 3AF International Conference on Applied Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipborne vertical profiles of dust aerosols obtained with Unmanned Aerial Vehicles in the Mediterranean and the Middle East: First results of the AQABA campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Neitola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Keleshis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Vouterakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayiota Antoniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Vienne, Austria. pp.794-799</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Experimental Investigation of Small Scale Propellers at High Incidence Angle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sertac Karaman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SciTech Forum 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Kissimmee, United States. pp.E-ISBN: 978-1-62410-524-1 / DOI: 10.2514/6.2018-1742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Design of Distributed Propellers Aircraft: Non-Linear Aerodynamic Model Verification of Propeller-Wing Interaction in High-Lifting Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baizura Binti Bohari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Borlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perla Berenice Mendoza-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Sgueglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Scitech Forum 2018, 2018 AIAA Aerospace Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Kissimmee, United States. pp.eISBN: 978-1-62410-524-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-wind UAV with transitioning flight capabilities: Model-Based or Model-Free Control approach? A preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacson Miguel Olszanecki Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Ribeiro Lustosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dallas, TX, United States. pp.1157-1164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular formation control of fixed-wing UAVs with constant speeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Garcia de Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyong Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2017, EEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vacncouver, Canada. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2017.8206422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDURA: an Evolvable Demonstrator for Upset Recovery Approaches with a 3D-printed Launcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torbjørn Cunis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2017, 9th International Micro Air Vehicle Conference and Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-inspired Wind Field Estimation-Part 1: AoA Measurements Through Surface Pressure Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavrilovic Nikola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2017, 9th International Micro Air Vehicle Conference and Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Toulouse, France. pp.1609301 - 1609301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Design of Distributed Propeller Aircraft: Linear Aerodynamic Model Verification of Propeller-Wing Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baizura Binti Bohari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Borlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 TH EUROPEAN CONFERENCE FOR AERONAUTICS AND AEROSPACE SCIENCES (EUCASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13009/EUCASS2017-445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Flight Thrust Measurement using On-Board Force Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Garcia de Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SciTech Forum 2017, AIAA Atmospheric Flight Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIAA, Jan 2017, Grapevine, United States. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2017-0698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Detection & Diagnosis for Small UAVs via Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elgiz Baskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2017, 36th IEEE/AIAA Digital Avionics Systems Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, St Petersburg, United States. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2017.8102037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of A Fixed-Wing mini UAV with Transitioning Flight Capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewoud J Smeur,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Garcia de Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th AIAA Applied Aerodynamics Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Denver, CO, United States. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2017-3739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidance algorithm for smooth trajectory tracking of a fixed wing UAV flying in wind flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Garcia de Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri A Kapitanyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Cao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2017, IEEE International Conference on Robotics and Automation ,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Singapour, Singapore. pp. 5740 - 5745, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2017.7989674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight Simulation of a MAKO UAV for Use in Data-Driven Fault Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elgiz Baskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2017, 9th international microair vehicle conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric Propulsion System Characterization through Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2016, International Micro Air Vehicle Conference and Competition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottom-up and top-down closure of aerosol-cloud interactions using RPAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Roberts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISARRA 2016, 4th Conference of the International Society for Atmospheric Research using Remotely - piloted Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Verification of a Semi-Empirical V/STOL Aircraft Performance Analysis Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Drouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Aviation 2016, 34th AIAA Applied Aerodynamics Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Washington, United States. pp.eISBN: 978-1-62410-437-4, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2016-3410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of long endurance mini UAVs for atmospheric measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elkhedim Bouhoubeiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Gavrilovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Applied Aerodynamics Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible open architecture for UASs integration into the airspace: Paparazzi autopilot system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elgiz Baskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2016 IEEE/AIAA 35th Digital Avionics Systems Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Sacramento, United States. pp.ISBN :978-1-5090-2524-4 </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2016.7778016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of long endurance mini UAVs for atmospheric measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouhoubeiny Elkhedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Gavrilovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Applied Aerodynamics Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic Characterization of an Off-the-Shelf Aircraft via Flight Test and Numerical Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Flight Testing Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Washington, United States. pp.E-ISBN:978-1-62410-431-2, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2016-3979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleets of enduring drones to probe atmospheric phenomena with clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISARRA 2016 4th Conference of the International Society for Atmospheric Research using Remotely-piloted Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">multi-dimensional Cloud-aERosol Exploratory Study using RPAS (mCERES): Bottom-up and top-down closure of aerosol-cloud interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiance Calmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Cayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerianne Nicoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2016, European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp 6530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Aerosol-Cloud Interactions using a 5-hole Probe with Remotly Piloted Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiance Calmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keri Nicoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Preissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.2016 - 7999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Wind-Field Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISARRA 4th Conference of the International Society for Atmospheric Research using Remotely-piloted Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in paparazzi system for meteorological research at ENAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISARRA 2015, 2015 Meeting of the International Society of Atmospheric Research using Remotely piloted Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Oklahoma, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of A High-Performance Tailless MAV Through Planform Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd AIAA Applied Aerodynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIAA, Jun 2015, Dallas, United States. pp.eISBN: 978-1-62410-363-6, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2015-2879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Wind Field Estimation and Aircraft Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Erdelyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2015: International Micro Air Vehicles Conference and Flight Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations and modelling of the boundary layer using remotely piloted aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Cayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Seity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Momboisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Paparazzi UAV System for Scientific Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gorraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2014, International Micro Air Vehicle Conference and Competition 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Delft, Netherlands. pp 247-252, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4233/uuid:b38fbdb7-e6bd-440d-93be-f7dd1457be60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a High-Performance Compact RPA dedicated to Atmospheric Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Cayez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISARRA 2014, International Society of Atmospheric Research using Remotely-piloted Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Remotely Piloted Aircraft System to study the evolution of the boundary layer related to fog events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Cayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Seity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Momboisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISARRA 2014, 2nd Conference of the International Society for Atmospheric Research using Remotely piloted Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Remotely Piloted Aircraft System to Study the Evolution of the Boundary Layer Related to Fog Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Cayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ronflé-Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2014 Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an 18cm Micro Air Vehicle : QUARK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2013, International Micro Air Vehicle Conference and Flight Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Long Endurance Mini-UAV : ETERNITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2013, International Micro Air Vehicle Conference and Flight Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Point Optimisation of a Propulsion Set as Applied to a Multi-Tasking MAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2012, International Micro Aerial Vehicle Conference and Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Braunschweig, Germany. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a long endurance MAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gorraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAV 2009, European Micro Aerial Vehicle Conference and Flight Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Delft, Netherlands. pp 241-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Transitioning Vehicle: What we have learned so far?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Aerodynamic Coefficients for the Evolvable Demonstrator for Upset Recovery Approaches with Evaluation in the Wind-tunnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torbjørn Cunis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Contribution to the Design of Long Endurance Mini Unmanned Aerial Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatic. Institut Supérieur de l'Aéronautique et de l'Espace - ISAE, 2012. English. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012ESAE0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00993465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId298"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CF6FA10A"/>
+    <w:nsid w:val="ABB55782"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/murat-bronz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1098-5240" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17574114X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069647v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hachem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Miquel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Bronz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#232;ment Roos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293251332313" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333063v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G008773" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04701507v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Bilgin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkay Yavrucuk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G007691" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04090539v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Gavrilovic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moschetta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-0625" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03924053v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Condomines" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293221148378" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612206v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F. T. Fernandez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bartoli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefebvre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2301385024430027" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04770219v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirk Hovell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ulrich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55417/fr.2022036" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03524845v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293211070824" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03520657v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Verdu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maury" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Narvor" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Couvreux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293211070830" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385220v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Leng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jardin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4050/JAHS.66.042002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320320v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kezoudi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Keleshis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiota Antoniou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Biskos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12081042" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02970614v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elgiz Baskaya" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hamandi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franchi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3067182" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03286059v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guibert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brunot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.408" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02542982v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacson Miguel Olszanecki Barth" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1756829320914264" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02890161v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2301385020500247" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02917043v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Gavrilovi&#263;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G004730" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267174v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baizura Binti Bohari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borlon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954410019857300" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02293693v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. J. Smeur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. H. E. de Croon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G004520" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887622v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel B&#233;nard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1756829318794172" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522250v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reymann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Renzaglia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Lamraoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-017-9625-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01204527v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Drouin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1756-8293.7.4.449" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936157v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1756-8293.5.4.261" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480294v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chakraa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2026-0423" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05525326v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Fremond" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Verdoucq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05525354v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Chauvin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554100v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gavin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05365658v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05525297v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazurier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05525389v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046627v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04711141v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian del Ser" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS60882.2024.10557052" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04711462v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyang Wang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS60882.2024.10557016" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728894v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04659183v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS60882.2024.10556867" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04744155v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efe Egemen Sen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Saritas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksan Cetiner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3763" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04087058v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-2803" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006384v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-2283" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314279v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Tiberio Fernandez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05547347v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;lkay Yavrucuk" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04701453v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC58513.2023.10311214" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314102v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04396701v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171574v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernandez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-3902" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03739973v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Biannic" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS54217.2022.9836172" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03948330v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-3509" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03948357v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4050/F-0078-2022-17536" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03948294v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882850v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F T Fernandez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03859308v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406192v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03286034v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.355" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03439452v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03098784v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-1751" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03059177v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fayez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-1059" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03098769v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavrilovic Nikola" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-1527" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03439645v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Garcia de Marina" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03018054v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC50938.2020.9256557" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02994385v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Seguin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Roberts" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iros45743.2020.9341408" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02550198v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-1983" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03018053v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC50938.2020.9256800" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02982370v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezra Tal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Favalli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sertac Karaman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-0064" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02549682v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-2075" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02091635v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heesik Yoo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-1332.c1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01979061v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-1331" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385827v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01979072v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egemen Aydin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idil Fenercioglu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuriye Cetiner Yildirim" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-0580" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267185v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02308208v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cabarbaye" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Garcia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gorraz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bustico" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267182v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01979077v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-1332" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01979068v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-0570" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385864v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385734v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267430v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Neitola" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Vouterakos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01684110v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01684129v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Berenice Mendoza-Santos" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sgueglia" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01817515v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Ribeiro Lustosa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599301v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2017-445" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609301v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pastor" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01432789v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-0698" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01599810v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2017.8102037" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01382526v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri A Kapitanyuk" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Cao" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2017.7989674" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01534809v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewoud J Smeur," TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-3739" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01610970v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01496285v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Sun" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8206422" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01587228v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torbj&#248;rn Cunis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01396980v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267201v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Roberts" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01333873v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-3410" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02966159v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elkhedim Bouhoubeiny" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Benard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gavrilovich" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01610962v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Manfredi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2016.7778016" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01353936v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouhoubeiny Elkhedim" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gavrilovic" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bonnin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01470201v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01333870v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-3979" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01346244v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radiance Calmer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sanchez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cayez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerianne Nicoll" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267447v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Sanchez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keri Nicoll" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Preissler" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01470216v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267217v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01167956v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-2879" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01204624v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Erdelyi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01059738v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dralet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Seity" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Momboisse" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996441v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01059642v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4233/uuid:b38fbdb7-e6bd-440d-93be-f7dd1457be60" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01023009v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267331v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ronfl&#233;-Nadaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Albrand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936146v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936133v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00993461v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022516v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brisset" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01844949v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01857275v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00993465v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ESAE0025" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/murat-bronz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1098-5240" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17574114X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069647v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hachem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Miquel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Bronz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#232;ment Roos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293251332313" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333063v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G008773" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04701507v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Bilgin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkay Yavrucuk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G007691" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612206v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F. T. Fernandez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bartoli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefebvre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2301385024430027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03924053v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Condomines" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293221148378" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04090539v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Gavrilovic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moschetta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-0625" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03520657v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Verdu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Narvor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Couvreux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293211070830" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03524845v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293211070824" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04770219v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirk Hovell" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ulrich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55417/fr.2022036" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03286059v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guibert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brunot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.408" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385220v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Leng" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jardin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4050/JAHS.66.042002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320320v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kezoudi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Keleshis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiota Antoniou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Biskos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12081042" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02970614v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elgiz Baskaya" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hamandi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3067182" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02917043v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Gavrilovi&#263;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G004730" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02542982v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacson Miguel Olszanecki Barth" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1756829320914264" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02890161v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2301385020500247" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267174v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baizura Binti Bohari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borlon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954410019857300" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02293693v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. J. Smeur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. H. E. de Croon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G004520" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887622v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel B&#233;nard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1756829318794172" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522250v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reymann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Renzaglia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Lamraoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-017-9625-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01204527v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Drouin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1756-8293.7.4.449" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936157v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1756-8293.5.4.261" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480294v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chakraa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2026-0423" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05525389v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Verdoucq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Fremond" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05525297v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazurier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05525326v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05525354v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Chauvin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554100v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gavin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05365658v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04744155v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efe Egemen Sen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Saritas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksan Cetiner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3763" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04711141v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian del Ser" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS60882.2024.10557052" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046627v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04659183v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS60882.2024.10556867" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04711462v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyang Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS60882.2024.10557016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728894v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171574v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernandez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-3902" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04396701v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314279v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Tiberio Fernandez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04087058v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-2803" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006384v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-2283" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05547347v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;lkay Yavrucuk" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04701453v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC58513.2023.10311214" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314102v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882850v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F T Fernandez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03859308v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03739973v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Biannic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS54217.2022.9836172" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03948330v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-3509" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03948357v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4050/F-0078-2022-17536" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03948294v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03439645v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Garcia de Marina" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406192v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03439452v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03286034v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.355" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03098784v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-1751" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03059177v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fayez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-1059" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03098769v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavrilovic Nikola" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-1527" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03018054v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC50938.2020.9256557" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02994385v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Seguin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Roberts" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iros45743.2020.9341408" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02550198v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-1983" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03018053v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC50938.2020.9256800" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02982370v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezra Tal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Favalli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sertac Karaman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-0064" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02549682v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-2075" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02091635v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heesik Yoo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-1332.c1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01979061v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-1331" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385827v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02308208v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cabarbaye" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Garcia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gorraz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bustico" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267182v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01979072v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egemen Aydin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idil Fenercioglu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuriye Cetiner Yildirim" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-0580" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267185v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01979077v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-1332" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01979068v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-0570" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385864v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385734v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267430v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Neitola" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Vouterakos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01684110v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01684129v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Berenice Mendoza-Santos" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sgueglia" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01817515v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Ribeiro Lustosa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01496285v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Sun" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8206422" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01587228v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torbj&#248;rn Cunis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609301v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pastor" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599301v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2017-445" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01432789v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-0698" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01599810v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2017.8102037" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01534809v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewoud J Smeur," TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-3739" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01382526v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri A Kapitanyuk" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Cao" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2017.7989674" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01610970v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01396980v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267201v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Roberts" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01333873v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-3410" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02966159v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elkhedim Bouhoubeiny" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Benard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gavrilovich" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01610962v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Manfredi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2016.7778016" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01353936v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouhoubeiny Elkhedim" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gavrilovic" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bonnin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01333870v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-3979" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01470201v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01346244v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radiance Calmer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sanchez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cayez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerianne Nicoll" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267447v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Sanchez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keri Nicoll" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Preissler" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01470216v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267217v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01167956v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-2879" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01204624v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Erdelyi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01059738v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dralet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Seity" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Momboisse" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01059642v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4233/uuid:b38fbdb7-e6bd-440d-93be-f7dd1457be60" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996441v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01023009v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267331v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ronfl&#233;-Nadaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Albrand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936133v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936146v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00993461v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022516v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brisset" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01844949v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01857275v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00993465v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ESAE0025" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>