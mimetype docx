--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Murat Bronz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">murat-bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1098-5240</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">17574114X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory optimization for fully actuated hexacopters: Enhancing maneuverability and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clèment Roos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17568293251332313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Incremental Nonlinear Dynamic Inversion Robustness Using Robust Control in Aerial Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.G008773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Air Mobility Guidance with Panel Method: Experimental Evaluation Under Wind Disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Bilgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkay Yavrucuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (6), pp.1080-1096. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.G007691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Mission-Tailored Tail-Sitter MAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz F. T. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unmanned systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (03), pp.611-625. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2301385024430027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of drag coefficient for a quadrotor model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.175682932211483. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17568293221148378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Wind Field Measurements with Doppler Lidar, Quadrotor and Fixed-Wing UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Gavrilovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SCITECH 2023 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2023-0625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field report: Deployment of a fleet of drones for cloud exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Narvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Couvreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.175682932110708. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17568293211070830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating wind using a quadrotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17568293211070824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learned Multiagent Real-Time Guidance with Applications to Quadrotor Runway Inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirk Hovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (1), pp.1105-1133. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55417/fr.2022036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piecewise Polynomial Model Identification using Constrained Least Squares for UAS Stall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (7), pp.493-498. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic Model of Proprotor Forces and Moments at High Incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Helicopter Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (4), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4050/JAHS.66.042002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unmanned Systems Research Laboratory (USRL): A New Facility for UAV-Based Atmospheric Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kezoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Keleshis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayiota Antoniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Biskos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (8), pp.1042. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12081042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Robust Hexarotor Capable of Static Hovering in Presence of Propeller Failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elgiz Baskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Hamandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Franchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (2), pp 4001 - 4008. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2021.3067182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970614v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired Energy Harvesting from Atmospheric Phenomena for Small Unmanned Aerial Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Gavrilović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (4), pp.685-699. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.G004730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free control algorithms for micro air vehicles with transitioning flight capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacson Miguel Olszanecki Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1756829320914264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slipstream Deformation of a Propeller-Wing Combination Applied for Convertible UAVs in Hover Condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unmanned systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Unmanned systems, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2301385020500247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic model of propeller–wing interaction for distributed propeller aircraft concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baizura Binti Bohari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Borlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Benard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part G: Journal of Aerospace Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954410019857300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental control and guidance of hybrid aircraft applied to the Cyclone tailsitter UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. J. Smeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. C. H. E. de Croon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.G004520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293693v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired wind field estimation—part 1: Angle of attack measurements through surface pressure distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Gavrilovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (3), pp.273-284. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1756829318794172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive sampling of cumulus clouds with UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reymann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Renzaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Lamraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (2), pp.491-512. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10514-017-9625-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Design Estimation of the V/STOL Airplane Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Drouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (4), pp 449-462 </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/1756-8293.7.4.449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Long Endurance Mini-UAV : ETERNITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (4), pp 261-272. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/1756-8293.5.4.261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Wildfire Spread Prediction for Guidance: A ConvLSTM Deep Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Chakraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SCITECH 2026 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Orlando (Florida), United States. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2026-0423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-inspired Algorithm for Designing an Adaptive Cyclic Corridor for UAS Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Verdoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Fremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Bilgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DASC, Sep 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-Reality Validation of Separation Assurance and Vector Field Guidance for Safe and Conformant Airspace Corridor Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Fremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Verdoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesar Innovation days 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Cyclic Airspace Corridor Optimization for UAS Traffic Management based on Deep Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Fremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Verdoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Bilgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DASC, Sep 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Interoperability of Deconfliction Algorithms in UAS Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Bilgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Verdoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Fremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DASC, Sep 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agile Interception of a Flying Target using Competitive Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Artificial Intelligence for Defence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMIAD, Nov 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Pose Tracking via Robust Control for Over-Actuated Multirotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Angle of Attack Measurements in Active Control for Vortex Gust Mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efe Egemen Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Saritas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksan Cetiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA AVIATION FORUM AND ASCEND 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Las vegas, Nevada, United States. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2024-3763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744155v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLighthouse: Python Development Framework for Multi-Agent Guidance and Path Planning for Unmanned Aerial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian del Ser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Bilgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkay Yavrucuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Crete island, greece, Greece. pp.121-128, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS60882.2024.10557052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidage de drone pour la triangulation à N-vues basé sur l'apprentissage par renforcement multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Artificial Intelligence for Defense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMIAD, Nov 2024, Rennes, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Reinforcement Learning based Drone Guidance for N-View Triangulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Chania - Crete, Greece. pp.578-585, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS60882.2024.10556867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity Planning with Multi-Objectives in Displacement- Time Graphs Using Deep Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liyang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Crete island, greece, Greece. pp.1285-1291, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS60882.2024.10557016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Swarms : Harnessing Hardware Acceleration and Parallelization in Multi-Agent Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual International Micro Air Vehicle Conference and Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bristol, United Kingdom. pp.80-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Closed Loop Dynamics in the Multidisciplinary Design and Optimization of Small UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bartoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA AVIATION 2023 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2023-3902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory Optimization for Fully Actuated Hexacopters : Enhancing Maneuverability and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ANNUAL INTERNATIONAL MICRO AIR VEHICLE CONFERENCE AND COMPETITION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aix-la-Chapelle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Vehicle Simulation Framework for Heterogeneous Unconventional MAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Tiberio Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bartoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aix-la-Chapelle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight Testing of Dynamic Soaring Part-2 : Open-Field Inclined Circle Trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Gavrilovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA AVIATION 2021 FORUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, VIRTUAL EVENT, France. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2021-2803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Methods for Propeller Performance Calculation at High Incidence Angles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz F. T. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SCITECH 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, National Harbor, United States. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2023-2283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NATURE INSPIRED GUIDANCE METHOD FOR IMPROVING SOCIAL ACCEPTANCE OF URBAN AIR MOBILITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Bilgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">İlkay Yavrucuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Rotorcraft Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bückeburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic In Flight Conflict Resolution for Urban Air Mobility using Fluid Flow Vector Field based Guidance Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Bilgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkay Yavrucuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE/AIAA 42nd Digital Avionics Systems Conference (DASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Barcelona (ES), Spain. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC58513.2023.10311214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From MDO to manufacturing: application case for unmanned aerial vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Tiberio Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bartoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS Thematic Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of A Mission-Tailored Tail-Sitter MAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz F T Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th edition of the International Micro Air Vehicle Conference and Competition - IMAV 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of drag coefficient for a quadrotor model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Micro Air Vehicle Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Delft, Netherlands. pp.39--46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Polynomial Stall Model for the Longitudinal Dynamics of a UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Biannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dubrovnik, Croatia. pp.608-616, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS54217.2022.9836172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of Robustness of Panel-Method-Based Path Planning for Urban Air Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Bilgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkay Yavrucuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA AVIATION 2022 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Chicago, France. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2022-3509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of Panel-Method-Based Path Planning for eVTOL in A Scaled Urban Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Bilgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkay Yavrucuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertical Flight Society 78th Annual Forum &amp; Technology Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Fort Worth, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4050/F-0078-2022-17536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel Method Based Guidance for Fixed Wing Micro Aerial Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Bilgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkay Yavrucuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Micro Air Vehicle Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU-Delft, Sep 2022, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding vector fields in Paparazzi autopilot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Garcia de Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th international micro air vehicle conference (IMAV2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Puebla, Mexico. pp.63-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field report: deployment of a fleet of drones for cloud exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Narvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Couvreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Micro Air Vehicle Conference and Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Puebla, Mexico. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17568293211070830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating wind using a quadrotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international micro air vehicle conference (IMAV2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Puebla, Mexico. pp.124-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-parametric Regression based on Machine Learning Methods for UAS Stall Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC Symposium on System Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Padoue, Italy. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceleration-based Quadrotor Guidance Under Time Delays Using Deep Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirk Hovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Scitech 2021 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtual event, United States. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2021-1751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Design for Long-Endurance Convertible Unmanned Aerial System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Fayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Scitech 2021 Forum (Session: Design/Analysis of Uninhabited Aerial Systems III)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtual event, United States. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2021-1059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight Testing of Dynamic Soaring Part-1 : Leeward Inclined Circle Trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavrilovic Nikola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Scitech 2021 Forum (Session: Subscale Flight Testing and Parameter Identification)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtual event, United States. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2021-1527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for drone operations: challenge accepted</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elgiz Baskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2020 AIAA/IEEE 39th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, San Antonio, United States. pp.ISBN:978-1-7281-8088-5, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC50938.2020.9256557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental flights of adaptive patterns for cloud exploration with UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Narvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2020, IEEE/RSJ International Conference on Intelligent Robots and System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Las Vegas (on line), United States. pp 1429-1435, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iros45743.2020.9341408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of a blown-wing configuration during transition flight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Scitech 2020 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2020-1983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Fault Detection on Small Fixed-Wing UAVs using Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elgiz Baskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2020 AIAA/IEEE 39th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, San Antonio, United States. pp.ISBN:978-1-7281-8088-5, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC50938.2020.9256800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission-Oriented Additive Manufacturing of Modular Mini-UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezra Tal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Favalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sertac Karaman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Scitech 2020 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2020-0064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a unified model-free control architecture for tailsitter micro air vehicles: Flight simulation analysis and experimental flights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacson Miguel Olszanecki Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Scitech 2020 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2020-2075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addendum: Aerodynamic Modeling of Propeller Forces and Moments at High Angle of Incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heesik Yoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Scitech Forum 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2019-1332.c1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis of Propeller Forces and Moments at High Angle of Incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Scitech 2019 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2019-1331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slipstream Deformation of a Propeller-Wing Combination Applied for Convertible UAVs in Hover Condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Micro Air Vehicle Competition and Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Madrid, Spain. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a high performance MAV for atmospheric research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cabarbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gorraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bustico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2019, 11th International Micro Air Vehicle Competition and Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical model for propeller aerodynamic efforts at high incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54 th 3AF International Conference on Applied Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Flow Field Investigation and Force/Moment Measurements of a Generic Blown Wing with Control Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egemen Aydin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idil Fenercioglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuriye Cetiner Yildirim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Scitech Forum 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2019-0580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Pitching Moment Generation via Flap Deflection and Thrust Vectoring on A Generic Blown-Wing Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Aviation 2019 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic Modeling of Propeller Forces and Moments at High Angle of Incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heesik Yoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Scitech 2019 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2019-1332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired Energy Harvesting from Atmospheric Phenomena for Small Unmanned Aerial Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Gavrilovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Benard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Scitech Forum 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2019-0570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparisons of Different Propeller Wake Models for a Propeller-Wing Combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference for Aeronautics and Space Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Madrid, Spain. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical model for propeller aerodynamic efforts at high incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th 3AF International Conference on Applied Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipborne vertical profiles of dust aerosols obtained with Unmanned Aerial Vehicles in the Mediterranean and the Middle East: First results of the AQABA campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Neitola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Keleshis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Vouterakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayiota Antoniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Vienne, Austria. pp.794-799</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Experimental Investigation of Small Scale Propellers at High Incidence Angle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sertac Karaman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SciTech Forum 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Kissimmee, United States. pp.E-ISBN: 978-1-62410-524-1 / DOI: 10.2514/6.2018-1742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Design of Distributed Propellers Aircraft: Non-Linear Aerodynamic Model Verification of Propeller-Wing Interaction in High-Lifting Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baizura Binti Bohari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Borlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perla Berenice Mendoza-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Sgueglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Scitech Forum 2018, 2018 AIAA Aerospace Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Kissimmee, United States. pp.eISBN: 978-1-62410-524-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-wind UAV with transitioning flight capabilities: Model-Based or Model-Free Control approach? A preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacson Miguel Olszanecki Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Ribeiro Lustosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dallas, TX, United States. pp.1157-1164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular formation control of fixed-wing UAVs with constant speeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Garcia de Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyong Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2017, EEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vacncouver, Canada. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2017.8206422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDURA: an Evolvable Demonstrator for Upset Recovery Approaches with a 3D-printed Launcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torbjørn Cunis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2017, 9th International Micro Air Vehicle Conference and Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-inspired Wind Field Estimation-Part 1: AoA Measurements Through Surface Pressure Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavrilovic Nikola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2017, 9th International Micro Air Vehicle Conference and Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Toulouse, France. pp.1609301 - 1609301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Design of Distributed Propeller Aircraft: Linear Aerodynamic Model Verification of Propeller-Wing Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baizura Binti Bohari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Borlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 TH EUROPEAN CONFERENCE FOR AERONAUTICS AND AEROSPACE SCIENCES (EUCASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13009/EUCASS2017-445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Flight Thrust Measurement using On-Board Force Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Garcia de Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SciTech Forum 2017, AIAA Atmospheric Flight Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIAA, Jan 2017, Grapevine, United States. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2017-0698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Detection & Diagnosis for Small UAVs via Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elgiz Baskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2017, 36th IEEE/AIAA Digital Avionics Systems Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, St Petersburg, United States. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2017.8102037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of A Fixed-Wing mini UAV with Transitioning Flight Capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewoud J Smeur,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Garcia de Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th AIAA Applied Aerodynamics Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Denver, CO, United States. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2017-3739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidance algorithm for smooth trajectory tracking of a fixed wing UAV flying in wind flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Garcia de Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri A Kapitanyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Cao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2017, IEEE International Conference on Robotics and Automation ,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Singapour, Singapore. pp. 5740 - 5745, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2017.7989674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight Simulation of a MAKO UAV for Use in Data-Driven Fault Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elgiz Baskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2017, 9th international microair vehicle conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric Propulsion System Characterization through Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2016, International Micro Air Vehicle Conference and Competition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottom-up and top-down closure of aerosol-cloud interactions using RPAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Roberts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISARRA 2016, 4th Conference of the International Society for Atmospheric Research using Remotely - piloted Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Verification of a Semi-Empirical V/STOL Aircraft Performance Analysis Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Drouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Aviation 2016, 34th AIAA Applied Aerodynamics Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Washington, United States. pp.eISBN: 978-1-62410-437-4, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2016-3410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of long endurance mini UAVs for atmospheric measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elkhedim Bouhoubeiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Gavrilovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Applied Aerodynamics Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible open architecture for UASs integration into the airspace: Paparazzi autopilot system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elgiz Baskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2016 IEEE/AIAA 35th Digital Avionics Systems Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Sacramento, United States. pp.ISBN :978-1-5090-2524-4 </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2016.7778016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of long endurance mini UAVs for atmospheric measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouhoubeiny Elkhedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Gavrilovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Applied Aerodynamics Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic Characterization of an Off-the-Shelf Aircraft via Flight Test and Numerical Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Flight Testing Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Washington, United States. pp.E-ISBN:978-1-62410-431-2, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2016-3979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleets of enduring drones to probe atmospheric phenomena with clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISARRA 2016 4th Conference of the International Society for Atmospheric Research using Remotely-piloted Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">multi-dimensional Cloud-aERosol Exploratory Study using RPAS (mCERES): Bottom-up and top-down closure of aerosol-cloud interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiance Calmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Cayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerianne Nicoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2016, European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp 6530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Aerosol-Cloud Interactions using a 5-hole Probe with Remotly Piloted Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiance Calmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keri Nicoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Preissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.2016 - 7999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Wind-Field Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISARRA 4th Conference of the International Society for Atmospheric Research using Remotely-piloted Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in paparazzi system for meteorological research at ENAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISARRA 2015, 2015 Meeting of the International Society of Atmospheric Research using Remotely piloted Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Oklahoma, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of A High-Performance Tailless MAV Through Planform Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd AIAA Applied Aerodynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIAA, Jun 2015, Dallas, United States. pp.eISBN: 978-1-62410-363-6, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2015-2879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Wind Field Estimation and Aircraft Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Erdelyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2015: International Micro Air Vehicles Conference and Flight Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations and modelling of the boundary layer using remotely piloted aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Cayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Seity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Momboisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Paparazzi UAV System for Scientific Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gorraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2014, International Micro Air Vehicle Conference and Competition 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Delft, Netherlands. pp 247-252, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4233/uuid:b38fbdb7-e6bd-440d-93be-f7dd1457be60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a High-Performance Compact RPA dedicated to Atmospheric Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Cayez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISARRA 2014, International Society of Atmospheric Research using Remotely-piloted Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Remotely Piloted Aircraft System to study the evolution of the boundary layer related to fog events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Cayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Seity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Momboisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISARRA 2014, 2nd Conference of the International Society for Atmospheric Research using Remotely piloted Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Remotely Piloted Aircraft System to Study the Evolution of the Boundary Layer Related to Fog Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Cayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ronflé-Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2014 Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an 18cm Micro Air Vehicle : QUARK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2013, International Micro Air Vehicle Conference and Flight Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Long Endurance Mini-UAV : ETERNITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2013, International Micro Air Vehicle Conference and Flight Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Point Optimisation of a Propulsion Set as Applied to a Multi-Tasking MAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2012, International Micro Aerial Vehicle Conference and Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Braunschweig, Germany. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a long endurance MAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gorraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAV 2009, European Micro Aerial Vehicle Conference and Flight Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Delft, Netherlands. pp 241-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Transitioning Vehicle: What we have learned so far?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Aerodynamic Coefficients for the Evolvable Demonstrator for Upset Recovery Approaches with Evaluation in the Wind-tunnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torbjørn Cunis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Contribution to the Design of Long Endurance Mini Unmanned Aerial Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatic. Institut Supérieur de l'Aéronautique et de l'Espace - ISAE, 2012. English. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012ESAE0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00993465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId298"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Murat Bronz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">murat-bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1098-5240</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">17574114X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=y-Ln8CoAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Trajectory and Design Optimization of Small VTOL UAVs with Controllability Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bartoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.C038553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05627349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory optimization for fully actuated hexacopters: Enhancing maneuverability and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clèment Roos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17568293251332313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Incremental Nonlinear Dynamic Inversion Robustness Using Robust Control in Aerial Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.G008773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Air Mobility Guidance with Panel Method: Experimental Evaluation Under Wind Disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Bilgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkay Yavrucuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (6), pp.1080-1096. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.G007691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of drag coefficient for a quadrotor model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.175682932211483. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17568293221148378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Mission-Tailored Tail-Sitter MAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz F. T. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unmanned systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (03), pp.611-625. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2301385024430027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Wind Field Measurements with Doppler Lidar, Quadrotor and Fixed-Wing UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Gavrilovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SCITECH 2023 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2023-0625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field report: Deployment of a fleet of drones for cloud exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Narvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Couvreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.175682932110708. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17568293211070830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learned Multiagent Real-Time Guidance with Applications to Quadrotor Runway Inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirk Hovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (1), pp.1105-1133. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55417/fr.2022036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating wind using a quadrotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17568293211070824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piecewise Polynomial Model Identification using Constrained Least Squares for UAS Stall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (7), pp.493-498. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic Model of Proprotor Forces and Moments at High Incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Helicopter Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (4), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4050/JAHS.66.042002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unmanned Systems Research Laboratory (USRL): A New Facility for UAV-Based Atmospheric Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kezoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Keleshis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayiota Antoniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Biskos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (8), pp.1042. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12081042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Robust Hexarotor Capable of Static Hovering in Presence of Propeller Failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elgiz Baskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Hamandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Franchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (2), pp 4001 - 4008. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2021.3067182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970614v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired Energy Harvesting from Atmospheric Phenomena for Small Unmanned Aerial Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Gavrilović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (4), pp.685-699. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.G004730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free control algorithms for micro air vehicles with transitioning flight capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacson Miguel Olszanecki Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1756829320914264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slipstream Deformation of a Propeller-Wing Combination Applied for Convertible UAVs in Hover Condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unmanned systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Unmanned systems, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2301385020500247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic model of propeller–wing interaction for distributed propeller aircraft concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baizura Binti Bohari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Borlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Benard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part G: Journal of Aerospace Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954410019857300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental control and guidance of hybrid aircraft applied to the Cyclone tailsitter UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. J. Smeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. C. H. E. de Croon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.G004520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293693v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired wind field estimation—part 1: Angle of attack measurements through surface pressure distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Gavrilovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (3), pp.273-284. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1756829318794172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive sampling of cumulus clouds with UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reymann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Renzaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Lamraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (2), pp.491-512. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10514-017-9625-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Design Estimation of the V/STOL Airplane Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Drouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (4), pp 449-462 </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/1756-8293.7.4.449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Long Endurance Mini-UAV : ETERNITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (4), pp 261-272. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/1756-8293.5.4.261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Preliminary Study on Smoke Plume Observation With Drone Swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Chakraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Verdoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2026 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Corfou, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05622884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Wildfire Spread Prediction for Guidance: A ConvLSTM Deep Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Chakraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SCITECH 2026 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Orlando (Florida), United States. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2026-0423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-inspired Algorithm for Designing an Adaptive Cyclic Corridor for UAS Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Verdoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Fremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Bilgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DASC, Sep 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-Reality Validation of Separation Assurance and Vector Field Guidance for Safe and Conformant Airspace Corridor Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Fremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Verdoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesar Innovation days 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Interoperability of Deconfliction Algorithms in UAS Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Bilgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Verdoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Fremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DASC, Sep 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Cyclic Airspace Corridor Optimization for UAS Traffic Management based on Deep Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Fremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Verdoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Bilgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DASC, Sep 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agile Interception of a Flying Target using Competitive Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Artificial Intelligence for Defence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMIAD, Nov 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Pose Tracking via Robust Control for Over-Actuated Multirotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Angle of Attack Measurements in Active Control for Vortex Gust Mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efe Egemen Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Saritas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksan Cetiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA AVIATION FORUM AND ASCEND 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Las vegas, Nevada, United States. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2024-3763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744155v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity Planning with Multi-Objectives in Displacement- Time Graphs Using Deep Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liyang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Crete island, greece, Greece. pp.1285-1291, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS60882.2024.10557016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Swarms : Harnessing Hardware Acceleration and Parallelization in Multi-Agent Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual International Micro Air Vehicle Conference and Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bristol, United Kingdom. pp.80-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLighthouse: Python Development Framework for Multi-Agent Guidance and Path Planning for Unmanned Aerial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian del Ser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Bilgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkay Yavrucuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Crete island, greece, Greece. pp.121-128, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS60882.2024.10557052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidage de drone pour la triangulation à N-vues basé sur l'apprentissage par renforcement multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Artificial Intelligence for Defense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMIAD, Nov 2024, Rennes, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Reinforcement Learning based Drone Guidance for N-View Triangulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Chania - Crete, Greece. pp.578-585, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS60882.2024.10556867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory Optimization for Fully Actuated Hexacopters : Enhancing Maneuverability and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ANNUAL INTERNATIONAL MICRO AIR VEHICLE CONFERENCE AND COMPETITION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aix-la-Chapelle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Closed Loop Dynamics in the Multidisciplinary Design and Optimization of Small UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bartoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA AVIATION 2023 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2023-3902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight Testing of Dynamic Soaring Part-2 : Open-Field Inclined Circle Trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Gavrilovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA AVIATION 2021 FORUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, VIRTUAL EVENT, France. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2021-2803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Methods for Propeller Performance Calculation at High Incidence Angles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz F. T. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SCITECH 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, National Harbor, United States. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2023-2283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Vehicle Simulation Framework for Heterogeneous Unconventional MAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Tiberio Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bartoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aix-la-Chapelle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NATURE INSPIRED GUIDANCE METHOD FOR IMPROVING SOCIAL ACCEPTANCE OF URBAN AIR MOBILITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Bilgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">İlkay Yavrucuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Rotorcraft Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bückeburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic In Flight Conflict Resolution for Urban Air Mobility using Fluid Flow Vector Field based Guidance Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Bilgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkay Yavrucuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE/AIAA 42nd Digital Avionics Systems Conference (DASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Barcelona (ES), Spain. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC58513.2023.10311214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From MDO to manufacturing: application case for unmanned aerial vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Tiberio Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bartoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS Thematic Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of A Mission-Tailored Tail-Sitter MAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz F T Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th edition of the International Micro Air Vehicle Conference and Competition - IMAV 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of drag coefficient for a quadrotor model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Micro Air Vehicle Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Delft, Netherlands. pp.39--46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Polynomial Stall Model for the Longitudinal Dynamics of a UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Biannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dubrovnik, Croatia. pp.608-616, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS54217.2022.9836172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of Robustness of Panel-Method-Based Path Planning for Urban Air Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Bilgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkay Yavrucuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA AVIATION 2022 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Chicago, France. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2022-3509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of Panel-Method-Based Path Planning for eVTOL in A Scaled Urban Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Bilgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkay Yavrucuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertical Flight Society 78th Annual Forum &amp; Technology Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Fort Worth, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4050/F-0078-2022-17536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel Method Based Guidance for Fixed Wing Micro Aerial Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Bilgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkay Yavrucuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Micro Air Vehicle Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU-Delft, Sep 2022, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding vector fields in Paparazzi autopilot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Garcia de Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th international micro air vehicle conference (IMAV2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Puebla, Mexico. pp.63-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field report: deployment of a fleet of drones for cloud exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Narvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Couvreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Micro Air Vehicle Conference and Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Puebla, Mexico. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17568293211070830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating wind using a quadrotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international micro air vehicle conference (IMAV2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Puebla, Mexico. pp.124-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-parametric Regression based on Machine Learning Methods for UAS Stall Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC Symposium on System Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Padoue, Italy. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceleration-based Quadrotor Guidance Under Time Delays Using Deep Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirk Hovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Scitech 2021 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtual event, United States. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2021-1751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Design for Long-Endurance Convertible Unmanned Aerial System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Fayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Scitech 2021 Forum (Session: Design/Analysis of Uninhabited Aerial Systems III)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtual event, United States. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2021-1059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight Testing of Dynamic Soaring Part-1 : Leeward Inclined Circle Trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavrilovic Nikola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Scitech 2021 Forum (Session: Subscale Flight Testing and Parameter Identification)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtual event, United States. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2021-1527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental flights of adaptive patterns for cloud exploration with UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Narvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2020, IEEE/RSJ International Conference on Intelligent Robots and System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Las Vegas (on line), United States. pp 1429-1435, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iros45743.2020.9341408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for drone operations: challenge accepted</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elgiz Baskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2020 AIAA/IEEE 39th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, San Antonio, United States. pp.ISBN:978-1-7281-8088-5, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC50938.2020.9256557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of a blown-wing configuration during transition flight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Scitech 2020 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2020-1983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Fault Detection on Small Fixed-Wing UAVs using Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elgiz Baskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Puechmorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2020 AIAA/IEEE 39th Digital Avionics Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, San Antonio, United States. pp.ISBN:978-1-7281-8088-5, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC50938.2020.9256800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission-Oriented Additive Manufacturing of Modular Mini-UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezra Tal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Favalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sertac Karaman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Scitech 2020 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2020-0064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a unified model-free control architecture for tailsitter micro air vehicles: Flight simulation analysis and experimental flights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacson Miguel Olszanecki Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Scitech 2020 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2020-2075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Flow Field Investigation and Force/Moment Measurements of a Generic Blown Wing with Control Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egemen Aydin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idil Fenercioglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuriye Cetiner Yildirim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Scitech Forum 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2019-0580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis of Propeller Forces and Moments at High Angle of Incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Scitech 2019 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2019-1331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slipstream Deformation of a Propeller-Wing Combination Applied for Convertible UAVs in Hover Condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Micro Air Vehicle Competition and Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Madrid, Spain. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addendum: Aerodynamic Modeling of Propeller Forces and Moments at High Angle of Incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heesik Yoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Scitech Forum 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2019-1332.c1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a high performance MAV for atmospheric research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cabarbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gorraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bustico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2019, 11th International Micro Air Vehicle Competition and Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical model for propeller aerodynamic efforts at high incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54 th 3AF International Conference on Applied Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Pitching Moment Generation via Flap Deflection and Thrust Vectoring on A Generic Blown-Wing Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Aviation 2019 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic Modeling of Propeller Forces and Moments at High Angle of Incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heesik Yoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Scitech 2019 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2019-1332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired Energy Harvesting from Atmospheric Phenomena for Small Unmanned Aerial Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Gavrilovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Benard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Scitech Forum 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2019-0570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparisons of Different Propeller Wake Models for a Propeller-Wing Combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference for Aeronautics and Space Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Madrid, Spain. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical model for propeller aerodynamic efforts at high incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th 3AF International Conference on Applied Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Experimental Investigation of Small Scale Propellers at High Incidence Angle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sertac Karaman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SciTech Forum 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Kissimmee, United States. pp.E-ISBN: 978-1-62410-524-1 / DOI: 10.2514/6.2018-1742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipborne vertical profiles of dust aerosols obtained with Unmanned Aerial Vehicles in the Mediterranean and the Middle East: First results of the AQABA campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Neitola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Keleshis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Vouterakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayiota Antoniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Vienne, Austria. pp.794-799</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Design of Distributed Propellers Aircraft: Non-Linear Aerodynamic Model Verification of Propeller-Wing Interaction in High-Lifting Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baizura Binti Bohari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Borlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perla Berenice Mendoza-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Sgueglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Scitech Forum 2018, 2018 AIAA Aerospace Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Kissimmee, United States. pp.eISBN: 978-1-62410-524-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-wind UAV with transitioning flight capabilities: Model-Based or Model-Free Control approach? A preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacson Miguel Olszanecki Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Ribeiro Lustosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dallas, TX, United States. pp.1157-1164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular formation control of fixed-wing UAVs with constant speeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Garcia de Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyong Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2017, EEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vacncouver, Canada. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2017.8206422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDURA: an Evolvable Demonstrator for Upset Recovery Approaches with a 3D-printed Launcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torbjørn Cunis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2017, 9th International Micro Air Vehicle Conference and Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Design of Distributed Propeller Aircraft: Linear Aerodynamic Model Verification of Propeller-Wing Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baizura Binti Bohari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Borlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 TH EUROPEAN CONFERENCE FOR AERONAUTICS AND AEROSPACE SCIENCES (EUCASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13009/EUCASS2017-445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-inspired Wind Field Estimation-Part 1: AoA Measurements Through Surface Pressure Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavrilovic Nikola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2017, 9th International Micro Air Vehicle Conference and Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Toulouse, France. pp.1609301 - 1609301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Flight Thrust Measurement using On-Board Force Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Garcia de Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SciTech Forum 2017, AIAA Atmospheric Flight Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIAA, Jan 2017, Grapevine, United States. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2017-0698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Detection & Diagnosis for Small UAVs via Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elgiz Baskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2017, 36th IEEE/AIAA Digital Avionics Systems Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, St Petersburg, United States. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2017.8102037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of A Fixed-Wing mini UAV with Transitioning Flight Capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewoud J Smeur,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Garcia de Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th AIAA Applied Aerodynamics Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Denver, CO, United States. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2017-3739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight Simulation of a MAKO UAV for Use in Data-Driven Fault Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elgiz Baskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2017, 9th international microair vehicle conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidance algorithm for smooth trajectory tracking of a fixed wing UAV flying in wind flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Garcia de Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri A Kapitanyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Cao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2017, IEEE International Conference on Robotics and Automation ,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Singapour, Singapore. pp. 5740 - 5745, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2017.7989674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottom-up and top-down closure of aerosol-cloud interactions using RPAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Roberts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISARRA 2016, 4th Conference of the International Society for Atmospheric Research using Remotely - piloted Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Verification of a Semi-Empirical V/STOL Aircraft Performance Analysis Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Drouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Aviation 2016, 34th AIAA Applied Aerodynamics Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Washington, United States. pp.eISBN: 978-1-62410-437-4, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2016-3410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of long endurance mini UAVs for atmospheric measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elkhedim Bouhoubeiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Gavrilovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Applied Aerodynamics Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric Propulsion System Characterization through Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2016, International Micro Air Vehicle Conference and Competition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible open architecture for UASs integration into the airspace: Paparazzi autopilot system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elgiz Baskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASC 2016 IEEE/AIAA 35th Digital Avionics Systems Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Sacramento, United States. pp.ISBN :978-1-5090-2524-4 </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2016.7778016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of long endurance mini UAVs for atmospheric measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouhoubeiny Elkhedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Gavrilovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Applied Aerodynamics Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleets of enduring drones to probe atmospheric phenomena with clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISARRA 2016 4th Conference of the International Society for Atmospheric Research using Remotely-piloted Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic Characterization of an Off-the-Shelf Aircraft via Flight Test and Numerical Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Flight Testing Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Washington, United States. pp.E-ISBN:978-1-62410-431-2, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2016-3979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">multi-dimensional Cloud-aERosol Exploratory Study using RPAS (mCERES): Bottom-up and top-down closure of aerosol-cloud interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiance Calmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Cayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerianne Nicoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2016, European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp 6530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Aerosol-Cloud Interactions using a 5-hole Probe with Remotly Piloted Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiance Calmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keri Nicoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Preissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.2016 - 7999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Wind-Field Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISARRA 4th Conference of the International Society for Atmospheric Research using Remotely-piloted Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of A High-Performance Tailless MAV Through Planform Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd AIAA Applied Aerodynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIAA, Jun 2015, Dallas, United States. pp.eISBN: 978-1-62410-363-6, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2015-2879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Wind Field Estimation and Aircraft Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Erdelyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2015: International Micro Air Vehicles Conference and Flight Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in paparazzi system for meteorological research at ENAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISARRA 2015, 2015 Meeting of the International Society of Atmospheric Research using Remotely piloted Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Oklahoma, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a High-Performance Compact RPA dedicated to Atmospheric Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Cayez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISARRA 2014, International Society of Atmospheric Research using Remotely-piloted Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Paparazzi UAV System for Scientific Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gorraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2014, International Micro Air Vehicle Conference and Competition 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Delft, Netherlands. pp 247-252, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4233/uuid:b38fbdb7-e6bd-440d-93be-f7dd1457be60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations and modelling of the boundary layer using remotely piloted aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Cayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Seity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Momboisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Remotely Piloted Aircraft System to study the evolution of the boundary layer related to fog events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Cayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Seity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Momboisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISARRA 2014, 2nd Conference of the International Society for Atmospheric Research using Remotely piloted Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Remotely Piloted Aircraft System to Study the Evolution of the Boundary Layer Related to Fog Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Cayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ronflé-Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2014 Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an 18cm Micro Air Vehicle : QUARK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2013, International Micro Air Vehicle Conference and Flight Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Long Endurance Mini-UAV : ETERNITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2013, International Micro Air Vehicle Conference and Flight Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Point Optimisation of a Propulsion Set as Applied to a Multi-Tasking MAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2012, International Micro Aerial Vehicle Conference and Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Braunschweig, Germany. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a long endurance MAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gorraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAV 2009, European Micro Aerial Vehicle Conference and Flight Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Delft, Netherlands. pp 241-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Transitioning Vehicle: What we have learned so far?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Aerodynamic Coefficients for the Evolvable Demonstrator for Upset Recovery Approaches with Evaluation in the Wind-tunnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torbjørn Cunis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Contribution to the Design of Long Endurance Mini Unmanned Aerial Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatic. Institut Supérieur de l'Aéronautique et de l'Espace - ISAE, 2012. English. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012ESAE0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00993465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId303"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ABB55782"/>
+    <w:nsid w:val="C330DDFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/murat-bronz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1098-5240" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17574114X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069647v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hachem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Miquel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Bronz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#232;ment Roos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293251332313" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333063v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G008773" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04701507v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Bilgin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkay Yavrucuk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G007691" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612206v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F. T. Fernandez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bartoli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefebvre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2301385024430027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03924053v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Condomines" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293221148378" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04090539v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Gavrilovic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moschetta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-0625" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03520657v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Verdu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Narvor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Couvreux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293211070830" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03524845v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293211070824" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04770219v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirk Hovell" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ulrich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55417/fr.2022036" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03286059v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guibert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brunot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.408" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385220v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Leng" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jardin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4050/JAHS.66.042002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320320v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kezoudi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Keleshis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiota Antoniou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Biskos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12081042" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02970614v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elgiz Baskaya" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hamandi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3067182" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02917043v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Gavrilovi&#263;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G004730" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02542982v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacson Miguel Olszanecki Barth" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1756829320914264" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02890161v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2301385020500247" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267174v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baizura Binti Bohari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borlon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954410019857300" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02293693v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. J. Smeur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. H. E. de Croon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G004520" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887622v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel B&#233;nard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1756829318794172" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522250v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reymann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Renzaglia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Lamraoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-017-9625-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01204527v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Drouin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1756-8293.7.4.449" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936157v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1756-8293.5.4.261" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480294v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chakraa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2026-0423" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05525389v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Verdoucq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Fremond" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05525297v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazurier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05525326v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05525354v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Chauvin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554100v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gavin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05365658v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04744155v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efe Egemen Sen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Saritas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksan Cetiner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3763" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04711141v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian del Ser" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS60882.2024.10557052" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046627v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04659183v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS60882.2024.10556867" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04711462v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyang Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS60882.2024.10557016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728894v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171574v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernandez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-3902" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04396701v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314279v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Tiberio Fernandez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04087058v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-2803" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006384v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-2283" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05547347v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;lkay Yavrucuk" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04701453v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC58513.2023.10311214" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314102v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882850v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F T Fernandez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03859308v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03739973v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Biannic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS54217.2022.9836172" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03948330v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-3509" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03948357v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4050/F-0078-2022-17536" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03948294v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03439645v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Garcia de Marina" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406192v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03439452v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03286034v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.355" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03098784v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-1751" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03059177v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fayez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-1059" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03098769v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavrilovic Nikola" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-1527" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03018054v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC50938.2020.9256557" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02994385v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Seguin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Roberts" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iros45743.2020.9341408" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02550198v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-1983" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03018053v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC50938.2020.9256800" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02982370v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezra Tal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Favalli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sertac Karaman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-0064" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02549682v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-2075" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02091635v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heesik Yoo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-1332.c1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01979061v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-1331" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385827v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02308208v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cabarbaye" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Garcia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gorraz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bustico" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267182v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01979072v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egemen Aydin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idil Fenercioglu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuriye Cetiner Yildirim" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-0580" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267185v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01979077v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-1332" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01979068v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-0570" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385864v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385734v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267430v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Neitola" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Vouterakos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01684110v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01684129v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Berenice Mendoza-Santos" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sgueglia" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01817515v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Ribeiro Lustosa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01496285v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Sun" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8206422" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01587228v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torbj&#248;rn Cunis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609301v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pastor" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599301v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2017-445" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01432789v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-0698" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01599810v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2017.8102037" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01534809v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewoud J Smeur," TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-3739" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01382526v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri A Kapitanyuk" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Cao" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2017.7989674" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01610970v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01396980v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267201v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Roberts" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01333873v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-3410" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02966159v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elkhedim Bouhoubeiny" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Benard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gavrilovich" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01610962v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Manfredi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2016.7778016" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01353936v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouhoubeiny Elkhedim" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gavrilovic" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bonnin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01333870v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-3979" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01470201v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01346244v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radiance Calmer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sanchez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cayez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerianne Nicoll" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267447v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Sanchez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keri Nicoll" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Preissler" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01470216v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267217v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01167956v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-2879" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01204624v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Erdelyi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01059738v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dralet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Seity" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Momboisse" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01059642v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4233/uuid:b38fbdb7-e6bd-440d-93be-f7dd1457be60" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996441v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01023009v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267331v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ronfl&#233;-Nadaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Albrand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936133v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936146v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00993461v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022516v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brisset" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01844949v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01857275v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00993465v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ESAE0025" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/murat-bronz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1098-5240" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17574114X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=y-Ln8CoAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627349v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernandez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Bronz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefebvre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bartoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C038553" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069647v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hachem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Miquel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#232;ment Roos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293251332313" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333063v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G008773" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04701507v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Bilgin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkay Yavrucuk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G007691" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03924053v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Condomines" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293221148378" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612206v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F. T. Fernandez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2301385024430027" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04090539v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Gavrilovic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moschetta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-0625" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03520657v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Verdu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maury" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Narvor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Couvreux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293211070830" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04770219v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirk Hovell" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ulrich" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55417/fr.2022036" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03524845v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293211070824" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03286059v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guibert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brunot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.408" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385220v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Leng" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jardin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4050/JAHS.66.042002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320320v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kezoudi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Keleshis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiota Antoniou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Biskos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12081042" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02970614v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elgiz Baskaya" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hamandi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3067182" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02917043v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Gavrilovi&#263;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G004730" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02542982v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacson Miguel Olszanecki Barth" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1756829320914264" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02890161v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2301385020500247" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267174v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baizura Binti Bohari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borlon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954410019857300" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02293693v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. J. Smeur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. H. E. de Croon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G004520" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887622v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel B&#233;nard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1756829318794172" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522250v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reymann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Renzaglia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Lamraoui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-017-9625-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01204527v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Drouin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1756-8293.7.4.449" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936157v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1756-8293.5.4.261" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622884v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chakraa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Verdoucq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Machado" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480294v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2026-0423" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05525389v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Fremond" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05525297v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazurier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05525354v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Chauvin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05525326v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554100v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gavin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05365658v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04744155v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efe Egemen Sen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Saritas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksan Cetiner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3763" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04711462v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyang Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS60882.2024.10557016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728894v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04711141v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian del Ser" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS60882.2024.10557052" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046627v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04659183v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS60882.2024.10556867" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04396701v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171574v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-3902" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04087058v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-2803" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006384v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-2283" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314279v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Tiberio Fernandez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05547347v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;lkay Yavrucuk" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04701453v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC58513.2023.10311214" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314102v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882850v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F T Fernandez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03859308v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03739973v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Biannic" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS54217.2022.9836172" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03948330v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-3509" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03948357v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4050/F-0078-2022-17536" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03948294v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03439645v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Garcia de Marina" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406192v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03439452v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03286034v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.355" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03098784v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-1751" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03059177v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fayez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-1059" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03098769v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavrilovic Nikola" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-1527" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02994385v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Seguin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Roberts" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iros45743.2020.9341408" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03018054v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC50938.2020.9256557" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02550198v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-1983" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03018053v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC50938.2020.9256800" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02982370v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezra Tal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Favalli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sertac Karaman" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-0064" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02549682v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-2075" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01979072v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egemen Aydin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idil Fenercioglu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuriye Cetiner Yildirim" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-0580" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01979061v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-1331" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385827v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02091635v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heesik Yoo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-1332.c1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02308208v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cabarbaye" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Garcia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gorraz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bustico" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267182v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267185v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01979077v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-1332" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01979068v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-0570" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385864v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385734v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01684110v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267430v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Neitola" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Vouterakos" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01684129v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Berenice Mendoza-Santos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sgueglia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01817515v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Ribeiro Lustosa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01496285v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Sun" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8206422" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01587228v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torbj&#248;rn Cunis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599301v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2017-445" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609301v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pastor" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01432789v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-0698" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01599810v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2017.8102037" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01534809v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewoud J Smeur," TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-3739" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01610970v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01382526v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri A Kapitanyuk" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Cao" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2017.7989674" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267201v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Roberts" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01333873v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-3410" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02966159v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elkhedim Bouhoubeiny" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Benard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gavrilovich" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01396980v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01610962v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Manfredi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2016.7778016" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01353936v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouhoubeiny Elkhedim" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gavrilovic" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bonnin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01470201v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01333870v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-3979" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01346244v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radiance Calmer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sanchez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cayez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerianne Nicoll" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267447v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Sanchez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keri Nicoll" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Preissler" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01470216v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01167956v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-2879" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01204624v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Erdelyi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267217v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996441v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01059642v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4233/uuid:b38fbdb7-e6bd-440d-93be-f7dd1457be60" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01059738v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dralet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Seity" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Momboisse" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01023009v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267331v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ronfl&#233;-Nadaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Albrand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936133v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936146v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00993461v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022516v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brisset" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01844949v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01857275v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00993465v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ESAE0025" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>