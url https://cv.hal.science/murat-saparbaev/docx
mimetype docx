--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2837,559 +2837,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat Germination Is Dependent on Plant Target of Rapamycin Signaling</w:t>
+                <w:t xml:space="preserve">Reading targeted DNA damage in the active demethylation pathway: role of accessory domains of eukaryotic AP endonucleases and thymine-DNA glycosylases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bauyrzhan Smailov</w:t>
+                <w:t xml:space="preserve">Alexander V Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inga R Grin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanzhar Alybayev</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Murat A Saparbaev</w:t>
+                <w:t xml:space="preserve">Antonina P Dvornikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakhyt T Matkarimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Groisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2020.606685⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 432 (6), pp.1747-1768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2019.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432696v2</w:t>
+                <w:t xml:space="preserve">hal-03060641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA-Histone Cross-Links: Formation and Repair</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Arabidopsis thaliana Poly(ADP-Ribose) Polymerases 1 and 2 Modify DNA by ADP-Ribosylating Terminal Phosphate Residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabira Taipakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aigerim Kuanbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Saint-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manideep C Pachva</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Gasparutto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeldar Baiken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 8, pp.647045. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2020.607045⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 8, pp.606596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2020.606596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432690v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reading targeted DNA damage in the active demethylation pathway: role of accessory domains of eukaryotic AP endonucleases and thymine-DNA glycosylases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wheat Germination Is Dependent on Plant Target of Rapamycin Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bauyrzhan Smailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander V Popov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Inga R Grin</w:t>
+                <w:t xml:space="preserve">Sanzhar Alybayev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonina P Dvornikova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Regina Groisman</w:t>
+                <w:t xml:space="preserve">Izat Smekenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aibek Mursalimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat A Saparbaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2019.12.020⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.606685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2020.606685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060641v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432696v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arabidopsis thaliana Poly(ADP-Ribose) Polymerases 1 and 2 Modify DNA by ADP-Ribosylating Terminal Phosphate Residues</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DNA-Histone Cross-Links: Formation and Repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Saint-Pierre</w:t>
+                <w:t xml:space="preserve">Manideep C Pachva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Gasparutto</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexei F Kisselev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakhyt T Matkarimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat A Saparbaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Groisman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 8, pp.606596. </w:t>
+              <w:t xml:space="preserve">, 2020, 8, pp.647045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcell.2020.606596⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2020.607045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432679v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of the Apurinic/Apyrimidinic Endonuclease Activity of Human APE1 and of Its Natural Polymorphic Variants by Base Excision Repair Proteins</w:t>
               </w:r>
@@ -3652,51 +3652,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aberrant repair initiated by the adenine-DNA glycosylase does not play a role in UV-induced mutagenesis in Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Zutterling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aibek Mursalimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissam Talhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4433,295 +4433,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TET2-mediated 5-hydroxymethylcytosine induces genetic instability and mutagenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lise Secardin</w:t>
+                <w:t xml:space="preserve">The major Arabidopsis thaliana apurinic/apyrimidinic endonuclease, ARP is involved in the plant nucleotide incision repair pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiger Akishev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabira Taipakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Botagoz Joldybayeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Zutterling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izat Smekenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DNA Repair</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 43, pp.78 - 88. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dnarep.2016.05.031⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 48, pp.30-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dnarep.2016.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01405648v1</w:t>
+                <w:t xml:space="preserve">hal-02393578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The major Arabidopsis thaliana apurinic/apyrimidinic endonuclease, ARP is involved in the plant nucleotide incision repair pathway</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Izat Smekenov</w:t>
+                <w:t xml:space="preserve">TET2-mediated 5-hydroxymethylcytosine induces genetic instability and mutagenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Mahfoudhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissam A Talhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xenia Cabagnols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Secardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DNA Repair</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 48, pp.30-42. </w:t>
+              <w:t xml:space="preserve">, 2016, 43, pp.78 - 88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dnarep.2016.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dnarep.2016.05.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393578v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01405648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural comparison of AP endonucleases from the exonuclease III family reveals new amino acid residues in human AP endonuclease 1 that are involved in incision of damaged DNA.</w:t>
               </w:r>
@@ -4733,51 +4733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesto Redrejo-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aibek Mursalimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inga Grin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4867,51 +4867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Shafirovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiger Akishev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5115,315 +5115,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Step-by-step mechanism of DNA damage recognition by human 8-oxoguanine DNA glycosylase</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lipid peroxidation product 4-hydroxy-2-nonenal modulates base excision repair in human cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Winczura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Czubaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinga Winczura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Masłowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matylda Nałęcz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2013.09.035⟩</w:t>
+              <w:t xml:space="preserve">DNA Repair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dnarep.2014.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02393729v1</w:t>
+                <w:t xml:space="preserve">hal-02393629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid peroxidation product 4-hydroxy-2-nonenal modulates base excision repair in human cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pre-steady-state fluorescence analysis of damaged DNA transfer from human DNA glycosylases to AP endonuclease APE1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Kuznetsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Kuznetsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ishchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Saparbaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Fedorova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNA Repair</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 22, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1840 (10), pp.3042-3051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dnarep.2014.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2014.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393629v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-steady-state fluorescence analysis of damaged DNA transfer from human DNA glycosylases to AP endonuclease APE1</w:t>
+                <w:t xml:space="preserve">Step-by-step mechanism of DNA damage recognition by human 8-oxoguanine DNA glycosylase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Kuznetsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikita Kuznetsov</w:t>
@@ -5458,78 +5458,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Fedorova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 1840 (10), pp.3042-3051. </w:t>
+              <w:t xml:space="preserve">, 2014, 1840 (1), pp.387-395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2014.07.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2013.09.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02393724v1</w:t>
+                <w:t xml:space="preserve">hal-02393729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning and Characterization of a Wheat Homologue of Apurinic/Apyrimidinic Endonuclease Ape1L</w:t>
               </w:r>
@@ -6340,64 +6340,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Mutagenic Exocyclic DNA Adducts Are Substrates for the Human Nucleotide Incision Repair Pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Prorok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gasparutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Fedorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6474,51 +6474,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights in the Removal of the Hydantoins, Oxidation Product of Pyrimidines, via the Base Excision and Nucleotide Incision Repair Pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesto Redrejo-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Couvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7391,256 +7391,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03301429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter X Alternative DNA repair pathways to handle complex DNA damage generated by oxidative stress and anticancer drugs</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNA repair and mutagenesis in vertebrate mitochondria: evidence for asymmetric DNA strand inheritance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakhyt Matkarimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat A Saparbaev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dmitry O. Zharkov. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNA Damage, DNA Repair and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/9781839160769⟩</w:t>
+              <w:t xml:space="preserve">Mechanisms of genome protection and repair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1241, Springer, pp.77-100, 2020, Advances in Experimental Medicine and Biology, 978-3-030-41282-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-41283-8_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432737v1</w:t>
+                <w:t xml:space="preserve">hal-03060578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA repair and mutagenesis in vertebrate mitochondria: evidence for asymmetric DNA strand inheritance</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapter X Alternative DNA repair pathways to handle complex DNA damage generated by oxidative stress and anticancer drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U Aliyaskarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A A Kuznetsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B T Matkarimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O S Fedorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanisms of genome protection and repair</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1241, Springer, pp.77-100, 2020, Advances in Experimental Medicine and Biology, 978-3-030-41282-1. </w:t>
+              <w:t xml:space="preserve">DNA Damage, DNA Repair and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Royal Society of Chemistry, 2020, Chemical Biology, 978-1-78801-889-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-41283-8_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/9781839160769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060578v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId269"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7795,51 +7795,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350805v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamart Ramazanova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aizhan Alikul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinara Begimbetova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabira Taipakova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhyt T Matkarimov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26199504" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350847v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Manapkyzy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulzhan Zhamanbayeva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Sidorenko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radha Bonala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Johnson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.19577" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350827v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Iliushchenko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Efimenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina G Mikhailova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Shamanskiy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat K Saparbaev" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae261" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351193v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia T Davletgildeeva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timofey E Tyugashev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxing Zhao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Ishchenko" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Saparbaev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26146912" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795724v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Davletgildeeva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kuznetsova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ishchenko" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Kuznetsov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25168897" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794225v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botagoz Joldybayeva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry O Zharkov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0304818" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289451v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna V Yudkina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita A Bulgakov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria V Kim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana V Baranova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad423" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425843v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16671" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289483v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Aliyaskarova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeldar Baiken" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Renaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Couve" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Kisselev" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32186-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289624v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita A Kuznetsov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12141839" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289790v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra A Kuznetsova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia A Gavrilova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga S Fedorova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232214404" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858673v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemiy Bakman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Fedorova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2022.130198" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858651v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyubov Yu. Kanazhevskaya" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Smyshliaev" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Timofeyeva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27154960" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859362v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kuznetsova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Novopashina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23052869" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858645v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana I Senchurova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11192998" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858686v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigerim Turgimbayeva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulan Zein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Zharkov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerlan Ramankulov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2022.103390" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289943v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Prorok" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga R Grin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laval" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10071591" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432685v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damira Kanayeva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Groisman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.617884" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432659v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A Kuznetsova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat A Saparbaev" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22168874" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392725v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhyt Matkarimov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mutage/gez045" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068193v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. A Kladova" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A Iakovlev" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Groisman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ishchenko" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K Saparbaev" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0006297920040082" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432696v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauyrzhan Smailov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanzhar Alybayev" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izat Smekenov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aibek Mursalimov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.606685" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432690v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manideep C Pachva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei F Kisselev" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.607045" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060641v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V Popov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina P Dvornikova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.12.020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432679v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigerim Kuanbay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Pierre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.606596" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066830v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga A Kladova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina V Alekseeva" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21197147" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322130v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Bazlekowa-Karaban" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Baconnais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiger Akishev" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2019.102698" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322261v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zutterling" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Talhaoui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanat Koshenov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6029" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322329v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sailau Abeldenov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202232" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322373v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kladova" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pietrement" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2018.02.001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393493v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Martin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Couv&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Albelazi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17693-4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393543v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tchenio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.11.040" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393555v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danila Iakovlev" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Misovets" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7mb00457e" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01405648v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Mahfoudhi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam A Talhaoui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Cabagnols" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Della Valle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Secardin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2016.05.031" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393578v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2016.10.009" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356083v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesto Redrejo-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vigouroux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Grin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Alili" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2016.06.011" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393612v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Shafirovich" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Liu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2015.05.007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNGLTHZF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393707v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gros" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku246" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393729v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2013.09.035" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393629v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Winczura" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Czubaty" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Winczura" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Mas&#322;owska" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matylda Na&#322;&#281;cz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2014.06.002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393724v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2014.07.016" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393740v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ishenko" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0092963" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393647v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Wang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Ayoub" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Mazouzi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2014.07.010" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393777v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Lebedeva" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Rechkunova" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lavrik" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2013.09.008" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C6GF49D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393785v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Kasymov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2013.08.008" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393792v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlan Ramanculov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/ecosalplus.7.2.4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393748v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kunz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primo Sch&#228;r" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1149" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368498v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051776" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02074458v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021039" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512071v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Mor&#233;ra" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309110017021" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216010v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deprez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei V. Maksimenko" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Brochon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0508582103" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438646v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sordet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qasim Khan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Plo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pourquier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshimasa Urasaki" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M410277200" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980658v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Faure" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saparbaev" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh622" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277634v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Ide" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoderick H Elder" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh165" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301429v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Matta" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Aliyaskarova" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A Kuznetsova" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. T Matkarimov" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. S Fedorova" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839160769-00249" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432737v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Matta" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Aliyaskarova" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Kuznetsova" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B T Matkarimov" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O S Fedorova" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839160769" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060578v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41283-8_6" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350805v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamart Ramazanova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aizhan Alikul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinara Begimbetova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabira Taipakova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhyt T Matkarimov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26199504" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350847v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Manapkyzy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulzhan Zhamanbayeva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Sidorenko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radha Bonala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Johnson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.19577" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350827v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Iliushchenko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Efimenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina G Mikhailova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Shamanskiy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat K Saparbaev" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae261" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351193v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia T Davletgildeeva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timofey E Tyugashev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxing Zhao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Ishchenko" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Saparbaev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26146912" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795724v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Davletgildeeva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kuznetsova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ishchenko" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Kuznetsov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25168897" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794225v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botagoz Joldybayeva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry O Zharkov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0304818" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289451v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna V Yudkina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita A Bulgakov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria V Kim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana V Baranova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad423" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425843v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16671" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289483v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Aliyaskarova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeldar Baiken" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Renaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Couve" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Kisselev" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32186-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289624v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita A Kuznetsov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12141839" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289790v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra A Kuznetsova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia A Gavrilova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga S Fedorova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232214404" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858673v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemiy Bakman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Fedorova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2022.130198" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858651v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyubov Yu. Kanazhevskaya" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Smyshliaev" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Timofeyeva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27154960" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859362v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kuznetsova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Novopashina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23052869" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858645v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana I Senchurova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11192998" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858686v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigerim Turgimbayeva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulan Zein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Zharkov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerlan Ramankulov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2022.103390" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289943v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Prorok" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga R Grin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laval" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10071591" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432685v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damira Kanayeva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Groisman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.617884" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432659v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A Kuznetsova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat A Saparbaev" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22168874" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392725v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhyt Matkarimov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mutage/gez045" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068193v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. A Kladova" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A Iakovlev" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Groisman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ishchenko" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K Saparbaev" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0006297920040082" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060641v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V Popov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina P Dvornikova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.12.020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432679v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigerim Kuanbay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Pierre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.606596" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432696v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauyrzhan Smailov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanzhar Alybayev" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izat Smekenov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aibek Mursalimov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.606685" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432690v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manideep C Pachva" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei F Kisselev" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.607045" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066830v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga A Kladova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina V Alekseeva" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21197147" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322130v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Bazlekowa-Karaban" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Baconnais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiger Akishev" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2019.102698" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322261v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zutterling" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Talhaoui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanat Koshenov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6029" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322329v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sailau Abeldenov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202232" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322373v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kladova" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pietrement" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2018.02.001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393493v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Martin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Couv&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Albelazi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17693-4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393543v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tchenio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.11.040" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393555v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danila Iakovlev" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Misovets" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7mb00457e" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393578v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2016.10.009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01405648v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Mahfoudhi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam A Talhaoui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Cabagnols" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Della Valle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Secardin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2016.05.031" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356083v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesto Redrejo-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vigouroux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Grin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Alili" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2016.06.011" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393612v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Shafirovich" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Liu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2015.05.007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNGLTHZF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393707v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gros" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku246" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393629v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Winczura" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Czubaty" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Winczura" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Mas&#322;owska" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matylda Na&#322;&#281;cz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2014.06.002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393724v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2014.07.016" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393729v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2013.09.035" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393740v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ishenko" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0092963" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393647v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Wang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Ayoub" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Mazouzi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2014.07.010" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393777v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Lebedeva" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Rechkunova" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lavrik" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2013.09.008" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C6GF49D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393785v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Kasymov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2013.08.008" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393792v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlan Ramanculov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/ecosalplus.7.2.4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393748v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kunz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primo Sch&#228;r" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1149" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368498v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051776" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02074458v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021039" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512071v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Mor&#233;ra" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309110017021" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216010v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deprez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei V. Maksimenko" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Brochon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0508582103" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438646v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sordet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qasim Khan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Plo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pourquier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshimasa Urasaki" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M410277200" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980658v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Faure" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saparbaev" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh622" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277634v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Ide" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoderick H Elder" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh165" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301429v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Matta" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Aliyaskarova" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A Kuznetsova" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. T Matkarimov" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. S Fedorova" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839160769-00249" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060578v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41283-8_6" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432737v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Matta" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Aliyaskarova" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Kuznetsova" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B T Matkarimov" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O S Fedorova" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839160769" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>