--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -100,563 +100,563 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Patterns of DNA Methylation in Human Cells Through the Prism of Intra-Strand DNA Symmetry</w:t>
+                <w:t xml:space="preserve">Role of Individual Amino Acid Residues Directly Involved in Damage Recognition in Active Demethylation by ABH2 Dioxygenase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zamart Ramazanova</w:t>
+                <w:t xml:space="preserve">Anastasiia T Davletgildeeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aizhan Alikul</w:t>
+                <w:t xml:space="preserve">Timofey E Tyugashev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinara Begimbetova</w:t>
+                <w:t xml:space="preserve">Mingxing Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabira Taipakova</w:t>
+                <w:t xml:space="preserve">Alexander A Ishchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bakhyt T Matkarimov</w:t>
+                <w:t xml:space="preserve">Murat Saparbaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 26 (19), pp.9504. </w:t>
+              <w:t xml:space="preserve">, 2025, 26 (14), pp.6912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms26199504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms26146912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05350805v1</w:t>
+                <w:t xml:space="preserve">hal-05351193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thymines opposite to bulky aristolactam-DNA adducts in duplex DNA are not targeted by human thymine-DNA glycosylase</w:t>
+                <w:t xml:space="preserve">Deciphering the Foundations of Mitochondrial Mutational Spectra: Replication-Driven and Damage-Induced Signatures Across Chordate Classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Manapkyzy</w:t>
+                <w:t xml:space="preserve">Dmitrii Iliushchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gulzhan Zhamanbayeva</w:t>
+                <w:t xml:space="preserve">Bogdan Efimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktoriya Sidorenko</w:t>
+                <w:t xml:space="preserve">Alina G Mikhailova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radha Bonala</w:t>
+                <w:t xml:space="preserve">Victor Shamanskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Johnson</w:t>
+                <w:t xml:space="preserve">Murat K Saparbaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, pp.e19577. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.19577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msae261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05350847v1</w:t>
+                <w:t xml:space="preserve">hal-05350827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the Foundations of Mitochondrial Mutational Spectra: Replication-Driven and Damage-Induced Signatures Across Chordate Classes</w:t>
+                <w:t xml:space="preserve">Study of the Patterns of DNA Methylation in Human Cells Through the Prism of Intra-Strand DNA Symmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitrii Iliushchenko</w:t>
+                <w:t xml:space="preserve">Zamart Ramazanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Efimenko</w:t>
+                <w:t xml:space="preserve">Aizhan Alikul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina G Mikhailova</w:t>
+                <w:t xml:space="preserve">Dinara Begimbetova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Shamanskiy</w:t>
+                <w:t xml:space="preserve">Sabira Taipakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murat K Saparbaev</w:t>
+                <w:t xml:space="preserve">Bakhyt T Matkarimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 42 (2), </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (19), pp.9504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msae261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms26199504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05350827v1</w:t>
+                <w:t xml:space="preserve">hal-05350805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Individual Amino Acid Residues Directly Involved in Damage Recognition in Active Demethylation by ABH2 Dioxygenase</w:t>
+                <w:t xml:space="preserve">Thymines opposite to bulky aristolactam-DNA adducts in duplex DNA are not targeted by human thymine-DNA glycosylase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasiia T Davletgildeeva</w:t>
+                <w:t xml:space="preserve">Diana Manapkyzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timofey E Tyugashev</w:t>
+                <w:t xml:space="preserve">Gulzhan Zhamanbayeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mingxing Zhao</w:t>
+                <w:t xml:space="preserve">Viktoriya Sidorenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander A Ishchenko</w:t>
+                <w:t xml:space="preserve">Radha Bonala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murat Saparbaev</w:t>
+                <w:t xml:space="preserve">Francis Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (14), pp.6912. </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.e19577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms26146912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.19577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05351193v1</w:t>
+                <w:t xml:space="preserve">hal-05350847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Insight into the Mechanism of DNA Cleavage by DNA Endonuclease from the Hyperthermophilic Archaeon Pyrococcus furiosus</w:t>
               </w:r>
@@ -681,51 +681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Kuznetsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ishchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Saparbaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikita Kuznetsov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -772,90 +772,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced thermal stability enables human mismatch-specific thymine–DNA glycosylase to catalyse futile DNA repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Manapkyzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botagoz Joldybayeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ishchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakhyt T Matkarimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry O Zharkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -904,2042 +904,2068 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abasic site–peptide cross-links are blocking lesions repaired by AP endonucleases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Individual Contributions of Amido Acid Residues Tyr122, Ile168, and Asp173 to the Activity and Substrate Specificity of Human DNA Dioxygenase ABH2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia T Davletgildeeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timofey E Tyugashev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingxing Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna V Yudkina</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Nikita A Kuznetsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander A Ishchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkad423⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (14), pp.1839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells12141839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289451v1</w:t>
+                <w:t xml:space="preserve">hal-04289624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chargaff’s second parity rule lies at the origin of additive genetic interactions in quantitative traits to make omnigenic selection possible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakhyt T Matkarimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat K Saparbaev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PeerJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, pp.e16671. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7717/peerj.16671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NEIL3-mediated proteasomal degradation facilitates the repair of cisplatin-induced DNA damage in human cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abasic site–peptide cross-links are blocking lesions repaired by AP endonucleases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna V Yudkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita A Bulgakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria V Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umit Aliyaskarova</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexei Kisselev</w:t>
+                <w:t xml:space="preserve">Svetlana V Baranova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander A Ishchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-32186-3⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (12), pp.6321-6336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkad423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289483v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual Contributions of Amido Acid Residues Tyr122, Ile168, and Asp173 to the Activity and Substrate Specificity of Human DNA Dioxygenase ABH2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mingxing Zhao</w:t>
+                <w:t xml:space="preserve">NEIL3-mediated proteasomal degradation facilitates the repair of cisplatin-induced DNA damage in human cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umit Aliyaskarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeldar Baiken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Couve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikita A Kuznetsov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexander A Ishchenko</w:t>
+                <w:t xml:space="preserve">Alexei Kisselev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (14), pp.1839. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.5174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells12141839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-32186-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289624v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Features of 3′–5′–Exonuclease Activity of Apurinic/Apyrimidinic Endonuclease Apn2 from Saccharomyces cerevisiae</w:t>
+                <w:t xml:space="preserve">Cloning and characterization of the major AP endonuclease from Staphylococcus aureus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra A Kuznetsova</w:t>
+                <w:t xml:space="preserve">Aigerim Turgimbayeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia A Gavrilova</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Ulan Zein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Zharkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yerlan Ramankulov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Saparbaev</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olga S Fedorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms232214404⟩</w:t>
+              <w:t xml:space="preserve">DNA Repair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119, pp.103390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dnarep.2022.103390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289790v1</w:t>
+                <w:t xml:space="preserve">hal-03858686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-steady-state kinetic and mutational insights into mechanisms of endo- and exonuclease DNA processing by mutant forms of human AP endonuclease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artemiy Bakman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ishchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Saparbaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Fedorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikita Kuznetsov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1866 (12), pp.130198. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbagen.2022.130198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03858673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational Dynamics of Human ALKBH2 Dioxygenase in the Course of DNA Repair as Revealed by Stopped-Flow Fluorescence Spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetic Features of 3′–5′–Exonuclease Activity of Apurinic/Apyrimidinic Endonuclease Apn2 from Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Smyshliaev</w:t>
+                <w:t xml:space="preserve">Aleksandra A Kuznetsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadezhda Timofeyeva</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Anastasia A Gavrilova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander A Ishchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Saparbaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga S Fedorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27154960⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (22), pp.14404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms232214404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858651v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Analysis of Exo- and Endonuclease Activities of APE1-like Enzymes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conformational Dynamics of Human ALKBH2 Dioxygenase in the Course of DNA Repair as Revealed by Stopped-Flow Fluorescence Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darya Novopashina</w:t>
+                <w:t xml:space="preserve">Lyubov Yu. Kanazhevskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Smyshliaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezhda Timofeyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ishchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Saparbaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23052869⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (15), pp.4960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27154960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859362v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Kinetic Mechanism of 3′-5′ Exonucleolytic Activity of AP Endonuclease Nfo from E. coli</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Comparative Analysis of Exo- and Endonuclease Activities of APE1-like Enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Davletgildeeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Kuznetsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darya Novopashina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ishchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Saparbaev</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olga S Fedorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (5), pp.2869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23052869⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells11192998⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03858645v1</w:t>
+                <w:t xml:space="preserve">hal-03859362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning and characterization of the major AP endonuclease from Staphylococcus aureus</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Kinetic Mechanism of 3′-5′ Exonucleolytic Activity of AP Endonuclease Nfo from E. coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yerlan Ramankulov</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Svetlana I Senchurova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra A Kuznetsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander A Ishchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Saparbaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga S Fedorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNA Repair</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 119, pp.103390. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dnarep.2022.103390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells11192998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858686v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary origins of DNA repair pathways: Role of oxygen catastrophe in the emergence of DNA glycosylases</w:t>
+                <w:t xml:space="preserve">Common Kinetic Mechanism of Abasic Site Recognition by Structurally Different Apurinic/Apyrimidinic Endonucleases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulina Prorok</w:t>
+                <w:t xml:space="preserve">Alexandra A Kuznetsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana I Senchurova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ishchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inga R Grin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jacques Laval</w:t>
+                <w:t xml:space="preserve">Murat A Saparbaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga S Fedorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells10071591⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (16), pp.8874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22168874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289943v2</w:t>
+                <w:t xml:space="preserve">hal-03432659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Base Excision Repair Pathway in the Processing of Complex DNA Damage Generated by Oxidative Stress and Anticancer Drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yeldar Baiken</w:t>
+                <w:t xml:space="preserve">Evolutionary origins of DNA repair pathways: Role of oxygen catastrophe in the emergence of DNA glycosylases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Prorok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damira Kanayeva</w:t>
+                <w:t xml:space="preserve">Inga R Grin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakhyt T Matkarimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabira Taipakova</w:t>
+                <w:t xml:space="preserve">Alexander A Ishchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regina Groisman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexander A Ishchenko</w:t>
+                <w:t xml:space="preserve">Jacques Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, pp.617884. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (7), pp.1591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcell.2020.617884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells10071591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432685v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289943v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common Kinetic Mechanism of Abasic Site Recognition by Structurally Different Apurinic/Apyrimidinic Endonucleases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of Base Excision Repair Pathway in the Processing of Complex DNA Damage Generated by Oxidative Stress and Anticancer Drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeldar Baiken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra A Kuznetsova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexander Ishchenko</w:t>
+                <w:t xml:space="preserve">Damira Kanayeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabira Taipakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murat A Saparbaev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olga S Fedorova</w:t>
+                <w:t xml:space="preserve">Regina Groisman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander A Ishchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (16), pp.8874. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.617884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms22168874⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2020.617884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432659v1</w:t>
+                <w:t xml:space="preserve">hal-03432685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic insight into the role of Poly(ADP-ribosyl)ation in DNA topology modulation and response to DNA damage</w:t>
+                <w:t xml:space="preserve">Wheat Germination Is Dependent on Plant Target of Rapamycin Signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bakhyt Matkarimov</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bauyrzhan Smailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanzhar Alybayev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izat Smekenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aibek Mursalimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat A Saparbaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutagenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mutage/gez045⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.606685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2020.606685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392725v1</w:t>
+                <w:t xml:space="preserve">hal-03432696v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Assay for the Activity of Base Excision Repair Enzymes in Cellular Extracts Using Fluorescent DNA Probes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DNA-Histone Cross-Links: Formation and Repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ishchenko</w:t>
+                <w:t xml:space="preserve">Manideep C Pachva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. K Saparbaev</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexei F Kisselev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakhyt T Matkarimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat A Saparbaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Groisman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Биохимия / Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 85 (4), pp.480-489. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.647045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S0006297920040082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2020.607045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03068193v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reading targeted DNA damage in the active demethylation pathway: role of accessory domains of eukaryotic AP endonucleases and thymine-DNA glycosylases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander V Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inga R Grin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina P Dvornikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakhyt T Matkarimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Groisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 432 (6), pp.1747-1768. </w:t>
@@ -2977,51 +3003,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Arabidopsis thaliana Poly(ADP-Ribose) Polymerases 1 and 2 Modify DNA by ADP-Ribosylating Terminal Phosphate Residues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabira Taipakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aigerim Kuanbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3029,51 +3055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gasparutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeldar Baiken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8, pp.606596. </w:t>
@@ -3105,291 +3131,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat Germination Is Dependent on Plant Target of Rapamycin Signaling</w:t>
+                <w:t xml:space="preserve">An Assay for the Activity of Base Excision Repair Enzymes in Cellular Extracts Using Fluorescent DNA Probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bauyrzhan Smailov</w:t>
+                <w:t xml:space="preserve">O. A Kladova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanzhar Alybayev</w:t>
+                <w:t xml:space="preserve">D. A Iakovlev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Izat Smekenov</w:t>
+                <w:t xml:space="preserve">R. Groisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aibek Mursalimov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Murat A Saparbaev</w:t>
+                <w:t xml:space="preserve">A. Ishchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. K Saparbaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2020.606685⟩</w:t>
+              <w:t xml:space="preserve">Биохимия / Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 85 (4), pp.480-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S0006297920040082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432696v2</w:t>
+                <w:t xml:space="preserve">hal-03068193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA-Histone Cross-Links: Formation and Repair</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanistic insight into the role of Poly(ADP-ribosyl)ation in DNA topology modulation and response to DNA damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexei F Kisselev</w:t>
+                <w:t xml:space="preserve">Bakhyt Matkarimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Zharkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bakhyt T Matkarimov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Regina Groisman</w:t>
+                <w:t xml:space="preserve">Murat Saparbaev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, pp.647045. </w:t>
+              <w:t xml:space="preserve">Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 35 (1), pp.107-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcell.2020.607045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mutage/gez045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432690v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of the Apurinic/Apyrimidinic Endonuclease Activity of Human APE1 and of Its Natural Polymorphic Variants by Base Excision Repair Proteins</w:t>
               </w:r>
@@ -3401,77 +3401,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga A Kladova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina V Alekseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat A Saparbaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga S Fedorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikita A Kuznetsov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (19), pp.7147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3518,77 +3518,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of stimulation of DNA binding of the transcription factors by human apurinic/apyrimidinic endonuclease 1, APE1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Bazlekowa-Karaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Prorok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Baconnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabira Taipakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiger Akishev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3652,51 +3652,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aberrant repair initiated by the adenine-DNA glycosylase does not play a role in UV-induced mutagenesis in Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Zutterling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aibek Mursalimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissam Talhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3773,103 +3773,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of biochemical properties of an apurinic/apyrimidinic endonuclease from Helicobacter pylori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aigerim Turgimbayeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sailau Abeldenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Zharkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ishchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yerlan Ramankulov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (8), pp.e0202232. </w:t>
@@ -4035,693 +4035,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Human DNA glycosylases NEIL1 and NEIL3 Excise Psoralen-Induced DNA-DNA Cross-Links in a Four-Stranded DNA Structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pre-steady-state kinetic analysis of damage recognition by human single-strand selective monofunctional uracil-DNA glycosylase SMUG1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Kuznetsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Martin</w:t>
+                <w:t xml:space="preserve">Danila Iakovlev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Couvé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Regina Groisman</w:t>
+                <w:t xml:space="preserve">Inna Misovets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ishchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Saparbaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-17693-4⟩</w:t>
+              <w:t xml:space="preserve">Molecular BioSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (12), pp.2638-2649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7mb00457e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02393493v1</w:t>
+                <w:t xml:space="preserve">hal-02393555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aberrant base excision repair pathway of oxidatively damaged DNA: Implications for degenerative diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissam Talhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakhyt Matkarimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tchenio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Zharkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Saparbaev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 107, pp.266-277. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2016.11.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-steady-state kinetic analysis of damage recognition by human single-strand selective monofunctional uracil-DNA glycosylase SMUG1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Kuznetsova</w:t>
+                <w:t xml:space="preserve">The Human DNA glycosylases NEIL1 and NEIL3 Excise Psoralen-Induced DNA-DNA Cross-Links in a Four-Stranded DNA Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danila Iakovlev</w:t>
+                <w:t xml:space="preserve">Sophie Couvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Zutterling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inna Misovets</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Murat Saparbaev</w:t>
+                <w:t xml:space="preserve">Mustafa Albelazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Groisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular BioSystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13 (12), pp.2638-2649. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.17438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7mb00457e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-17693-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393555v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The major Arabidopsis thaliana apurinic/apyrimidinic endonuclease, ARP is involved in the plant nucleotide incision repair pathway</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Izat Smekenov</w:t>
+                <w:t xml:space="preserve">TET2-mediated 5-hydroxymethylcytosine induces genetic instability and mutagenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Mahfoudhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissam A Talhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xenia Cabagnols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Secardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DNA Repair</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 48, pp.30-42. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dnarep.2016.10.009⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 43, pp.78 - 88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dnarep.2016.05.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02393578v1</w:t>
+                <w:t xml:space="preserve">pasteur-01405648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TET2-mediated 5-hydroxymethylcytosine induces genetic instability and mutagenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lise Secardin</w:t>
+                <w:t xml:space="preserve">The major Arabidopsis thaliana apurinic/apyrimidinic endonuclease, ARP is involved in the plant nucleotide incision repair pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiger Akishev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabira Taipakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Botagoz Joldybayeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Zutterling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izat Smekenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DNA Repair</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 43, pp.78 - 88. </w:t>
+              <w:t xml:space="preserve">, 2016, 48, pp.30-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dnarep.2016.05.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dnarep.2016.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01405648v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural comparison of AP endonucleases from the exonuclease III family reveals new amino acid residues in human AP endonuclease 1 that are involved in incision of damaged DNA.</w:t>
               </w:r>
@@ -4733,51 +4733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesto Redrejo-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aibek Mursalimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inga Grin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4893,51 +4893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiger Akishev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakhyt Matkarimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DNA Repair</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 33 (23), pp.1-16. </w:t>
@@ -4981,823 +4981,823 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aberrant repair initiated by mismatch-specific thymine-DNA glycosylases provides a mechanism for the mutational bias observed in CpG islands</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional variants of human APE1 rescue the DNA repair defects of the yeast AP endonuclease/3′-diesterase-deficient strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gros</w:t>
+                <w:t xml:space="preserve">Zhiqiang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Mazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inga Grin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ishchenko</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bakhyt Matkarimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gku246⟩</w:t>
+              <w:t xml:space="preserve">DNA Repair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22, pp.53-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dnarep.2014.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02393707v1</w:t>
+                <w:t xml:space="preserve">hal-02393647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid peroxidation product 4-hydroxy-2-nonenal modulates base excision repair in human cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Step-by-step mechanism of DNA damage recognition by human 8-oxoguanine DNA glycosylase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Kuznetsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Kuznetsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ishchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Saparbaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Fedorova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNA Repair</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dnarep.2014.06.002⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1840 (1), pp.387-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2013.09.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393629v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-steady-state fluorescence analysis of damaged DNA transfer from human DNA glycosylases to AP endonuclease APE1</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lipid peroxidation product 4-hydroxy-2-nonenal modulates base excision repair in human cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Winczura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Czubaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinga Winczura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Masłowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matylda Nałęcz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2014.07.016⟩</w:t>
+              <w:t xml:space="preserve">DNA Repair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dnarep.2014.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393724v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Step-by-step mechanism of DNA damage recognition by human 8-oxoguanine DNA glycosylase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Pre-steady-state fluorescence analysis of damaged DNA transfer from human DNA glycosylases to AP endonuclease APE1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Kuznetsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikita Kuznetsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ishchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Saparbaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Fedorova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 1840 (1), pp.387-395. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2013.09.035⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 1840 (10), pp.3042-3051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2014.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393729v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning and Characterization of a Wheat Homologue of Apurinic/Apyrimidinic Endonuclease Ape1L</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexander Ishenko</w:t>
+                <w:t xml:space="preserve">Aberrant repair initiated by mismatch-specific thymine-DNA glycosylases provides a mechanism for the mutational bias observed in CpG islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissam Talhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Couvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ishchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakhyt Matkarimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (10), pp.6300-6313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gku246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0092963⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02393740v1</w:t>
+                <w:t xml:space="preserve">hal-02393707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional variants of human APE1 rescue the DNA repair defects of the yeast AP endonuclease/3′-diesterase-deficient strain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emily Ayoub</w:t>
+                <w:t xml:space="preserve">Cloning and Characterization of a Wheat Homologue of Apurinic/Apyrimidinic Endonuclease Ape1L</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Botagoz Joldybayeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Prorok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inga Grin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Zharkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelghani Mazouzi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexander Ishchenko</w:t>
+                <w:t xml:space="preserve">Alexander Ishenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNA Repair</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 22, pp.53-66. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (3), pp.e92963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dnarep.2014.07.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0092963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393647v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mechanism of human tyrosyl-DNA phosphodiesterase 1 in the cleavage of AP site and its synthetic analogs</w:t>
               </w:r>
@@ -5822,51 +5822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadejda Rechkunova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ishchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Saparbaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Lavrik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5925,77 +5925,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excision of 8-oxoguanine from methylated CpG dinucleotides by human 8-oxoguanine DNA glycosylase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Kuznetsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikita Kuznetsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Fedorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustem Kasymov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6059,90 +6059,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct DNA Lesion Reversal and Excision Repair in Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Couvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlan Ramanculov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Fedorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ishchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6206,51 +6206,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7,8-dihydro-8-oxoadenine, a highly mutagenic adduct, is repaired by Escherichia coli and human mismatch-specific uracil/thymine-DNA glycosylases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissam Talhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Couvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ishchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6327,90 +6327,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Mutagenic Exocyclic DNA Adducts Are Substrates for the Human Nucleotide Incision Repair Pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Prorok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gasparutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Fedorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ishchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6487,64 +6487,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesto Redrejo-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Couvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Mazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ishchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6608,77 +6608,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization and preliminary X-ray analysis of human endonuclease 1 (APE1) in complex with an oligonucleotide containing a 5,6-dihydrouracil (DHU) or an alpha-anomeric 2'-deoxyadenosine (alphadA) modified base.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander A Ishchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikita A Kuznetsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Saparbaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Moréra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6725,51 +6725,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncoupling of the base excision and nucleotide incision repair pathways reveals their respective biological roles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander A Ishchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Deprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7097,103 +7097,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The major human AP endonuclease (Ape1) is involved in the nucleotide incision repair pathway.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander A Ishchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Ide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhoderick H Elder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat K Saparbaev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 32 (1), pp.73-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7253,208 +7253,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative DNA repair pathways to handle complex DNA damage generated by oxidative stress and anticancer drugs</w:t>
+                <w:t xml:space="preserve">Chapter X Alternative DNA repair pathways to handle complex DNA damage generated by oxidative stress and anticancer drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Matta</w:t>
+                <w:t xml:space="preserve">E Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Aliyaskarova</w:t>
+                <w:t xml:space="preserve">U Aliyaskarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. A Kuznetsova</w:t>
+                <w:t xml:space="preserve">A A Kuznetsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. T Matkarimov</w:t>
+                <w:t xml:space="preserve">B T Matkarimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. S Fedorova</w:t>
+                <w:t xml:space="preserve">O S Fedorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DNA Damage, DNA Repair and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, Royal Society of Chemistry, pp.249-278, 2020, 978-1-78801-889-0. </w:t>
+              <w:t xml:space="preserve">, 1, Royal Society of Chemistry, 2020, Chemical Biology, 978-1-78801-889-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/9781839160769-00249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/9781839160769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03301429v1</w:t>
+                <w:t xml:space="preserve">hal-03432737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA repair and mutagenesis in vertebrate mitochondria: evidence for asymmetric DNA strand inheritance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakhyt Matkarimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat A Saparbaev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dmitry O. Zharkov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanisms of genome protection and repair</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1241, Springer, pp.77-100, 2020, Advances in Experimental Medicine and Biology, 978-3-030-41282-1. </w:t>
@@ -7486,161 +7482,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03060578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter X Alternative DNA repair pathways to handle complex DNA damage generated by oxidative stress and anticancer drugs</w:t>
+                <w:t xml:space="preserve">Alternative DNA repair pathways to handle complex DNA damage generated by oxidative stress and anticancer drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Matta</w:t>
+                <w:t xml:space="preserve">E. Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U Aliyaskarova</w:t>
+                <w:t xml:space="preserve">U. Aliyaskarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A A Kuznetsova</w:t>
+                <w:t xml:space="preserve">A. A Kuznetsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B T Matkarimov</w:t>
+                <w:t xml:space="preserve">B. T Matkarimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O S Fedorova</w:t>
+                <w:t xml:space="preserve">O. S Fedorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Miral Dizdaroglu; R Stephen Lloyd. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DNA Damage, DNA Repair and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, Royal Society of Chemistry, 2020, Chemical Biology, 978-1-78801-889-0. </w:t>
+              <w:t xml:space="preserve">, 1, Royal Society of Chemistry, pp.249-278, 2020, 978-1-78801-889-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/9781839160769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/9781839160769-00249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432737v1</w:t>
+                <w:t xml:space="preserve">hal-03301429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId269"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7795,51 +7795,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350805v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamart Ramazanova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aizhan Alikul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinara Begimbetova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabira Taipakova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhyt T Matkarimov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26199504" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350847v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Manapkyzy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulzhan Zhamanbayeva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Sidorenko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radha Bonala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Johnson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.19577" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350827v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Iliushchenko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Efimenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina G Mikhailova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Shamanskiy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat K Saparbaev" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae261" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351193v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia T Davletgildeeva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timofey E Tyugashev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxing Zhao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Ishchenko" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Saparbaev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26146912" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795724v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Davletgildeeva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kuznetsova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ishchenko" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Kuznetsov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25168897" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794225v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botagoz Joldybayeva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry O Zharkov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0304818" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289451v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna V Yudkina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita A Bulgakov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria V Kim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana V Baranova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad423" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425843v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16671" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289483v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Aliyaskarova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeldar Baiken" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Renaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Couve" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Kisselev" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32186-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289624v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita A Kuznetsov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12141839" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289790v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra A Kuznetsova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia A Gavrilova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga S Fedorova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232214404" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858673v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemiy Bakman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Fedorova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2022.130198" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858651v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyubov Yu. Kanazhevskaya" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Smyshliaev" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Timofeyeva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27154960" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859362v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kuznetsova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Novopashina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23052869" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858645v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana I Senchurova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11192998" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858686v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigerim Turgimbayeva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulan Zein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Zharkov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerlan Ramankulov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2022.103390" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289943v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Prorok" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga R Grin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laval" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10071591" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432685v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damira Kanayeva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Groisman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.617884" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432659v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A Kuznetsova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat A Saparbaev" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22168874" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392725v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhyt Matkarimov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mutage/gez045" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068193v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. A Kladova" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A Iakovlev" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Groisman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ishchenko" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K Saparbaev" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0006297920040082" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060641v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V Popov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina P Dvornikova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.12.020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432679v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigerim Kuanbay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Pierre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.606596" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432696v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauyrzhan Smailov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanzhar Alybayev" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izat Smekenov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aibek Mursalimov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.606685" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432690v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manideep C Pachva" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei F Kisselev" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.607045" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066830v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga A Kladova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina V Alekseeva" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21197147" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322130v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Bazlekowa-Karaban" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Baconnais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiger Akishev" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2019.102698" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322261v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zutterling" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Talhaoui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanat Koshenov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6029" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322329v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sailau Abeldenov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202232" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322373v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kladova" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pietrement" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2018.02.001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393493v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Martin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Couv&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Albelazi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17693-4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393543v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tchenio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.11.040" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393555v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danila Iakovlev" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Misovets" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7mb00457e" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393578v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2016.10.009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01405648v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Mahfoudhi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam A Talhaoui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Cabagnols" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Della Valle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Secardin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2016.05.031" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356083v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesto Redrejo-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vigouroux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Grin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Alili" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2016.06.011" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393612v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Shafirovich" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Liu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2015.05.007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNGLTHZF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393707v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gros" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku246" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393629v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Winczura" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Czubaty" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Winczura" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Mas&#322;owska" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matylda Na&#322;&#281;cz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2014.06.002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393724v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2014.07.016" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393729v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2013.09.035" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393740v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ishenko" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0092963" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393647v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Wang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Ayoub" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Mazouzi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2014.07.010" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393777v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Lebedeva" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Rechkunova" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lavrik" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2013.09.008" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C6GF49D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393785v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Kasymov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2013.08.008" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393792v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlan Ramanculov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/ecosalplus.7.2.4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393748v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kunz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primo Sch&#228;r" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1149" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368498v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051776" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02074458v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021039" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512071v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Mor&#233;ra" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309110017021" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216010v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deprez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei V. Maksimenko" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Brochon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0508582103" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438646v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sordet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qasim Khan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Plo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pourquier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshimasa Urasaki" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M410277200" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980658v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Faure" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saparbaev" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh622" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277634v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Ide" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoderick H Elder" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh165" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301429v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Matta" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Aliyaskarova" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A Kuznetsova" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. T Matkarimov" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. S Fedorova" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839160769-00249" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060578v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41283-8_6" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432737v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Matta" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Aliyaskarova" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Kuznetsova" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B T Matkarimov" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O S Fedorova" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839160769" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351193v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia T Davletgildeeva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timofey E Tyugashev" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxing Zhao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Ishchenko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Saparbaev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26146912" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350827v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Iliushchenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Efimenko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina G Mikhailova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Shamanskiy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat K Saparbaev" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae261" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350805v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamart Ramazanova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aizhan Alikul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinara Begimbetova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabira Taipakova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhyt T Matkarimov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26199504" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350847v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Manapkyzy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulzhan Zhamanbayeva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Sidorenko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radha Bonala" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Johnson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.19577" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795724v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Davletgildeeva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kuznetsova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ishchenko" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Kuznetsov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25168897" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794225v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botagoz Joldybayeva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry O Zharkov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0304818" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289624v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita A Kuznetsov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12141839" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425843v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16671" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289451v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna V Yudkina" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita A Bulgakov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria V Kim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana V Baranova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad423" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289483v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Aliyaskarova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeldar Baiken" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Renaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Couve" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Kisselev" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32186-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858686v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigerim Turgimbayeva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulan Zein" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Zharkov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerlan Ramankulov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2022.103390" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858673v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemiy Bakman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Fedorova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2022.130198" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289790v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra A Kuznetsova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia A Gavrilova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga S Fedorova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232214404" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858651v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyubov Yu. Kanazhevskaya" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Smyshliaev" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Timofeyeva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27154960" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859362v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kuznetsova" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Novopashina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23052869" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858645v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana I Senchurova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11192998" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432659v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A Kuznetsova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat A Saparbaev" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22168874" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289943v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Prorok" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga R Grin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laval" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10071591" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432685v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damira Kanayeva" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Groisman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.617884" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432696v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauyrzhan Smailov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanzhar Alybayev" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izat Smekenov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aibek Mursalimov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.606685" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432690v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manideep C Pachva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei F Kisselev" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.607045" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060641v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V Popov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina P Dvornikova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.12.020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432679v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigerim Kuanbay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Pierre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.606596" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068193v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. A Kladova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A Iakovlev" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Groisman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ishchenko" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K Saparbaev" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0006297920040082" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392725v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhyt Matkarimov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mutage/gez045" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066830v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga A Kladova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina V Alekseeva" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21197147" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322130v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Bazlekowa-Karaban" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Baconnais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiger Akishev" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2019.102698" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322261v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zutterling" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Talhaoui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanat Koshenov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6029" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322329v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sailau Abeldenov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202232" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322373v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kladova" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pietrement" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2018.02.001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393555v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danila Iakovlev" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Misovets" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7mb00457e" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393543v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tchenio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.11.040" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393493v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Martin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Couv&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Albelazi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17693-4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01405648v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Mahfoudhi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam A Talhaoui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Cabagnols" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Della Valle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Secardin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2016.05.031" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393578v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2016.10.009" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356083v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesto Redrejo-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vigouroux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Grin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Alili" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2016.06.011" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393612v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Shafirovich" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Liu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2015.05.007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNGLTHZF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393647v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Wang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Ayoub" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Mazouzi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2014.07.010" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393729v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2013.09.035" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393629v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Winczura" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Czubaty" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Winczura" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Mas&#322;owska" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matylda Na&#322;&#281;cz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2014.06.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393724v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2014.07.016" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393707v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gros" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku246" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393740v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ishenko" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0092963" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393777v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Lebedeva" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Rechkunova" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lavrik" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2013.09.008" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C6GF49D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393785v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Kasymov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2013.08.008" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393792v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlan Ramanculov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/ecosalplus.7.2.4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393748v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kunz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primo Sch&#228;r" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1149" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368498v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051776" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02074458v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021039" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512071v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Mor&#233;ra" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309110017021" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216010v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deprez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei V. Maksimenko" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Brochon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0508582103" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438646v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sordet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qasim Khan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Plo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pourquier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshimasa Urasaki" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M410277200" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980658v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Faure" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saparbaev" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh622" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277634v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Ide" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoderick H Elder" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh165" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432737v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Matta" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Aliyaskarova" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Kuznetsova" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B T Matkarimov" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O S Fedorova" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839160769" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060578v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41283-8_6" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301429v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Matta" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Aliyaskarova" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A Kuznetsova" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. T Matkarimov" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. S Fedorova" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839160769-00249" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>