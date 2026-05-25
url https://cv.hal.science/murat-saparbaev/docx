--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -100,563 +100,563 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Individual Amino Acid Residues Directly Involved in Damage Recognition in Active Demethylation by ABH2 Dioxygenase</w:t>
+                <w:t xml:space="preserve">Study of the Patterns of DNA Methylation in Human Cells Through the Prism of Intra-Strand DNA Symmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasiia T Davletgildeeva</w:t>
+                <w:t xml:space="preserve">Zamart Ramazanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timofey E Tyugashev</w:t>
+                <w:t xml:space="preserve">Aizhan Alikul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mingxing Zhao</w:t>
+                <w:t xml:space="preserve">Dinara Begimbetova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander A Ishchenko</w:t>
+                <w:t xml:space="preserve">Sabira Taipakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murat Saparbaev</w:t>
+                <w:t xml:space="preserve">Bakhyt T Matkarimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 26 (14), pp.6912. </w:t>
+              <w:t xml:space="preserve">, 2025, 26 (19), pp.9504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms26146912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms26199504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05351193v1</w:t>
+                <w:t xml:space="preserve">hal-05350805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the Foundations of Mitochondrial Mutational Spectra: Replication-Driven and Damage-Induced Signatures Across Chordate Classes</w:t>
+                <w:t xml:space="preserve">Thymines opposite to bulky aristolactam-DNA adducts in duplex DNA are not targeted by human thymine-DNA glycosylase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitrii Iliushchenko</w:t>
+                <w:t xml:space="preserve">Diana Manapkyzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Efimenko</w:t>
+                <w:t xml:space="preserve">Gulzhan Zhamanbayeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina G Mikhailova</w:t>
+                <w:t xml:space="preserve">Viktoriya Sidorenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Shamanskiy</w:t>
+                <w:t xml:space="preserve">Radha Bonala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murat K Saparbaev</w:t>
+                <w:t xml:space="preserve">Francis Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 42 (2), </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.e19577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msae261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.19577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05350827v1</w:t>
+                <w:t xml:space="preserve">hal-05350847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Patterns of DNA Methylation in Human Cells Through the Prism of Intra-Strand DNA Symmetry</w:t>
+                <w:t xml:space="preserve">Deciphering the Foundations of Mitochondrial Mutational Spectra: Replication-Driven and Damage-Induced Signatures Across Chordate Classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zamart Ramazanova</w:t>
+                <w:t xml:space="preserve">Dmitrii Iliushchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aizhan Alikul</w:t>
+                <w:t xml:space="preserve">Bogdan Efimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinara Begimbetova</w:t>
+                <w:t xml:space="preserve">Alina G Mikhailova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabira Taipakova</w:t>
+                <w:t xml:space="preserve">Victor Shamanskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bakhyt T Matkarimov</w:t>
+                <w:t xml:space="preserve">Murat K Saparbaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (19), pp.9504. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms26199504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msae261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05350805v1</w:t>
+                <w:t xml:space="preserve">hal-05350827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thymines opposite to bulky aristolactam-DNA adducts in duplex DNA are not targeted by human thymine-DNA glycosylase</w:t>
+                <w:t xml:space="preserve">Role of Individual Amino Acid Residues Directly Involved in Damage Recognition in Active Demethylation by ABH2 Dioxygenase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Manapkyzy</w:t>
+                <w:t xml:space="preserve">Anastasiia T Davletgildeeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gulzhan Zhamanbayeva</w:t>
+                <w:t xml:space="preserve">Timofey E Tyugashev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktoriya Sidorenko</w:t>
+                <w:t xml:space="preserve">Mingxing Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radha Bonala</w:t>
+                <w:t xml:space="preserve">Alexander A Ishchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Johnson</w:t>
+                <w:t xml:space="preserve">Murat Saparbaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, pp.e19577. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (14), pp.6912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.19577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms26146912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05350847v1</w:t>
+                <w:t xml:space="preserve">hal-05351193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Insight into the Mechanism of DNA Cleavage by DNA Endonuclease from the Hyperthermophilic Archaeon Pyrococcus furiosus</w:t>
               </w:r>
@@ -681,51 +681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Kuznetsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ishchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Saparbaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikita Kuznetsov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -772,90 +772,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced thermal stability enables human mismatch-specific thymine–DNA glycosylase to catalyse futile DNA repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Manapkyzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botagoz Joldybayeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ishchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakhyt T Matkarimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry O Zharkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -904,2068 +904,2042 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual Contributions of Amido Acid Residues Tyr122, Ile168, and Asp173 to the Activity and Substrate Specificity of Human DNA Dioxygenase ABH2</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chargaff’s second parity rule lies at the origin of additive genetic interactions in quantitative traits to make omnigenic selection possible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakhyt T Matkarimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat K Saparbaev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells12141839⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.e16671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.16671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289624v1</w:t>
+                <w:t xml:space="preserve">hal-04425843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chargaff’s second parity rule lies at the origin of additive genetic interactions in quantitative traits to make omnigenic selection possible</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abasic site–peptide cross-links are blocking lesions repaired by AP endonucleases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna V Yudkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita A Bulgakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria V Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana V Baranova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander A Ishchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.16671⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (12), pp.6321-6336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkad423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425843v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abasic site–peptide cross-links are blocking lesions repaired by AP endonucleases</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NEIL3-mediated proteasomal degradation facilitates the repair of cisplatin-induced DNA damage in human cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana V Baranova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexander A Ishchenko</w:t>
+                <w:t xml:space="preserve">Umit Aliyaskarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeldar Baiken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Couve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Kisselev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkad423⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.5174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-32186-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289451v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NEIL3-mediated proteasomal degradation facilitates the repair of cisplatin-induced DNA damage in human cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Couve</w:t>
+                <w:t xml:space="preserve">Individual Contributions of Amido Acid Residues Tyr122, Ile168, and Asp173 to the Activity and Substrate Specificity of Human DNA Dioxygenase ABH2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia T Davletgildeeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timofey E Tyugashev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingxing Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexei Kisselev</w:t>
+                <w:t xml:space="preserve">Nikita A Kuznetsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander A Ishchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.5174. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (14), pp.1839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-32186-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells12141839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289483v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning and characterization of the major AP endonuclease from Staphylococcus aureus</w:t>
+                <w:t xml:space="preserve">Kinetic Features of 3′–5′–Exonuclease Activity of Apurinic/Apyrimidinic Endonuclease Apn2 from Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aigerim Turgimbayeva</w:t>
+                <w:t xml:space="preserve">Aleksandra A Kuznetsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulan Zein</w:t>
+                <w:t xml:space="preserve">Anastasia A Gavrilova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander A Ishchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Saparbaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Zharkov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Murat Saparbaev</w:t>
+                <w:t xml:space="preserve">Olga S Fedorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNA Repair</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dnarep.2022.103390⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (22), pp.14404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms232214404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03858686v1</w:t>
+                <w:t xml:space="preserve">hal-04289790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-steady-state kinetic and mutational insights into mechanisms of endo- and exonuclease DNA processing by mutant forms of human AP endonuclease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artemiy Bakman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ishchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Saparbaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Fedorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikita Kuznetsov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1866 (12), pp.130198. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbagen.2022.130198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03858673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Features of 3′–5′–Exonuclease Activity of Apurinic/Apyrimidinic Endonuclease Apn2 from Saccharomyces cerevisiae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conformational Dynamics of Human ALKBH2 Dioxygenase in the Course of DNA Repair as Revealed by Stopped-Flow Fluorescence Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyubov Yu. Kanazhevskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra A Kuznetsova</w:t>
+                <w:t xml:space="preserve">Denis Smyshliaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia A Gavrilova</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nadezhda Timofeyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ishchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Saparbaev</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olga S Fedorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms232214404⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (15), pp.4960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27154960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289790v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational Dynamics of Human ALKBH2 Dioxygenase in the Course of DNA Repair as Revealed by Stopped-Flow Fluorescence Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative Analysis of Exo- and Endonuclease Activities of APE1-like Enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Davletgildeeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Kuznetsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyubov Yu. Kanazhevskaya</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadezhda Timofeyeva</w:t>
+                <w:t xml:space="preserve">Darya Novopashina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ishchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Saparbaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27154960⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (5), pp.2869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23052869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858651v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Analysis of Exo- and Endonuclease Activities of APE1-like Enzymes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Kinetic Mechanism of 3′-5′ Exonucleolytic Activity of AP Endonuclease Nfo from E. coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana I Senchurova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra A Kuznetsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander A Ishchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Saparbaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga S Fedorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23052869⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11192998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859362v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Kinetic Mechanism of 3′-5′ Exonucleolytic Activity of AP Endonuclease Nfo from E. coli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cloning and characterization of the major AP endonuclease from Staphylococcus aureus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aigerim Turgimbayeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulan Zein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Zharkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana I Senchurova</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Yerlan Ramankulov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Saparbaev</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olga S Fedorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11, </w:t>
+              <w:t xml:space="preserve">DNA Repair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119, pp.103390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells11192998⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dnarep.2022.103390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858645v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common Kinetic Mechanism of Abasic Site Recognition by Structurally Different Apurinic/Apyrimidinic Endonucleases</w:t>
+                <w:t xml:space="preserve">Evolutionary origins of DNA repair pathways: Role of oxygen catastrophe in the emergence of DNA glycosylases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra A Kuznetsova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexander Ishchenko</w:t>
+                <w:t xml:space="preserve">Paulina Prorok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murat A Saparbaev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olga S Fedorova</w:t>
+                <w:t xml:space="preserve">Inga R Grin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakhyt T Matkarimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander A Ishchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22168874⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (7), pp.1591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells10071591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432659v1</w:t>
+                <w:t xml:space="preserve">hal-04289943v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary origins of DNA repair pathways: Role of oxygen catastrophe in the emergence of DNA glycosylases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paulina Prorok</w:t>
+                <w:t xml:space="preserve">Role of Base Excision Repair Pathway in the Processing of Complex DNA Damage Generated by Oxidative Stress and Anticancer Drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeldar Baiken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inga R Grin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bakhyt T Matkarimov</w:t>
+                <w:t xml:space="preserve">Damira Kanayeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sabira Taipakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Groisman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexander A Ishchenko</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (7), pp.1591. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.617884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells10071591⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2020.617884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289943v2</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Base Excision Repair Pathway in the Processing of Complex DNA Damage Generated by Oxidative Stress and Anticancer Drugs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Common Kinetic Mechanism of Abasic Site Recognition by Structurally Different Apurinic/Apyrimidinic Endonucleases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damira Kanayeva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabira Taipakova</w:t>
+                <w:t xml:space="preserve">Alexandra A Kuznetsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana I Senchurova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ishchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regina Groisman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexander A Ishchenko</w:t>
+                <w:t xml:space="preserve">Murat A Saparbaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga S Fedorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, pp.617884. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (16), pp.8874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcell.2020.617884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22168874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432685v1</w:t>
+                <w:t xml:space="preserve">hal-03432659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat Germination Is Dependent on Plant Target of Rapamycin Signaling</w:t>
+                <w:t xml:space="preserve">Mechanistic insight into the role of Poly(ADP-ribosyl)ation in DNA topology modulation and response to DNA damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bauyrzhan Smailov</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bakhyt Matkarimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Zharkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Saparbaev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2020.606685⟩</w:t>
+              <w:t xml:space="preserve">Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 35 (1), pp.107-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mutage/gez045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432696v2</w:t>
+                <w:t xml:space="preserve">hal-02392725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA-Histone Cross-Links: Formation and Repair</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Assay for the Activity of Base Excision Repair Enzymes in Cellular Extracts Using Fluorescent DNA Probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. A Kladova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. A Iakovlev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Groisman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manideep C Pachva</w:t>
+                <w:t xml:space="preserve">A. Ishchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexei F Kisselev</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. K Saparbaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, pp.647045. </w:t>
+              <w:t xml:space="preserve">Биохимия / Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 85 (4), pp.480-489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcell.2020.607045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S0006297920040082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432690v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reading targeted DNA damage in the active demethylation pathway: role of accessory domains of eukaryotic AP endonucleases and thymine-DNA glycosylases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander V Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inga R Grin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina P Dvornikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakhyt T Matkarimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Groisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 432 (6), pp.1747-1768. </w:t>
@@ -3003,51 +2977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Arabidopsis thaliana Poly(ADP-Ribose) Polymerases 1 and 2 Modify DNA by ADP-Ribosylating Terminal Phosphate Residues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabira Taipakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aigerim Kuanbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3055,51 +3029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gasparutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeldar Baiken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8, pp.606596. </w:t>
@@ -3131,265 +3105,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Assay for the Activity of Base Excision Repair Enzymes in Cellular Extracts Using Fluorescent DNA Probes</w:t>
+                <w:t xml:space="preserve">Wheat Germination Is Dependent on Plant Target of Rapamycin Signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. A Kladova</w:t>
+                <w:t xml:space="preserve">Bauyrzhan Smailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. A Iakovlev</w:t>
+                <w:t xml:space="preserve">Sanzhar Alybayev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Groisman</w:t>
+                <w:t xml:space="preserve">Izat Smekenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ishchenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. K Saparbaev</w:t>
+                <w:t xml:space="preserve">Aibek Mursalimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat A Saparbaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Биохимия / Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S0006297920040082⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.606685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2020.606685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03068193v1</w:t>
+                <w:t xml:space="preserve">hal-03432696v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic insight into the role of Poly(ADP-ribosyl)ation in DNA topology modulation and response to DNA damage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNA-Histone Cross-Links: Formation and Repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manideep C Pachva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bakhyt Matkarimov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Zharkov</w:t>
+                <w:t xml:space="preserve">Alexei F Kisselev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murat Saparbaev</w:t>
+                <w:t xml:space="preserve">Bakhyt T Matkarimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat A Saparbaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Groisman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutagenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 35 (1), pp.107-117. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.647045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mutage/gez045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2020.607045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392725v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of the Apurinic/Apyrimidinic Endonuclease Activity of Human APE1 and of Its Natural Polymorphic Variants by Base Excision Repair Proteins</w:t>
               </w:r>
@@ -3401,77 +3401,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga A Kladova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina V Alekseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat A Saparbaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga S Fedorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikita A Kuznetsov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (19), pp.7147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3518,77 +3518,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of stimulation of DNA binding of the transcription factors by human apurinic/apyrimidinic endonuclease 1, APE1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Bazlekowa-Karaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Prorok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Baconnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabira Taipakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiger Akishev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3652,51 +3652,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aberrant repair initiated by the adenine-DNA glycosylase does not play a role in UV-induced mutagenesis in Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Zutterling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aibek Mursalimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissam Talhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3773,103 +3773,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of biochemical properties of an apurinic/apyrimidinic endonuclease from Helicobacter pylori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aigerim Turgimbayeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sailau Abeldenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Zharkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ishchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yerlan Ramankulov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (8), pp.e0202232. </w:t>
@@ -4035,693 +4035,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-steady-state kinetic analysis of damage recognition by human single-strand selective monofunctional uracil-DNA glycosylase SMUG1</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Human DNA glycosylases NEIL1 and NEIL3 Excise Psoralen-Induced DNA-DNA Cross-Links in a Four-Stranded DNA Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danila Iakovlev</w:t>
+                <w:t xml:space="preserve">Peter Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inna Misovets</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Murat Saparbaev</w:t>
+                <w:t xml:space="preserve">Sophie Couvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Zutterling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Albelazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Groisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular BioSystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7mb00457e⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.17438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-17693-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02393555v1</w:t>
+                <w:t xml:space="preserve">hal-02393493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aberrant base excision repair pathway of oxidatively damaged DNA: Implications for degenerative diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissam Talhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakhyt Matkarimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tchenio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Zharkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Saparbaev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 107, pp.266-277. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2016.11.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Human DNA glycosylases NEIL1 and NEIL3 Excise Psoralen-Induced DNA-DNA Cross-Links in a Four-Stranded DNA Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Martin</w:t>
+                <w:t xml:space="preserve">Pre-steady-state kinetic analysis of damage recognition by human single-strand selective monofunctional uracil-DNA glycosylase SMUG1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Kuznetsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Couvé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Zutterling</w:t>
+                <w:t xml:space="preserve">Danila Iakovlev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustafa Albelazi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Regina Groisman</w:t>
+                <w:t xml:space="preserve">Inna Misovets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ishchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Saparbaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.17438. </w:t>
+              <w:t xml:space="preserve">Molecular BioSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (12), pp.2638-2649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-17693-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7mb00457e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393493v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TET2-mediated 5-hydroxymethylcytosine induces genetic instability and mutagenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lise Secardin</w:t>
+                <w:t xml:space="preserve">The major Arabidopsis thaliana apurinic/apyrimidinic endonuclease, ARP is involved in the plant nucleotide incision repair pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiger Akishev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabira Taipakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Botagoz Joldybayeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Zutterling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izat Smekenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DNA Repair</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 43, pp.78 - 88. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dnarep.2016.05.031⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 48, pp.30-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dnarep.2016.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01405648v1</w:t>
+                <w:t xml:space="preserve">hal-02393578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The major Arabidopsis thaliana apurinic/apyrimidinic endonuclease, ARP is involved in the plant nucleotide incision repair pathway</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Izat Smekenov</w:t>
+                <w:t xml:space="preserve">TET2-mediated 5-hydroxymethylcytosine induces genetic instability and mutagenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Mahfoudhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissam A Talhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xenia Cabagnols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Secardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DNA Repair</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 48, pp.30-42. </w:t>
+              <w:t xml:space="preserve">, 2016, 43, pp.78 - 88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dnarep.2016.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dnarep.2016.05.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393578v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01405648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural comparison of AP endonucleases from the exonuclease III family reveals new amino acid residues in human AP endonuclease 1 that are involved in incision of damaged DNA.</w:t>
               </w:r>
@@ -4733,51 +4733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesto Redrejo-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aibek Mursalimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inga Grin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4893,51 +4893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiger Akishev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakhyt Matkarimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DNA Repair</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 33 (23), pp.1-16. </w:t>
@@ -4981,823 +4981,823 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional variants of human APE1 rescue the DNA repair defects of the yeast AP endonuclease/3′-diesterase-deficient strain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aberrant repair initiated by mismatch-specific thymine-DNA glycosylases provides a mechanism for the mutational bias observed in CpG islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissam Talhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Couvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiqiang Wang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Inga Grin</w:t>
+                <w:t xml:space="preserve">Laurent Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ishchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakhyt Matkarimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNA Repair</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dnarep.2014.07.010⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (10), pp.6300-6313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gku246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02393647v1</w:t>
+                <w:t xml:space="preserve">hal-02393707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Step-by-step mechanism of DNA damage recognition by human 8-oxoguanine DNA glycosylase</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lipid peroxidation product 4-hydroxy-2-nonenal modulates base excision repair in human cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Winczura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Czubaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinga Winczura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Masłowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matylda Nałęcz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2013.09.035⟩</w:t>
+              <w:t xml:space="preserve">DNA Repair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dnarep.2014.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393729v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid peroxidation product 4-hydroxy-2-nonenal modulates base excision repair in human cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pre-steady-state fluorescence analysis of damaged DNA transfer from human DNA glycosylases to AP endonuclease APE1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Kuznetsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Kuznetsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ishchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Saparbaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Fedorova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNA Repair</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dnarep.2014.06.002⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1840 (10), pp.3042-3051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2014.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393629v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-steady-state fluorescence analysis of damaged DNA transfer from human DNA glycosylases to AP endonuclease APE1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Step-by-step mechanism of DNA damage recognition by human 8-oxoguanine DNA glycosylase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Kuznetsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikita Kuznetsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ishchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Saparbaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Fedorova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 1840 (10), pp.3042-3051. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2014.07.016⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 1840 (1), pp.387-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2013.09.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393724v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aberrant repair initiated by mismatch-specific thymine-DNA glycosylases provides a mechanism for the mutational bias observed in CpG islands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bakhyt Matkarimov</w:t>
+                <w:t xml:space="preserve">Cloning and Characterization of a Wheat Homologue of Apurinic/Apyrimidinic Endonuclease Ape1L</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Botagoz Joldybayeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Prorok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inga Grin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Zharkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ishenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gku246⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (3), pp.e92963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0092963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393707v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning and Characterization of a Wheat Homologue of Apurinic/Apyrimidinic Endonuclease Ape1L</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paulina Prorok</w:t>
+                <w:t xml:space="preserve">Functional variants of human APE1 rescue the DNA repair defects of the yeast AP endonuclease/3′-diesterase-deficient strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiqiang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Mazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inga Grin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexander Ishenko</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ishchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (3), pp.e92963. </w:t>
+              <w:t xml:space="preserve">DNA Repair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22, pp.53-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0092963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dnarep.2014.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393740v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mechanism of human tyrosyl-DNA phosphodiesterase 1 in the cleavage of AP site and its synthetic analogs</w:t>
               </w:r>
@@ -5822,51 +5822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadejda Rechkunova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ishchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Saparbaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Lavrik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5925,77 +5925,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excision of 8-oxoguanine from methylated CpG dinucleotides by human 8-oxoguanine DNA glycosylase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Kuznetsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikita Kuznetsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Fedorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustem Kasymov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6059,90 +6059,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct DNA Lesion Reversal and Excision Repair in Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Couvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlan Ramanculov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Fedorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ishchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6206,51 +6206,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7,8-dihydro-8-oxoadenine, a highly mutagenic adduct, is repaired by Escherichia coli and human mismatch-specific uracil/thymine-DNA glycosylases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissam Talhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Couvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ishchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6327,90 +6327,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Mutagenic Exocyclic DNA Adducts Are Substrates for the Human Nucleotide Incision Repair Pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Prorok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gasparutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Fedorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ishchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6487,64 +6487,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesto Redrejo-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Couvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Mazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ishchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6608,77 +6608,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization and preliminary X-ray analysis of human endonuclease 1 (APE1) in complex with an oligonucleotide containing a 5,6-dihydrouracil (DHU) or an alpha-anomeric 2'-deoxyadenosine (alphadA) modified base.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander A Ishchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikita A Kuznetsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Saparbaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Moréra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6725,51 +6725,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncoupling of the base excision and nucleotide incision repair pathways reveals their respective biological roles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander A Ishchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Deprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7097,103 +7097,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The major human AP endonuclease (Ape1) is involved in the nucleotide incision repair pathway.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander A Ishchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Ide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhoderick H Elder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat K Saparbaev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 32 (1), pp.73-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7253,204 +7253,208 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter X Alternative DNA repair pathways to handle complex DNA damage generated by oxidative stress and anticancer drugs</w:t>
+                <w:t xml:space="preserve">Alternative DNA repair pathways to handle complex DNA damage generated by oxidative stress and anticancer drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Matta</w:t>
+                <w:t xml:space="preserve">E. Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U Aliyaskarova</w:t>
+                <w:t xml:space="preserve">U. Aliyaskarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A A Kuznetsova</w:t>
+                <w:t xml:space="preserve">A. A Kuznetsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B T Matkarimov</w:t>
+                <w:t xml:space="preserve">B. T Matkarimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O S Fedorova</w:t>
+                <w:t xml:space="preserve">O. S Fedorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Miral Dizdaroglu; R Stephen Lloyd. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DNA Damage, DNA Repair and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, Royal Society of Chemistry, 2020, Chemical Biology, 978-1-78801-889-0. </w:t>
+              <w:t xml:space="preserve">, 1, Royal Society of Chemistry, pp.249-278, 2020, 978-1-78801-889-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/9781839160769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/9781839160769-00249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432737v1</w:t>
+                <w:t xml:space="preserve">hal-03301429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA repair and mutagenesis in vertebrate mitochondria: evidence for asymmetric DNA strand inheritance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakhyt Matkarimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat A Saparbaev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dmitry O. Zharkov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanisms of genome protection and repair</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1241, Springer, pp.77-100, 2020, Advances in Experimental Medicine and Biology, 978-3-030-41282-1. </w:t>
@@ -7482,165 +7486,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03060578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative DNA repair pathways to handle complex DNA damage generated by oxidative stress and anticancer drugs</w:t>
+                <w:t xml:space="preserve">Chapter X Alternative DNA repair pathways to handle complex DNA damage generated by oxidative stress and anticancer drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Matta</w:t>
+                <w:t xml:space="preserve">E Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Aliyaskarova</w:t>
+                <w:t xml:space="preserve">U Aliyaskarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. A Kuznetsova</w:t>
+                <w:t xml:space="preserve">A A Kuznetsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. T Matkarimov</w:t>
+                <w:t xml:space="preserve">B T Matkarimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. S Fedorova</w:t>
+                <w:t xml:space="preserve">O S Fedorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DNA Damage, DNA Repair and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, Royal Society of Chemistry, pp.249-278, 2020, 978-1-78801-889-0. </w:t>
+              <w:t xml:space="preserve">, 1, Royal Society of Chemistry, 2020, Chemical Biology, 978-1-78801-889-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/9781839160769-00249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/9781839160769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03301429v1</w:t>
+                <w:t xml:space="preserve">hal-03432737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId269"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7795,51 +7795,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351193v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia T Davletgildeeva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timofey E Tyugashev" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxing Zhao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Ishchenko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Saparbaev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26146912" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350827v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Iliushchenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Efimenko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina G Mikhailova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Shamanskiy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat K Saparbaev" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae261" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350805v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamart Ramazanova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aizhan Alikul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinara Begimbetova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabira Taipakova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhyt T Matkarimov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26199504" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350847v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Manapkyzy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulzhan Zhamanbayeva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Sidorenko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radha Bonala" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Johnson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.19577" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795724v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Davletgildeeva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kuznetsova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ishchenko" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Kuznetsov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25168897" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794225v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botagoz Joldybayeva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry O Zharkov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0304818" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289624v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita A Kuznetsov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12141839" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425843v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16671" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289451v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna V Yudkina" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita A Bulgakov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria V Kim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana V Baranova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad423" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289483v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Aliyaskarova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeldar Baiken" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Renaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Couve" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Kisselev" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32186-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858686v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigerim Turgimbayeva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulan Zein" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Zharkov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerlan Ramankulov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2022.103390" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858673v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemiy Bakman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Fedorova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2022.130198" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289790v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra A Kuznetsova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia A Gavrilova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga S Fedorova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232214404" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858651v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyubov Yu. Kanazhevskaya" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Smyshliaev" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Timofeyeva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27154960" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859362v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kuznetsova" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Novopashina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23052869" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858645v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana I Senchurova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11192998" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432659v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A Kuznetsova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat A Saparbaev" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22168874" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289943v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Prorok" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga R Grin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laval" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10071591" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432685v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damira Kanayeva" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Groisman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.617884" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432696v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauyrzhan Smailov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanzhar Alybayev" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izat Smekenov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aibek Mursalimov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.606685" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432690v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manideep C Pachva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei F Kisselev" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.607045" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060641v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V Popov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina P Dvornikova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.12.020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432679v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigerim Kuanbay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Pierre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.606596" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068193v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. A Kladova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A Iakovlev" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Groisman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ishchenko" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K Saparbaev" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0006297920040082" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392725v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhyt Matkarimov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mutage/gez045" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066830v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga A Kladova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina V Alekseeva" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21197147" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322130v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Bazlekowa-Karaban" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Baconnais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiger Akishev" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2019.102698" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322261v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zutterling" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Talhaoui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanat Koshenov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6029" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322329v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sailau Abeldenov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202232" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322373v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kladova" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pietrement" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2018.02.001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393555v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danila Iakovlev" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Misovets" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7mb00457e" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393543v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tchenio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.11.040" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393493v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Martin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Couv&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Albelazi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17693-4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01405648v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Mahfoudhi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam A Talhaoui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Cabagnols" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Della Valle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Secardin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2016.05.031" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393578v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2016.10.009" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356083v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesto Redrejo-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vigouroux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Grin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Alili" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2016.06.011" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393612v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Shafirovich" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Liu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2015.05.007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNGLTHZF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393647v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Wang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Ayoub" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Mazouzi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2014.07.010" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393729v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2013.09.035" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393629v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Winczura" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Czubaty" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Winczura" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Mas&#322;owska" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matylda Na&#322;&#281;cz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2014.06.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393724v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2014.07.016" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393707v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gros" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku246" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393740v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ishenko" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0092963" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393777v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Lebedeva" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Rechkunova" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lavrik" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2013.09.008" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C6GF49D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393785v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Kasymov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2013.08.008" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393792v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlan Ramanculov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/ecosalplus.7.2.4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393748v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kunz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primo Sch&#228;r" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1149" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368498v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051776" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02074458v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021039" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512071v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Mor&#233;ra" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309110017021" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216010v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deprez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei V. Maksimenko" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Brochon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0508582103" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438646v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sordet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qasim Khan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Plo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pourquier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshimasa Urasaki" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M410277200" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980658v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Faure" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saparbaev" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh622" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277634v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Ide" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoderick H Elder" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh165" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432737v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Matta" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Aliyaskarova" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Kuznetsova" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B T Matkarimov" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O S Fedorova" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839160769" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060578v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41283-8_6" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301429v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Matta" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Aliyaskarova" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A Kuznetsova" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. T Matkarimov" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. S Fedorova" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839160769-00249" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350805v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamart Ramazanova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aizhan Alikul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinara Begimbetova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabira Taipakova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhyt T Matkarimov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26199504" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350847v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Manapkyzy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulzhan Zhamanbayeva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Sidorenko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radha Bonala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Johnson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.19577" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350827v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Iliushchenko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Efimenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina G Mikhailova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Shamanskiy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat K Saparbaev" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae261" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351193v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia T Davletgildeeva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timofey E Tyugashev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxing Zhao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Ishchenko" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Saparbaev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26146912" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795724v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Davletgildeeva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kuznetsova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ishchenko" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Kuznetsov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25168897" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794225v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botagoz Joldybayeva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry O Zharkov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0304818" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425843v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16671" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289451v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna V Yudkina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita A Bulgakov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria V Kim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana V Baranova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad423" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289483v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Aliyaskarova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeldar Baiken" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Renaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Couve" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Kisselev" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32186-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289624v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita A Kuznetsov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12141839" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289790v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra A Kuznetsova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia A Gavrilova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga S Fedorova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232214404" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858673v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemiy Bakman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Fedorova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2022.130198" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858651v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyubov Yu. Kanazhevskaya" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Smyshliaev" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Timofeyeva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27154960" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859362v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kuznetsova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Novopashina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23052869" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858645v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana I Senchurova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11192998" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858686v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigerim Turgimbayeva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulan Zein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Zharkov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerlan Ramankulov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2022.103390" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289943v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Prorok" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga R Grin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laval" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10071591" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432685v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damira Kanayeva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Groisman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.617884" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432659v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A Kuznetsova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat A Saparbaev" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22168874" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392725v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhyt Matkarimov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mutage/gez045" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068193v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. A Kladova" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A Iakovlev" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Groisman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ishchenko" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K Saparbaev" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0006297920040082" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060641v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V Popov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina P Dvornikova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.12.020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432679v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigerim Kuanbay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Pierre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.606596" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432696v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauyrzhan Smailov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanzhar Alybayev" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izat Smekenov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aibek Mursalimov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.606685" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432690v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manideep C Pachva" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei F Kisselev" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.607045" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066830v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga A Kladova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina V Alekseeva" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21197147" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322130v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Bazlekowa-Karaban" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Baconnais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiger Akishev" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2019.102698" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322261v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zutterling" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Talhaoui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanat Koshenov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6029" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322329v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sailau Abeldenov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202232" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322373v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kladova" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pietrement" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2018.02.001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393493v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Martin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Couv&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Albelazi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17693-4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393543v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tchenio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.11.040" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393555v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danila Iakovlev" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Misovets" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7mb00457e" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393578v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2016.10.009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01405648v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Mahfoudhi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam A Talhaoui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Cabagnols" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Della Valle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Secardin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2016.05.031" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356083v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesto Redrejo-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vigouroux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Grin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Alili" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2016.06.011" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393612v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Shafirovich" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Liu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2015.05.007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNGLTHZF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393707v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gros" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku246" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393629v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Winczura" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Czubaty" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Winczura" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Mas&#322;owska" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matylda Na&#322;&#281;cz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2014.06.002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393724v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2014.07.016" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393729v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2013.09.035" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393740v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ishenko" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0092963" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393647v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Wang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Ayoub" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Mazouzi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2014.07.010" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393777v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Lebedeva" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Rechkunova" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lavrik" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2013.09.008" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C6GF49D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393785v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Kasymov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2013.08.008" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393792v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlan Ramanculov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/ecosalplus.7.2.4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393748v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kunz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primo Sch&#228;r" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1149" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368498v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051776" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02074458v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021039" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512071v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Mor&#233;ra" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309110017021" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216010v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deprez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei V. Maksimenko" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Brochon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0508582103" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438646v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sordet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qasim Khan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Plo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pourquier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshimasa Urasaki" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M410277200" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980658v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Faure" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saparbaev" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh622" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277634v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Ide" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoderick H Elder" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh165" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301429v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Matta" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Aliyaskarova" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A Kuznetsova" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. T Matkarimov" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. S Fedorova" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839160769-00249" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060578v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41283-8_6" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432737v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Matta" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Aliyaskarova" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Kuznetsova" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B T Matkarimov" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O S Fedorova" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839160769" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>