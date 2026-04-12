--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -636,295 +636,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curative Treatment of Candidiasis by the Live Biotherapeutic Microorganism Lactobacillus rhamnosus Lcr35 in the Invertebrate Model Caenorhabditis elegans: First Mechanistic Insights</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of an innovative methodology combining chemical fractionation and in vivo analysis to investigate the biological properties of cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marylise Gachinat</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8010034⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0242370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432425v1</w:t>
+                <w:t xml:space="preserve">hal-03024800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an innovative methodology combining chemical fractionation and in vivo analysis to investigate the biological properties of cheese</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Curative Treatment of Candidiasis by the Live Biotherapeutic Microorganism Lactobacillus rhamnosus Lcr35 in the Invertebrate Model Caenorhabditis elegans: First Mechanistic Insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Veisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Veisseire</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Camares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Gachinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (11), </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0242370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8010034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024800v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation into In Vitro and In Vivo Caenorhabditis elegans Models to Select Cheese Yeasts as Probiotic Candidates for their Preventive Effects against Salmonella Typhimurium</w:t>
               </w:r>
@@ -962,51 +962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous Saraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Camares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (6), pp.922. </w:t>
@@ -1070,51 +1070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous Saraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1306,321 +1306,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus aureus transcriptomic response to inhibition by H2O2-producing Lactococcus garvieae.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Delpech</w:t>
+                <w:t xml:space="preserve">Environmental Toxicity and Antimicrobial Efficiency of Titanium Dioxide Nanoparticles in Suspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bornes</w:t>
+                <w:t xml:space="preserve">Christophe Massard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Camares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elina Alaterre</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Komla Oscar Awitor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2015.05.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomaterials and Nanobiotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 06 (03), pp.213-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/jbnb.2015.63020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01247402v1</w:t>
+                <w:t xml:space="preserve">hal-01662319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Toxicity and Antimicrobial Efficiency of Titanium Dioxide Nanoparticles in Suspension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Staphylococcus aureus transcriptomic response to inhibition by H2O2-producing Lactococcus garvieae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bornes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Alaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Komla Oscar Awitor</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geneviève Gagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomaterials and Nanobiotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 06 (03), pp.213-224. </w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51, pp.163-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/jbnb.2015.63020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2015.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662319v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photokilling of Escherichia coli Using Hybrid Titania Nanoparticles Suspended in an Aqueous Liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Massard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1867,51 +1867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caenorhabditis elegans, un modèle utilisé pour le criblage de microbiotes fromagers à effet santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1919,51 +1919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Camarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Gachinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t>
@@ -2044,51 +2044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bornes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième colloque recherche IUT Clermont-Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Aurillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2165,51 +2165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque recherche IUT Clermont Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Aurillac, France</w:t>
@@ -2238,51 +2238,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caenorhabditis elegans, un modèle utilisé pour le criblage de microbiotes fromagers à effet santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2415,51 +2415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
@@ -2540,51 +2540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Gachinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème congrès national de la SFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
@@ -2665,51 +2665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Gachinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'école doctorale SVSAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
@@ -2790,51 +2790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’école doctorale SVSAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
@@ -2915,51 +2915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Gachinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VerMidi XXII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
@@ -3309,51 +3309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3421,51 +3421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3514,277 +3514,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheeses as a new source of bioactive metabolites impacting oxidative stress ?</w:t>
+                <w:t xml:space="preserve">Cheese as a new source of bioactive metabolites impacting oxidative stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bornes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premier Forum sur les aliments fermentés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journées de l'Ecole Doctorale Sciences de la Vie, Santé, Agronomie Environnement (SVSAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Clermont-ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04352396v1</w:t>
+                <w:t xml:space="preserve">hal-04817429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheese as a new source of bioactive metabolites impacting oxidative stress</w:t>
+                <w:t xml:space="preserve">Cheeses as a new source of bioactive metabolites impacting oxidative stress ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bornes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Priam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'Ecole Doctorale Sciences de la Vie, Santé, Agronomie Environnement (SVSAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Clermont-ferrand, France</w:t>
+              <w:t xml:space="preserve">Premier Forum sur les aliments fermentés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817429v1</w:t>
+                <w:t xml:space="preserve">hal-04352396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and comparison of antioxidant activities of almond and hazelnutbased beverages and their fermented forms by a consortium of lactic bacteria</w:t>
               </w:r>
@@ -3822,51 +3822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FORUM ON FERMENTED FOODS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Ecully, France</w:t>
@@ -3947,51 +3947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Clinical Nutrition and Metabolism (ESPEN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
@@ -4139,152 +4139,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheese as a new source of bioactive metabolites for veterinary applications : development and validation of a proof-of-concept methodology</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Curative treatment of candidiasis by the live biotherapeutic microorganism Lactobacillus rhamnosus Lcr35® in the invertebrate model Caenorhabditis elegans: first mechanistic insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Priam</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Camarès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Gachinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VerMidi XXIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942317v1</w:t>
+                <w:t xml:space="preserve">hal-03940878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo study of biological properties of cheese fractions</w:t>
               </w:r>
@@ -4389,152 +4389,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curative treatment of candidiasis by the live biotherapeutic microorganism Lactobacillus rhamnosus Lcr35® in the invertebrate model Caenorhabditis elegans: first mechanistic insights</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cheese as a new source of bioactive metabolites for veterinary applications : development and validation of a proof-of-concept methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chalard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Veisseire</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Priam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marylise Gachinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VerMidi XXIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940878v1</w:t>
+                <w:t xml:space="preserve">hal-03942317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4839,51 +4839,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786661v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Comte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veisseire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-79913-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645500v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Diet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ripoche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16121862" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912141v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Rifa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1062113" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03283150v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cardin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13030897" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02432425v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Veisseire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Camares" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Gachinat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8010034" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024800v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242370" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874036v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Saraoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8060922" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02432440v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dausset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216184" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621544v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Queiroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delpech" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-018-1340-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247402v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bornes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Alaterre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gagne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.05.014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01662319v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Massard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Oscar Awitor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jbnb.2015.63020" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543722v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sibaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Caudron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jbnb.2013.42019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027774v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rios" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326666v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Camar&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352483v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parriel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mathey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817444v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882091v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817456v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408319v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408327v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432414v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432478v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817392v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Priam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Saunier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817380v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Wittrant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352412v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leroux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817405v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352396v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817429v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351104v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coosemans" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817416v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942326v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942317v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816953v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940878v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586098v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Comte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786661v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Comte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veisseire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-79913-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645500v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Diet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ripoche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16121862" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912141v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Rifa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1062113" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03283150v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cardin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13030897" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024800v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242370" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02432425v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Veisseire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Camares" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Gachinat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8010034" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874036v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Saraoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8060922" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02432440v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dausset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216184" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621544v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Queiroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delpech" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-018-1340-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01662319v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Massard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Oscar Awitor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jbnb.2015.63020" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247402v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bornes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Alaterre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gagne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.05.014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543722v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sibaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Caudron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jbnb.2013.42019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027774v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rios" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326666v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Camar&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352483v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parriel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mathey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817444v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882091v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817456v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408319v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408327v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432414v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432478v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817392v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Priam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Saunier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817380v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Wittrant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352412v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leroux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817405v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817429v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352396v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351104v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coosemans" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817416v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942326v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940878v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816953v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942317v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586098v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Comte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>