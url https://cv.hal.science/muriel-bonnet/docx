--- v1 (2026-04-12)
+++ v2 (2026-05-07)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -636,295 +636,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an innovative methodology combining chemical fractionation and in vivo analysis to investigate the biological properties of cheese</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Curative Treatment of Candidiasis by the Live Biotherapeutic Microorganism Lactobacillus rhamnosus Lcr35 in the Invertebrate Model Caenorhabditis elegans: First Mechanistic Insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Veisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Veisseire</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Camares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Gachinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0242370⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8010034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024800v1</w:t>
+                <w:t xml:space="preserve">hal-02432425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curative Treatment of Candidiasis by the Live Biotherapeutic Microorganism Lactobacillus rhamnosus Lcr35 in the Invertebrate Model Caenorhabditis elegans: First Mechanistic Insights</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of an innovative methodology combining chemical fractionation and in vivo analysis to investigate the biological properties of cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marylise Gachinat</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (1), </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8010034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0242370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432425v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation into In Vitro and In Vivo Caenorhabditis elegans Models to Select Cheese Yeasts as Probiotic Candidates for their Preventive Effects against Salmonella Typhimurium</w:t>
               </w:r>
@@ -962,51 +962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous Saraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Camares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (6), pp.922. </w:t>
@@ -1070,51 +1070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous Saraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1306,419 +1306,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Toxicity and Antimicrobial Efficiency of Titanium Dioxide Nanoparticles in Suspension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Staphylococcus aureus transcriptomic response to inhibition by H2O2-producing Lactococcus garvieae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bornes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Alaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomaterials and Nanobiotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/jbnb.2015.63020⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51, pp.163-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2015.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662319v1</w:t>
+                <w:t xml:space="preserve">hal-01247402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus aureus transcriptomic response to inhibition by H2O2-producing Lactococcus garvieae.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photokilling of Escherichia coli Using Hybrid Titania Nanoparticles Suspended in an Aqueous Liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elina Alaterre</w:t>
+                <w:t xml:space="preserve">Christophe Massard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Gagne</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 51, pp.163-170. </w:t>
+                <w:t xml:space="preserve">Yves Sibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...105 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Caudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomaterials and Nanobiotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 04, pp.137-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4236/jbnb.2013.42019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1728,51 +1598,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caenorhabditis elegans, un modèle utilisé pour le criblage de microbiotes fromagers à effet santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1794,356 +1664,356 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Marie Grollemund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT’2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caenorhabditis elegans, un modèle utilisé pour le criblage de microbiotes fromagers à effet santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Evaluation du modèle Caenorhabditis elegans pour estimer la qualité d’une eau eau. Application à l’eau de la Dordogne sur la Communauté de Communes de Sumène-Artense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Parriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bornes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t>
+              <w:t xml:space="preserve">Deuxième colloque recherche IUT Clermont-Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aurillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326666v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du modèle Caenorhabditis elegans pour estimer la qualité d’une eau eau. Application à l’eau de la Dordogne sur la Communauté de Communes de Sumène-Artense</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Parriel</w:t>
+                <w:t xml:space="preserve">Caenorhabditis elegans, un modèle utilisé pour le criblage de microbiotes fromagers à effet santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Camarès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Gachinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième colloque recherche IUT Clermont-Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Aurillac, France</w:t>
+              <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352483v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et mise en oeuvre d'une stratégie de recherche de métabolites bioactifs naturels, issus de matrices fromagères, efficaces contre l'arthrose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2165,235 +2035,235 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque recherche IUT Clermont Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Aurillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caenorhabditis elegans, un modèle utilisé pour le criblage de microbiotes fromagers à effet santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Recherche IUT Clermont Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT Clermont Auvergne, Jul 2022, Montluçon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fromages comme nouvelle source de métabolites bioactifs innovants capables d'impacter le stress oxydant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2415,110 +2285,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactobacillus rhamnosus Lcr35 as an effective treatment for preventing Candida albicans infection in the preclinical model Caenorhabditis elegans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2540,110 +2410,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Gachinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème congrès national de la SFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408319v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactobacillus rhamnosus Lcr35 en tant que traitement efficace contre l'infection à Candida albicans dans le modèle préclinique Caenorhabditis elegans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2665,110 +2535,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Gachinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'école doctorale SVSAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408327v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des propriétés biologiques de fractions de fromage à l’aide d’un modèle in vivo innovant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2790,110 +2660,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’école doctorale SVSAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactobacillus rhamnosus Lcr35® as an effective treatment for preventing Candida albicans infection in the preclinical model Caenorhabditis elegans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2915,88 +2785,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Gachinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VerMidi XXII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3006,51 +2876,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of raw-milk cheeses biological activity on oxidative processes and mobility using the in vivo model Caenorhabditis elegans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3059,123 +2929,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Priam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VerMidi XXV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fromage au lait cru, un aliment clé pour favoriser la mobilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3184,288 +3054,288 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique du CIR3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Clermont-ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and synthesis of original fluorescent probes for use in microscopy on a model organism : Caenorhabditis elegans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique du Médicament</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fromages au lait cru comme source de métabolites bioactifs innovants pour lutter contre le stress oxydant et favoriser la mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3484,73 +3354,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e édition colloque des fromages au lait cru</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Aurillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheese as a new source of bioactive metabolites impacting oxidative stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3572,249 +3442,249 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'Ecole Doctorale Sciences de la Vie, Santé, Agronomie Environnement (SVSAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Clermont-ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheeses as a new source of bioactive metabolites impacting oxidative stress ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Priam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premier Forum sur les aliments fermentés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and comparison of antioxidant activities of almond and hazelnutbased beverages and their fermented forms by a consortium of lactic bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Coosemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3822,110 +3692,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FORUM ON FERMENTED FOODS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheeses as a new source of bioactive metabolites impacting oxidative stress ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3947,137 +3817,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Clinical Nutrition and Metabolism (ESPEN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des propriétés biologiques de fractions de fromage à l'aide d'un modèle in vivo innovant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4109,73 +3979,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'Ecole Doctorale SVSAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Clermont - Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curative treatment of candidiasis by the live biotherapeutic microorganism Lactobacillus rhamnosus Lcr35® in the invertebrate model Caenorhabditis elegans: first mechanistic insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4197,432 +4067,432 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Camarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Gachinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VerMidi XXIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo study of biological properties of cheese fractions</w:t>
+                <w:t xml:space="preserve">Cheese as a new source of bioactive metabolites for veterinary applications : development and validation of a proof-of-concept methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Poupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Priam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VerMidi XXII</w:t>
+              <w:t xml:space="preserve">VerMidi XXIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816953v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheese as a new source of bioactive metabolites for veterinary applications : development and validation of a proof-of-concept methodology</w:t>
+                <w:t xml:space="preserve">In vivo study of biological properties of cheese fractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VerMidi XXIII</w:t>
+              <w:t xml:space="preserve">VerMidi XXII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942317v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A clustering-based survival comparison procedure designed to study the Caenorhabditis elegans Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Marie Grollemund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4634,65 +4504,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId93"/>
+      <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4839,51 +4709,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786661v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Comte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veisseire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-79913-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645500v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Diet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ripoche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16121862" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912141v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Rifa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1062113" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03283150v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cardin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13030897" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024800v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242370" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02432425v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Veisseire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Camares" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Gachinat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8010034" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874036v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Saraoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8060922" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02432440v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dausset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216184" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621544v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Queiroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delpech" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-018-1340-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01662319v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Massard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Oscar Awitor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jbnb.2015.63020" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247402v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bornes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Alaterre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gagne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.05.014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543722v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sibaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Caudron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jbnb.2013.42019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027774v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rios" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326666v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Camar&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352483v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parriel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mathey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817444v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882091v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817456v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408319v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408327v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432414v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432478v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817392v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Priam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Saunier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817380v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Wittrant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352412v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leroux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817405v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817429v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352396v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351104v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coosemans" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817416v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942326v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940878v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816953v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942317v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586098v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Comte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786661v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Comte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veisseire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-79913-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645500v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Diet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ripoche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16121862" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912141v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Rifa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1062113" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03283150v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cardin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13030897" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02432425v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Veisseire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Camares" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Gachinat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8010034" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024800v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242370" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874036v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Saraoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8060922" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02432440v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dausset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216184" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621544v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Queiroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delpech" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-018-1340-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247402v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bornes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Alaterre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gagne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.05.014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543722v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Massard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sibaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Caudron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jbnb.2013.42019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027774v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rios" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352483v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parriel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mathey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326666v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Camar&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817444v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882091v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817456v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408319v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408327v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432414v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432478v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817392v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Priam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Saunier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817380v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Wittrant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352412v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leroux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817405v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817429v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352396v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351104v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coosemans" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817416v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942326v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940878v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942317v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816953v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586098v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Comte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>