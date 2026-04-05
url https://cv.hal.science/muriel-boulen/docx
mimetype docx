--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1101,286 +1101,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02835214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sanctuaires gaulois et gallo-romains dans leur environnement : apport des analyses polliniques réalisées dans le nord de la France et la Belgique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environnement végétal et collecte du bois de feu au Néolithique dans le sud du bassin de l’Escaut (5200-2200 BC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Salavert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amposta Arielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (4), pp.701-731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2018.14945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02413990v1</w:t>
+                <w:t xml:space="preserve">mnhn-02375079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement végétal et collecte du bois de feu au Néolithique dans le sud du bassin de l’Escaut (5200-2200 BC)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les sanctuaires gaulois et gallo-romains dans leur environnement : apport des analyses polliniques réalisées dans le nord de la France et la Belgique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Court-Picon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Actes du colloque "Sacrée Science", 34, pp.39-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02375079v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’environnement naturel d’un lieu de culte d’époque romaine à Nesle - Mesnil-Saint-Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Derreumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1671,429 +1671,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paysage durant le Néolithique dans le Nord de la France : nouvelles données polliniques sur le Subboréal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Viticulture et viniculture dans le nord du bassin parisien d’après les données archéobotaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lemaître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Le Néolithique du Nord de la France dans son contexte européen : habitat et économie aux 4e et 3e millénaires avant notre ère, 301-311 (spécial 28)</w:t>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, La vigne et le vin dans les Trois Gaules, 68 (1), pp.257-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095606v1</w:t>
+                <w:t xml:space="preserve">hal-01386669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viticulture et viniculture dans le nord du bassin parisien d’après les données archéobotaniques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le paysage durant le Néolithique dans le Nord de la France : nouvelles données polliniques sur le Subboréal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Lemaître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, La vigne et le vin dans les Trois Gaules, 68 (1), pp.257-262</w:t>
+              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Le Néolithique du Nord de la France dans son contexte européen : habitat et économie aux 4e et 3e millénaires avant notre ère, 301-311 (spécial 28)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01386669v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lambersart « Les Conquérants » (vallée de la Deûle, Nord de la France) : une transition versant-fond de vallée au début glaciaire et Pléniglaciaire weichselien</w:t>
+                <w:t xml:space="preserve">« Le marais de Santes » : évolution de la Deûle en rapport avec l'occupation humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Praud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Rives et riverains, 23, pp.22-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01490730v1</w:t>
+                <w:t xml:space="preserve">hal-01490697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le marais de Santes » : évolution de la Deûle en rapport avec l'occupation humaine</w:t>
+                <w:t xml:space="preserve">Lambersart « Les Conquérants » (vallée de la Deûle, Nord de la France) : une transition versant-fond de vallée au début glaciaire et Pléniglaciaire weichselien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Valentin Munaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Praud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (4), pp.309 - 333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.4722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490697v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données archéologiques sur la Deûle lilloise : d’une crise érosive du IIème siècle après Jésus-Christ à l’urbanisation du lit mineur</w:t>
               </w:r>
@@ -3087,51 +3087,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Témoins archéologiques et archéobotaniques de chanvre (Cannabis sativa L.) dans les sites de France septentrionale : l'ambigüité des sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De cordes et de toiles. Le chanvre et le lin à la mer. Cultures, usages et innovations des origines à demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Lorient - Douarnenez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3341,51 +3341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Henon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Galois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3867,51 +3867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les données botaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4218,169 +4218,143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04544280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contexte environnemental [Cadre général]</w:t>
+                <w:t xml:space="preserve">La céréaliculture [Le domaine de l'économie]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Veronique Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.21-23, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.345, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569735v1</w:t>
+                <w:t xml:space="preserve">hal-04570433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La palynologie [Les apports des disciplines liées aux sciences de la vie et de la terre]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4391,180 +4365,206 @@
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.41, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céréaliculture [Le domaine de l'économie]</w:t>
+                <w:t xml:space="preserve">Contexte environnemental [Cadre général]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.345, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.21-23, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570433v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fanum et son espace [De la villa en bois à la villa en pierre]</w:t>
               </w:r>
@@ -4602,92 +4602,92 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lecomte-Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine Mataouchek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.255-259, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4769,51 +4769,51 @@
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.280-286, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4822,1466 +4822,1466 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche environnementale des sociétés humaines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du lin sauvage au lin cultivé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Decaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyne Douché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zech-Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Fabrique de la France. 20 ans d’archéologie préventive</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le lin, fibre de civilisation(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acte Sud / Confédération Européenne du lin et du chanvre, pp.64-69, 2021, 978-2-330-18082-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03463011v1</w:t>
+                <w:t xml:space="preserve">mnhn-04282758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du lin sauvage au lin cultivé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlène Bouchaud</w:t>
+                <w:t xml:space="preserve">La plaine de Limé (Aisne) à la fin du premier Âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Henon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gransar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...38 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Leroy-Langelin; Yann Lorin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le lin, fibre de civilisation(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Acte Sud / Confédération Européenne du lin et du chanvre, pp.64-69, 2021, 978-2-330-18082-9</w:t>
+              <w:t xml:space="preserve">Méthodologie et interprétation des habitats. HABATA 2. Actes du VLIVe colloque Halma, Lille, oct. 2019.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hors série, Collection Art et Archéologie, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.327-344, 2021, Revue du Nord, 979-10-93095-19-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04282758v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La plaine de Limé (Aisne) à la fin du premier Âge du Fer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gransar</w:t>
+                <w:t xml:space="preserve">L’enceinte monumentale chasséenne de Passel “Le Vivier”, Oise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandre Bedault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Emmanuelle Leroy-Langelin; Yann Lorin. </w:t>
+              <w:t xml:space="preserve">Nicolas Fromont; Grégor Marchand; Philippe Forré. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthodologie et interprétation des habitats. HABATA 2. Actes du VLIVe colloque Halma, Lille, oct. 2019.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.327-344, 2021, Revue du Nord, 979-10-93095-19-6</w:t>
+              <w:t xml:space="preserve">Statut des objets, des lieux et des Hommes au Néolithique. Actes du 32e colloque interrégional sur le Néolithique, Le Mans 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association des Publications Chauvinoises</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.173-187, 2021, Mémoire LV, 979-10-90534-65-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686104v1</w:t>
+                <w:t xml:space="preserve">hal-03470705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enceinte monumentale chasséenne de Passel “Le Vivier”, Oise</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche environnementale des sociétés humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Nicolas Fromont; Grégor Marchand; Philippe Forré. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Garcia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statut des objets, des lieux et des Hommes au Néolithique. Actes du 32e colloque interrégional sur le Néolithique, Le Mans 2017</w:t>
+              <w:t xml:space="preserve">La Fabrique de la France. 20 ans d’archéologie préventive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flammarion; Inrap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.268-275, 2021, 9782080234704. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association des Publications Chauvinoises</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.3917/flam.garci.2021.01.0268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470705v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the duration and recurrence of settlements in our perception of human impact on the environment: an example from Northern France.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le stage &amp;lt;em&amp;gt;Archéologie environnementale&amp;lt;/em&amp;gt; : une approche thématique et transversale des sciences naturelles appliquées à l’archéologie préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Granai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Boulen</w:t>
+                <w:t xml:space="preserve">Frédéric Broes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Coutard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cécilia Cammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carine Carpentier; Rose-Marie Arbogast; Philippe Kuchler. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Different times? Archaeological and environmental data from intra-site and off-site sequences.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches : Actes du 4e séminaire scientifique et technique de l’Inrap, 28-29 nov. 2019, Sélestat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inrap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20 p., 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/jtxq-z907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980505v1</w:t>
+                <w:t xml:space="preserve">hal-03046105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le stage &amp;lt;em&amp;gt;Archéologie environnementale&amp;lt;/em&amp;gt; : une approche thématique et transversale des sciences naturelles appliquées à l’archéologie préventive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of the duration and recurrence of settlements in our perception of human impact on the environment: an example from Northern France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Granai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches : Actes du 4e séminaire scientifique et technique de l’Inrap, 28-29 nov. 2019, Sélestat</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Different times? Archaeological and environmental data from intra-site and off-site sequences.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress, 2020, 1789696518</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046105v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un exemple d’exploitation du milieu naturel au Néolithique récent à Bouchain (Nord)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bernard</w:t>
+                <w:t xml:space="preserve">Premières données sur le site mésolithique du “Collège Belrem” à Beaurainville (Pas-de-Calais)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Martial</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérèmie Chombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rose-Marie Arbogast; Sylvain Griselin; Christian Jeunesse; Fréderic Séara. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIe congrès Préhistorique de France, Volume 3 Néolithique -Âge du Bronze, Session 4 L’exploitation du milieu au Néolithique dans le quart nord-ouest de l’Europe : contraintes environnementales, identités techniques et choix culturels</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.207-217, 2019, Néolithique – Âge du Bronze</w:t>
+              <w:t xml:space="preserve">Le second Mésolithique des Alpes à l'Atlantique (7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> millénaire). Table ronde internationale, Strasbourg, 3-4 novembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, AVAGE, pp.153-178, 2019, Mémoire d’archéologie du Grand Est, 978-2-9561936-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02868498v1</w:t>
+                <w:t xml:space="preserve">halshs-03063726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières données sur le site mésolithique du “Collège Belrem” à Beaurainville (Pas-de-Calais)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Leduc</w:t>
+                <w:t xml:space="preserve">Un exemple d’exploitation du milieu naturel au Néolithique récent à Bouchain (Nord)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Maigrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colas Guéret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérèmie Chombart</w:t>
+                <w:t xml:space="preserve">Emmanuelle Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le second Mésolithique des Alpes à l'Atlantique (7</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, 3, AVAGE, pp.153-178, 2019, Mémoire d’archéologie du Grand Est, 978-2-9561936-2-3</w:t>
+              <w:t xml:space="preserve">XXVIIIe congrès Préhistorique de France, Volume 3 Néolithique -Âge du Bronze, Session 4 L’exploitation du milieu au Néolithique dans le quart nord-ouest de l’Europe : contraintes environnementales, identités techniques et choix culturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société Préhistorique Française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.207-217, 2019, Néolithique – Âge du Bronze</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03063726v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fosses à banquet et fossés du sanctuaire de Saint-Just-en-Chaussée (Oise). Premiers résultats des observations pédologiques, micro-morphologiques, des analyses biochimiques, anthracologiques et carpologiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+                <w:t xml:space="preserve">Climat et environnements : les étapes de la première anthropisation de l'espace (6000-2000 BCE) en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cubizolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Kai Fechner. </w:t>
+              <w:t xml:space="preserve">Jean Guilaine et Dominique Garcia (Dir.), traduction Karoline Mazurié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sacrée science ! Apport des études environnementales à la connaissance des sanctuaires celtes et romains du N-O européen, Actes du colloque international tenu à Amiens, Ribemont-sur-Ancre, Aubechies en Juin 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Protohistoire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, Editions Hermann, p.311-324, 2018, Histoire et Archéologie, 978-2705695941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.garci.2018.01.0054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896331v1</w:t>
+                <w:t xml:space="preserve">hal-02095802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présence d’arbres rares dans l’enceinte de sanctuaires à Noyon « La Mare aux Canards » et à Mesnil-Saint-Nicaise « Fond de Quiquery », sur le tracé du canal Seine Nord-Europe en Picardie. Apport des données archéobotaniques à la connaissance des lieux de culte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Derreumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine De-Muylder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fechner K. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sacrée science ! Apport des études environnementales à la connaissance des sanctuaires celtes et romains du N-O européen, Actes du colloque international tenu à Amiens, Ribemont-sur-Ancre, Aubechies en Juin 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.270-288, 2018, Revue Archéologique de Picardie, n° spécial 32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02419565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climat et environnements : les étapes de la première anthropisation de l'espace (6000-2000 BCE) en France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
+                <w:t xml:space="preserve">Fosses à banquet et fossés du sanctuaire de Saint-Just-en-Chaussée (Oise). Premiers résultats des observations pédologiques, micro-morphologiques, des analyses biochimiques, anthracologiques et carpologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Malrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaï Fechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean Guilaine et Dominique Garcia (Dir.), traduction Karoline Mazurié. </w:t>
+              <w:t xml:space="preserve">Kai Fechner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Protohistoire de la France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sacrée science ! Apport des études environnementales à la connaissance des sanctuaires celtes et romains du N-O européen, Actes du colloque international tenu à Amiens, Ribemont-sur-Ancre, Aubechies en Juin 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.191-211, 2018, Revue Archéologique de Picardie n° spécial 32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/herm.garci.2018.01.0054⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02095802v1</w:t>
+                <w:t xml:space="preserve">hal-03896331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fosses à banquet et fossés du sanctuaire de Saint-Just-en-Chaussée (Oise).</w:t>
               </w:r>
@@ -6306,51 +6306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Malrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6435,51 +6435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Cammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6519,539 +6519,539 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Île-de-France</w:t>
+                <w:t xml:space="preserve">Études géoarchéologiques et archéobotaniques du comblement de la canalisation du site de la Rue du Ruisseau à Grand (Vosges, Lorraine, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
+                <w:t xml:space="preserve">Henri-Georges Naton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Berga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johann Blanchard</w:t>
+                <w:t xml:space="preserve">Julian Wiethold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Blin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Boulen</w:t>
+                <w:t xml:space="preserve">Carole Vissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dabkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dechezlepretre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Michel Reddé. </w:t>
+              <w:t xml:space="preserve">M. Koch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Rustica 1. Les campagnes du nord-est de la Gaule, de la fin de l’âge du Fer à l’Antiquité tardive</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.179-210, 2017, Mémoires, 978-2-35613-206-2</w:t>
+              <w:t xml:space="preserve">Archäologie in der Grossregion. Beiträge des internationalen Symposiums zur Archäologie in der Großregion in der Europäischen Akademie Otzenhausen vom 14. - 17. April 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europäische Akademie Otzenhausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.341-360, 2017, Archäologentage Otzenhausen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029591v1</w:t>
+                <w:t xml:space="preserve">halshs-01543023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études géoarchéologiques et archéobotaniques du comblement de la canalisation du site de la Rue du Ruisseau à Grand (Vosges, Lorraine, France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’habitat rural antique de Marne-la-Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Vissac</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">M. Koch. </w:t>
+                <w:t xml:space="preserve">Alain Berga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Reddé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archäologie in der Grossregion. Beiträge des internationalen Symposiums zur Archäologie in der Großregion in der Europäischen Akademie Otzenhausen vom 14. - 17. April 2016</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.341-360, 2017, Archäologentage Otzenhausen</w:t>
+              <w:t xml:space="preserve">Gallia Rustica 1. Les campagnes du nord-est de la Gaule, de la fin de l'Âge du Fer à l'Antiquité tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 49, Ausonius, pp.426-442, 2017, Mémoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01543023v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’habitat rural antique de Marne-la-Vallée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">L’Île de France. Chapitre 10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Michel Reddé. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Reddé M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Rustica 1. Les campagnes du nord-est de la Gaule, de la fin de l'Âge du Fer à l'Antiquité tardive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 49, Ausonius, pp.426-442, 2017, Mémoires</w:t>
+              <w:t xml:space="preserve">Gallia Rustica. Les campagnes du nord-est de la Gaule, de la fin de l’Âge du fer à l’Antiquité tardive. T1 : études régionales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, pp.389-494, 2017, Coll. Mémoires 49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764751v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02419955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Île de France. Chapitre 10</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">L’Île-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Reddé M. </w:t>
+              <w:t xml:space="preserve">Michel Reddé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Rustica. Les campagnes du nord-est de la Gaule, de la fin de l’Âge du fer à l’Antiquité tardive. T1 : études régionales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius, pp.389-494, 2017, Coll. Mémoires 49</w:t>
+              <w:t xml:space="preserve">Gallia Rustica 1. Les campagnes du nord-est de la Gaule, de la fin de l’âge du Fer à l’Antiquité tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (49), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-210, 2017, Mémoires, 978-2-35613-206-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02419955v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7311,863 +7311,863 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude palynologique de l’occupation de La Tène moyenne du site de Pimprez « le Pré Rouilly » (60), pour rapport de fouilles, sous la direction de Fr. Malrain, rapport d'analyses</w:t>
+                <w:t xml:space="preserve">Étude palynologique du site de Sissonne « RD60 » (02), pour rapport de fouilles, sous la direction de G. Desplanque, rapport d'analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2023, pp.12</w:t>
+              <w:t xml:space="preserve">Service Archéologique du Département de l'Aisne. 2023, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010409v1</w:t>
+                <w:t xml:space="preserve">hal-05010403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du potentiel pollinique du site de Villeneuve-Saint-Germain « la Haute Borne » (02), pour rapport de diagnostic, sous la direction de S. Desenne, rapport d'analyses</w:t>
+                <w:t xml:space="preserve">Évaluation du potentiel pollinique du site de Nanteuil-le-Haudoin (60), pour rapport de diagnostic, sous la direction de D. Maréchal, rapport d'analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2023, pp.1</w:t>
+              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2023, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010388v1</w:t>
+                <w:t xml:space="preserve">hal-05010434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude palynologique du site de Sissonne « RD60 » (02), pour rapport de fouilles, sous la direction de G. Desplanque, rapport d'analyses</w:t>
+                <w:t xml:space="preserve">Étude palynologique de deux séquences du site de Weyersheim (67), pour rapport de fouilles, sous la direction de C. Féliu, rapport d'analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Service Archéologique du Département de l'Aisne. 2023, pp.7</w:t>
+              <w:t xml:space="preserve">Inrap GE. 2023, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010403v1</w:t>
+                <w:t xml:space="preserve">hal-05010391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Ormes-sur-Voulzie (Seine-et-Marne), lieu-dit &amp;quot;Les Saudrielles&amp;quot; : 6e diagnostic archéologique au site A : rapport de diagnostic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude palynologique du site de Blignicourt « le Haut de la Cour – les Voies de Brienne » (10), pour rapport de fouilles, sous la direction de S.-J. Chauvin, rapport d'analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GEN. 2023, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342481v1</w:t>
+                <w:t xml:space="preserve">hal-05010382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude palynologique du site de Blignicourt « le Haut de la Cour – les Voies de Brienne » (10), pour rapport de fouilles, sous la direction de S.-J. Chauvin, rapport d'analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Ormes-sur-Voulzie (Seine-et-Marne), lieu-dit &amp;quot;Les Saudrielles&amp;quot; : 6e diagnostic archéologique au site A : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ameye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Inrap GEN. 2023, pp.4</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05010382v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude palynologique de deux séquences du site de Weyersheim (67), pour rapport de fouilles, sous la direction de C. Féliu, rapport d'analyses</w:t>
+                <w:t xml:space="preserve">Évaluation du potentiel pollinique des carottages réalisés sur la commune de Saint-Jean-de-Folleville (76), pour rapport de diagnostic, rapport d'analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap GE. 2023, pp.15</w:t>
+              <w:t xml:space="preserve">Inrap GO. 2023, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010391v1</w:t>
+                <w:t xml:space="preserve">hal-05010428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du potentiel pollinique du site de Nanteuil-le-Haudoin (60), pour rapport de diagnostic, sous la direction de D. Maréchal, rapport d'analyses</w:t>
+                <w:t xml:space="preserve">Étude palynologique du site d’Arleux « 58 rue du Marais » (59), pour rapport de fouilles, sous la direction de V. Bak, rapport d'analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2023, pp.4</w:t>
+              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2023, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010434v1</w:t>
+                <w:t xml:space="preserve">hal-05010395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du potentiel pollinique des carottages réalisés sur la commune de Saint-Jean-de-Folleville (76), pour rapport de diagnostic, rapport d'analyses</w:t>
+                <w:t xml:space="preserve">Étude palynologique du site de Villers-Côtterets « le Château » (02), pour rapport de fouilles, sous la direction de B. Guillot, rapport d'analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap GO. 2023, pp.4</w:t>
+              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2023, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010428v1</w:t>
+                <w:t xml:space="preserve">hal-05010425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude palynologique du site d’Arleux « 58 rue du Marais » (59), pour rapport de fouilles, sous la direction de V. Bak, rapport d'analyses</w:t>
+                <w:t xml:space="preserve">Évaluation du potentiel pollinique du site de Troyes « avenue du 1er mai » (10), pour rapport de fouille, sous la direction de M. Kasprzyk, rapport d'analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2023, pp.7</w:t>
+              <w:t xml:space="preserve">Inrap Grand Est Nord. 2023, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010395v1</w:t>
+                <w:t xml:space="preserve">hal-05010416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude palynologique du site de Villers-Côtterets « le Château » (02), pour rapport de fouilles, sous la direction de B. Guillot, rapport d'analyses</w:t>
+                <w:t xml:space="preserve">Tests palynologiques du site de Tremblay-en-France « le Chemin du Loup » (93), pour rapport de fouilles, sous la direction de C. Magitteri, rapport d'analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2023, pp.13</w:t>
+              <w:t xml:space="preserve">Inrap Centre - Ile-de-France. 2023, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010425v1</w:t>
+                <w:t xml:space="preserve">hal-05010421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du potentiel pollinique du site de Troyes « avenue du 1er mai » (10), pour rapport de fouille, sous la direction de M. Kasprzyk, rapport d'analyses</w:t>
+                <w:t xml:space="preserve">Évaluation du potentiel pollinique du site de Soissons « Cathédrale » (02), pour rapport de diagnostic, sous la direction de L. Hugonnier, rapport d'analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Grand Est Nord. 2023, pp.2</w:t>
+              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2023, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010416v1</w:t>
+                <w:t xml:space="preserve">hal-05010414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tests palynologiques du site de Tremblay-en-France « le Chemin du Loup » (93), pour rapport de fouilles, sous la direction de C. Magitteri, rapport d'analyses</w:t>
+                <w:t xml:space="preserve">Étude palynologique de l’occupation de La Tène moyenne du site de Pimprez « le Pré Rouilly » (60), pour rapport de fouilles, sous la direction de Fr. Malrain, rapport d'analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Centre - Ile-de-France. 2023, pp.2</w:t>
+              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2023, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010421v1</w:t>
+                <w:t xml:space="preserve">hal-05010409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du potentiel pollinique du site de Soissons « Cathédrale » (02), pour rapport de diagnostic, sous la direction de L. Hugonnier, rapport d'analyses</w:t>
+                <w:t xml:space="preserve">Évaluation du potentiel pollinique du site de Villeneuve-Saint-Germain « la Haute Borne » (02), pour rapport de diagnostic, sous la direction de S. Desenne, rapport d'analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2023, pp.2</w:t>
+              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2023, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010414v1</w:t>
+                <w:t xml:space="preserve">hal-05010388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CSNE, Montmacq et Thourotte, Oise : nouveaux indices d'occupation en bordure du lit majeur de l'Oise : une occupation Cerny en bordure de rivière ? : rapport de diagnostic</w:t>
               </w:r>
@@ -8205,51 +8205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Flucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP Hauts de France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8637,64 +8637,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">60-65 rue Robert Lecoq – Amiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bridault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8871,267 +8871,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ris-Orangis (Essonne), futur grand stade de rugby (site de l'ancien hippodrome d'Evry) : rapport de fouille</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saint-Just-en-Chaussée «Plainval » : sanctuaire celtique et agglomération antique (rapport de fouille INRAP, Hauts-de-France, 5 vol.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Malrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Mondoloni</w:t>
+                <w:t xml:space="preserve">Alessio Bandelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lorquet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Boislève</w:t>
+                <w:t xml:space="preserve">Dominique Canny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Île-de-France, SRA Ile-de-France. 2018</w:t>
+              <w:t xml:space="preserve">Inrap. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03095404v1</w:t>
+                <w:t xml:space="preserve">hal-03884289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Just-en-Chaussée «Plainval » : sanctuaire celtique et agglomération antique (rapport de fouille INRAP, Hauts-de-France, 5 vol.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Malrain</w:t>
+                <w:t xml:space="preserve">Ris-Orangis (Essonne), futur grand stade de rugby (site de l'ancien hippodrome d'Evry) : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mondoloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lorquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Bandelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Boulen</w:t>
+                <w:t xml:space="preserve">Isabelle Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Canny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+                <w:t xml:space="preserve">Nicolas Biwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap. 2018</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Île-de-France, SRA Ile-de-France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03884289v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soupir, Aisne, La Pointe, Lot B</w:t>
               </w:r>
@@ -9383,51 +9383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Canny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9640,64 +9640,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Broes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2015, pp.264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9867,51 +9867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Delmaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10498,51 +10498,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327462v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rabast&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14kcn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010326v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811457v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Eus&#232;be" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958237v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423264v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leroy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.02.016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811426v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gucker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810944v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6489" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03678234v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Oueslati" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.15978" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5TMTM9PD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02835214v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lan&#231;on" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.12445" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2G3P1TKF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413990v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Court-Picon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02375079v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amposta Arielle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14945" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414040v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lecomte-Schmitt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396969v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7290" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Praud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Panloups" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095606v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386669v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490730v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Valentin Munaut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.4722" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490697v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490692v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cercy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dessaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.368.0008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355658v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Achard-Corompt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bonnabel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lambot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489463v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2004.1774" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960850v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903646v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03767087v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01932465v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896666v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Maigrot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762031v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531691v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04441066v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejden Ben Dhafer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bennett" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/shop_515-49963-2674-822/m73-2024-du-neolithique-a-l-age-du-bronze-sur-le-littoral-de-la-manche-et-de-la-mer-du-nord-le-site-d-escalles-mont-d-hubert-pas-de-calais-dir.-ivan-praud.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03210823v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Henon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Galois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hugonnier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/jejb-xc10" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489255v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard-Bidaut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra9-le-neolithique-final-dans-la-vallee-de-la-deule/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02046136v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cavanna" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra3-la-ferme-du-colombier/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802324v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desenne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pommepuy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Demoule" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thouvenot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05100779v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Werthe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05100784v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04544280v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6625" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569735v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-archeologique-picardie.fr/revue-archeologique-de-picardie-numeros-speciaux/189-numero-special-39-2023.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569774v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570433v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570378v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570391v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubazac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463011v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-fabrique-de-la-france/9782080234704" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flam.garci.2021.01.0268" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282758v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Douch&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686104v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gransar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-du-nord.univ-lille.fr/index.php/hors-serie-archeologie-n29/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470705v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interneo.hypotheses.org/32e-colloque-interneo-le-mans-2017" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980505v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03046105v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/jtxq-z907" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02868498v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martial" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/42058127/Pr%C3%A9histoire_de_l_Europe_du_nord-ouest_mobilit%C3%A9s_climats_et_identit%C3%A9s_culturelles._Volume_3_N%C3%A9olithique_-_%C3%82ge_du_Bronze" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063726v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ducrocq" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#232;mie Chombart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896331v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419565v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine De-Muylder" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rousseau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095802v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.garci.2018.01.0054" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957074v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505278v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029591v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berga" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543023v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Georges Naton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vissac" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dabkowski" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dechezlepretre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eao-otzenhausen.de/bildungszentrum/projekt-archaeologie-in-der-grossregion/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764751v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419955v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010439v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010437v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010456v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010448v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010409v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010388v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010403v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342481v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ameye" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010382v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010391v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010434v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010428v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010395v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010425v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010416v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010421v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010414v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981217v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Flucher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070864v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferber" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174036v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Sethian" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulen Muriel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cornu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956601v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casasoprana" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beauvais" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03458745v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201590v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095404v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mondoloni" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abadie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biwer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884289v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901773v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601286v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gentili" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Alligri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427304v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bak" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Charbonnier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02449765v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gapenne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rannou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;thune" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427260v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Sadou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445418v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gryspeirt" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaiana Vincent" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02426645v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Delmaire" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294956v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barme" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902749v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desrayaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600992v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Demant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327462v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rabast&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14kcn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010326v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811457v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Eus&#232;be" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958237v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423264v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leroy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.02.016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811426v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gucker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810944v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6489" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03678234v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Oueslati" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.15978" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5TMTM9PD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02835214v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lan&#231;on" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.12445" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2G3P1TKF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02375079v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amposta Arielle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14945" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413990v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Court-Picon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414040v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lecomte-Schmitt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396969v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7290" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Praud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Panloups" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386669v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095606v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490697v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Valentin Munaut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.4722" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490692v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cercy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dessaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.368.0008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355658v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Achard-Corompt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bonnabel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lambot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489463v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2004.1774" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960850v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903646v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03767087v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01932465v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896666v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Maigrot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762031v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531691v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04441066v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejden Ben Dhafer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bennett" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/shop_515-49963-2674-822/m73-2024-du-neolithique-a-l-age-du-bronze-sur-le-littoral-de-la-manche-et-de-la-mer-du-nord-le-site-d-escalles-mont-d-hubert-pas-de-calais-dir.-ivan-praud.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03210823v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Henon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Galois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hugonnier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/jejb-xc10" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489255v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard-Bidaut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra9-le-neolithique-final-dans-la-vallee-de-la-deule/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02046136v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cavanna" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra3-la-ferme-du-colombier/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802324v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desenne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pommepuy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Demoule" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thouvenot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05100779v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Werthe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05100784v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04544280v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6625" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570433v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-archeologique-picardie.fr/revue-archeologique-de-picardie-numeros-speciaux/189-numero-special-39-2023.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569774v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569735v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570378v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570391v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubazac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282758v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Douch&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686104v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gransar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-du-nord.univ-lille.fr/index.php/hors-serie-archeologie-n29/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470705v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interneo.hypotheses.org/32e-colloque-interneo-le-mans-2017" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463011v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-fabrique-de-la-france/9782080234704" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flam.garci.2021.01.0268" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03046105v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/jtxq-z907" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980505v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063726v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ducrocq" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#232;mie Chombart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02868498v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martial" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/42058127/Pr%C3%A9histoire_de_l_Europe_du_nord-ouest_mobilit%C3%A9s_climats_et_identit%C3%A9s_culturelles._Volume_3_N%C3%A9olithique_-_%C3%82ge_du_Bronze" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095802v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.garci.2018.01.0054" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419565v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine De-Muylder" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rousseau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896331v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957074v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505278v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543023v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Georges Naton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vissac" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dabkowski" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dechezlepretre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eao-otzenhausen.de/bildungszentrum/projekt-archaeologie-in-der-grossregion/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764751v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berga" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419955v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029591v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010439v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010437v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010456v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010448v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010403v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010434v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010391v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010382v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342481v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ameye" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010428v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010395v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010425v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010416v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010421v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010414v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010409v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010388v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981217v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Flucher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070864v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferber" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174036v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Sethian" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulen Muriel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cornu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956601v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casasoprana" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beauvais" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03458745v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201590v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884289v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095404v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mondoloni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abadie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biwer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901773v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601286v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gentili" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Alligri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427304v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bak" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Charbonnier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02449765v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gapenne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rannou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;thune" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427260v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Sadou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445418v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gryspeirt" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaiana Vincent" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02426645v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Delmaire" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294956v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barme" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902749v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desrayaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600992v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Demant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>