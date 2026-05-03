--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -100,230 +100,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des chenaux holocènes sous l’occupation antique : potentiel paléoenvironnemental d’un site archéologique en bordure de Vesle à Reims, rue du Colonel Fabien (Marne)</w:t>
+                <w:t xml:space="preserve">L’évolution du paysage végétal sur le plateau de Marne-la-Vallée (Seine-et-Marne) de l'âge du Fer à la période moderne : approches naturaliste et économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Gonnet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Rabasté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.321-346</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05327462v1</w:t>
+                <w:t xml:space="preserve">hal-05010326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution du paysage végétal sur le plateau de Marne-la-Vallée (Seine-et-Marne) de l'âge du Fer à la période moderne : approches naturaliste et économique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Des chenaux holocènes sous l’occupation antique : potentiel paléoenvironnemental d’un site archéologique en bordure de Vesle à Reims, rue du Colonel Fabien (Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Rabasté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vol. 36 (1), pp.21-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14kcn⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05010326v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer le passé pour améliorer le futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -374,51 +374,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expansion de la culture du chanvre dans le nord de la France : un nouveau bilan des données palynologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 117 (3), pp.79-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -495,51 +495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 659, pp.11-23. </w:t>
@@ -603,51 +603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -696,243 +696,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières mentions archéobotaniques de l’ortie à feuille de chanvre (Urtica cannabina), en association avec le chanvre (Cannabis sativa), sur deux sites champenois.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Une histoire du paysage végétal à travers les analyses palynologiques du boulevard Dr Henri-Henrot à Reims/&amp;lt;i&amp;gt;Durocortorum&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Marchaisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Reims antique, capitale de province, 79 (1), pp.61-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gallia.6489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811426v1</w:t>
+                <w:t xml:space="preserve">hal-03810944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une histoire du paysage végétal à travers les analyses palynologiques du boulevard Dr Henri-Henrot à Reims/&amp;lt;i&amp;gt;Durocortorum&amp;lt;/i&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Premières mentions archéobotaniques de l’ortie à feuille de chanvre (Urtica cannabina), en association avec le chanvre (Cannabis sativa), sur deux sites champenois.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marchaisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Tome 115 (4), pp.69-78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810944v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de Bouchain (France) : apports d'une étude pluridisciplinaire à l'évolution paléoenvironnementale de la vallée de l'Escaut durant l'Holocène moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1017,51 +1017,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations humaines de la plaine maritime flamande à l’Holocène supérieur. Un changement de paradigme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 30 (4), pp.311-334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1120,51 +1120,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement végétal et collecte du bois de feu au Néolithique dans le sud du bassin de l’Escaut (5200-2200 BC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1241,51 +1241,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sanctuaires gaulois et gallo-romains dans leur environnement : apport des analyses polliniques réalisées dans le nord de la France et la Belgique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Court-Picon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1323,51 +1323,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’environnement naturel d’un lieu de culte d’époque romaine à Nesle - Mesnil-Saint-Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1448,51 +1448,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution morpho-sédimentaire et enregistrement pollinique atlantique dans le nord de la France : la séquence de Valenciennes &amp;quot;le vignoble&amp;quot; (vallée de l’Escaut, nord)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1671,654 +1671,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viticulture et viniculture dans le nord du bassin parisien d’après les données archéobotaniques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le paysage durant le Néolithique dans le Nord de la France : nouvelles données polliniques sur le Subboréal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Lemaître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, La vigne et le vin dans les Trois Gaules, 68 (1), pp.257-262</w:t>
+              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Le Néolithique du Nord de la France dans son contexte européen : habitat et économie aux 4e et 3e millénaires avant notre ère, 301-311 (spécial 28)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01386669v1</w:t>
+                <w:t xml:space="preserve">hal-02095606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paysage durant le Néolithique dans le Nord de la France : nouvelles données polliniques sur le Subboréal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Viticulture et viniculture dans le nord du bassin parisien d’après les données archéobotaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lemaître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Le Néolithique du Nord de la France dans son contexte européen : habitat et économie aux 4e et 3e millénaires avant notre ère, 301-311 (spécial 28)</w:t>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, La vigne et le vin dans les Trois Gaules, 68 (1), pp.257-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095606v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le marais de Santes » : évolution de la Deûle en rapport avec l'occupation humaine</w:t>
+                <w:t xml:space="preserve">Lambersart « Les Conquérants » (vallée de la Deûle, Nord de la France) : une transition versant-fond de vallée au début glaciaire et Pléniglaciaire weichselien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Valentin Munaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Praud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (4), pp.309 - 333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.4722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01490697v1</w:t>
+                <w:t xml:space="preserve">hal-01490730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lambersart « Les Conquérants » (vallée de la Deûle, Nord de la France) : une transition versant-fond de vallée au début glaciaire et Pléniglaciaire weichselien</w:t>
+                <w:t xml:space="preserve">« Le marais de Santes » : évolution de la Deûle en rapport avec l'occupation humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Praud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Rives et riverains, 23, pp.22-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.4722⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01490730v1</w:t>
+                <w:t xml:space="preserve">hal-01490697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données archéologiques sur la Deûle lilloise : d’une crise érosive du IIème siècle après Jésus-Christ à l’urbanisation du lit mineur</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'ACR « La plaine crayeuse champenoise et ses marges » : un exemple d'intégration des données quantifiées issues de fouilles de grandes surfaces dans un programme de synthèse historique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Cercy</w:t>
+                <w:t xml:space="preserve">N. Achard-Corompt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dessaux</w:t>
+                <w:t xml:space="preserve">Lola Bonnabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lambot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Nord</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 104-105, p. 64-71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01490692v1</w:t>
+                <w:t xml:space="preserve">hal-00355658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ACR « La plaine crayeuse champenoise et ses marges » : un exemple d'intégration des données quantifiées issues de fouilles de grandes surfaces dans un programme de synthèse historique.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Achard-Corompt</w:t>
+                <w:t xml:space="preserve">Nouvelles données archéologiques sur la Deûle lilloise : d’une crise érosive du IIème siècle après Jésus-Christ à l’urbanisation du lit mineur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lola Bonnabel</w:t>
+                <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Boulen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lambot</w:t>
+                <w:t xml:space="preserve">Nicolas Dessaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 368 (88), pp.9-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdn.368.0008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00355658v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formations sédimentaires et évolution de la vallée de la Deûle depuis le Pléniglaciaire supérieur à Houplin-Ancoisne (Nord de la France)</w:t>
               </w:r>
@@ -2330,51 +2330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 15 (3), pp.269 - 284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2440,77 +2440,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene channels below the antic occupation: paleoenvironmental potential of an archaeological site on the edge of Vesle in Reims “Colonel Fabien” (Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Gonnet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Rabasté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Quaternaire 14, Tous à l'Ouest. Le Quaternaire dans tous ses états : terre, mer, glace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CReAAH, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2535,77 +2535,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premières mentions archéobotaniques de l’ortie à feuille de chanvre ( Urtica cannabina ), en association avec le chanvre ( Cannabis sativa ), sur deux sites champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marchaisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le chanvre textile, du champ au fil. Pratiques, savoirs, circulations de la Protohistoire au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Le Mans, Nov 2021, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2630,51 +2630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le stage &amp;lt;em&amp;gt;Archéologie environnementale&amp;lt;/em&amp;gt; : une approche thématique et transversale des sciences naturelles appliquées à l'archéologie préventive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches [4e séminaire scientifique et technique de l’Inrap]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carine Carpentier; Rose-Marie Arbogast; Philippe Kuchler, Nov 2019, Sélestat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2751,51 +2751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème colloque interrégional sur le Néolithique, Statut des objets, des lieux et des Hommes au Néolithique &amp; Actualité de la Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Le Mans (Sarthe), France</w:t>
@@ -2850,51 +2850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Maigrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2988,51 +2988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaï Fechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3074,64 +3074,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Témoins archéologiques et archéobotaniques de chanvre (Cannabis sativa L.) dans les sites de France septentrionale : l'ambigüité des sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De cordes et de toiles. Le chanvre et le lin à la mer. Cultures, usages et innovations des origines à demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Lorient - Douarnenez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3328,51 +3328,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condé-sur-Suippe : l’oppidum du « Vieux Reims » (Aisne, RD62)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Henon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3481,51 +3481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ève Boitard-Bidaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Braguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3599,51 +3599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Hurard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cabart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3854,51 +3854,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les données botaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3996,51 +3996,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contexte environnemental perçu à travers l’analyse palynologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ivan Praud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du Néolithique à l’âge du Bronze sur le littoral de la Manche et de la mer du Nord : le site d’Escalles « mont d’Hubert » (Pas-de-Calais)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4076,340 +4076,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le drainage d’une zone humide intégrée à la ville de Troyes (XIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XVIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s.)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Contexte environnemental [Cadre général]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Élisabeth Lorans; Thomas Pouyet; Gaël Simon. </w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Zech-Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’eau dans les villes d’Europe au Moyen Âge (IVe-XVe siècle) : un vecteur de transformation de l’espace urbain - Actes du colloque, université de Tours, 21-23 octobre 2021</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.55-70, 2023, 978-2-913272-68-2</w:t>
+              <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">villae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-23, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04544280v1</w:t>
+                <w:t xml:space="preserve">hal-04569735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céréaliculture [Le domaine de l'économie]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.345, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La palynologie [Les apports des disciplines liées aux sciences de la vie et de la terre]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.41, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4418,183 +4402,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contexte environnemental [Cadre général]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le drainage d’une zone humide intégrée à la ville de Troyes (XIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XVIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marchaisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lecomte-Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Tegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Élisabeth Lorans; Thomas Pouyet; Gaël Simon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">, pp.21-23, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">L’eau dans les villes d’Europe au Moyen Âge (IVe-XVe siècle) : un vecteur de transformation de l’espace urbain - Actes du colloque, université de Tours, 21-23 octobre 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Supplément à la RACF n°84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RACF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-70, 2023, 978-2-913272-68-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569735v1</w:t>
+                <w:t xml:space="preserve">hal-04544280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fanum et son espace [De la villa en bois à la villa en pierre]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4602,92 +4602,92 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lecomte-Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine Mataouchek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.255-259, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4715,51 +4715,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les puits [De la villa en bois à la villa en pierre]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aubazac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lecomte-Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4769,51 +4769,51 @@
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.280-286, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4822,1466 +4822,1466 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du lin sauvage au lin cultivé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Approche environnementale des sociétés humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Garcia. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le lin, fibre de civilisation(s)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Fabrique de la France. 20 ans d’archéologie préventive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flammarion; Inrap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.268-275, 2021, 9782080234704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/flam.garci.2021.01.0268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04282758v1</w:t>
+                <w:t xml:space="preserve">hal-03463011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La plaine de Limé (Aisne) à la fin du premier Âge du Fer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+                <w:t xml:space="preserve">Du lin sauvage au lin cultivé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Decaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gransar</w:t>
-[...25 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carolyne Douché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zech-Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthodologie et interprétation des habitats. HABATA 2. Actes du VLIVe colloque Halma, Lille, oct. 2019.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.327-344, 2021, Revue du Nord, 979-10-93095-19-6</w:t>
+              <w:t xml:space="preserve">Le lin, fibre de civilisation(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acte Sud / Confédération Européenne du lin et du chanvre, pp.64-69, 2021, 978-2-330-18082-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686104v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04282758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enceinte monumentale chasséenne de Passel “Le Vivier”, Oise</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La plaine de Limé (Aisne) à la fin du premier Âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Henon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gransar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nicolas Fromont; Grégor Marchand; Philippe Forré. </w:t>
+              <w:t xml:space="preserve">Emmanuelle Leroy-Langelin; Yann Lorin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statut des objets, des lieux et des Hommes au Néolithique. Actes du 32e colloque interrégional sur le Néolithique, Le Mans 2017</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.173-187, 2021, Mémoire LV, 979-10-90534-65-0</w:t>
+              <w:t xml:space="preserve">Méthodologie et interprétation des habitats. HABATA 2. Actes du VLIVe colloque Halma, Lille, oct. 2019.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hors série, Collection Art et Archéologie, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.327-344, 2021, Revue du Nord, 979-10-93095-19-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03470705v1</w:t>
+                <w:t xml:space="preserve">hal-03686104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche environnementale des sociétés humaines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L’enceinte monumentale chasséenne de Passel “Le Vivier”, Oise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandre Bedault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Dominique Garcia. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Fromont; Grégor Marchand; Philippe Forré. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Fabrique de la France. 20 ans d’archéologie préventive</w:t>
+              <w:t xml:space="preserve">Statut des objets, des lieux et des Hommes au Néolithique. Actes du 32e colloque interrégional sur le Néolithique, Le Mans 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association des Publications Chauvinoises</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.173-187, 2021, Mémoire LV, 979-10-90534-65-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flammarion; Inrap</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-03463011v1</w:t>
+                <w:t xml:space="preserve">hal-03470705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le stage &amp;lt;em&amp;gt;Archéologie environnementale&amp;lt;/em&amp;gt; : une approche thématique et transversale des sciences naturelles appliquées à l’archéologie préventive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The role of the duration and recurrence of settlements in our perception of human impact on the environment: an example from Northern France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Granai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Cammas</w:t>
-[...38 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Coutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches : Actes du 4e séminaire scientifique et technique de l’Inrap, 28-29 nov. 2019, Sélestat</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Different times? Archaeological and environmental data from intra-site and off-site sequences.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress, 2020, 1789696518</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046105v1</w:t>
+                <w:t xml:space="preserve">hal-03980505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the duration and recurrence of settlements in our perception of human impact on the environment: an example from Northern France.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le stage &amp;lt;em&amp;gt;Archéologie environnementale&amp;lt;/em&amp;gt; : une approche thématique et transversale des sciences naturelles appliquées à l’archéologie préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Broes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Cammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carine Carpentier; Rose-Marie Arbogast; Philippe Kuchler. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Different times? Archaeological and environmental data from intra-site and off-site sequences.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches : Actes du 4e séminaire scientifique et technique de l’Inrap, 28-29 nov. 2019, Sélestat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inrap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20 p., 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/jtxq-z907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980505v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières données sur le site mésolithique du “Collège Belrem” à Beaurainville (Pas-de-Calais)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un exemple d’exploitation du milieu naturel au Néolithique récent à Bouchain (Nord)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Maigrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Ducrocq</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérèmie Chombart</w:t>
+                <w:t xml:space="preserve">Emmanuelle Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le second Mésolithique des Alpes à l'Atlantique (7</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, 3, AVAGE, pp.153-178, 2019, Mémoire d’archéologie du Grand Est, 978-2-9561936-2-3</w:t>
+              <w:t xml:space="preserve">XXVIIIe congrès Préhistorique de France, Volume 3 Néolithique -Âge du Bronze, Session 4 L’exploitation du milieu au Néolithique dans le quart nord-ouest de l’Europe : contraintes environnementales, identités techniques et choix culturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société Préhistorique Française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.207-217, 2019, Néolithique – Âge du Bronze</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03063726v1</w:t>
+                <w:t xml:space="preserve">hal-02868498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un exemple d’exploitation du milieu naturel au Néolithique récent à Bouchain (Nord)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Premières données sur le site mésolithique du “Collège Belrem” à Beaurainville (Pas-de-Calais)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Guéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Martial</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérèmie Chombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rose-Marie Arbogast; Sylvain Griselin; Christian Jeunesse; Fréderic Séara. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIe congrès Préhistorique de France, Volume 3 Néolithique -Âge du Bronze, Session 4 L’exploitation du milieu au Néolithique dans le quart nord-ouest de l’Europe : contraintes environnementales, identités techniques et choix culturels</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.207-217, 2019, Néolithique – Âge du Bronze</w:t>
+              <w:t xml:space="preserve">Le second Mésolithique des Alpes à l'Atlantique (7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> millénaire). Table ronde internationale, Strasbourg, 3-4 novembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, AVAGE, pp.153-178, 2019, Mémoire d’archéologie du Grand Est, 978-2-9561936-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868498v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03063726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climat et environnements : les étapes de la première anthropisation de l'espace (6000-2000 BCE) en France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
+                <w:t xml:space="preserve">Fosses à banquet et fossés du sanctuaire de Saint-Just-en-Chaussée (Oise). Premiers résultats des observations pédologiques, micro-morphologiques, des analyses biochimiques, anthracologiques et carpologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Malrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaï Fechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean Guilaine et Dominique Garcia (Dir.), traduction Karoline Mazurié. </w:t>
+              <w:t xml:space="preserve">Kai Fechner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Protohistoire de la France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sacrée science ! Apport des études environnementales à la connaissance des sanctuaires celtes et romains du N-O européen, Actes du colloque international tenu à Amiens, Ribemont-sur-Ancre, Aubechies en Juin 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.191-211, 2018, Revue Archéologique de Picardie n° spécial 32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095802v1</w:t>
+                <w:t xml:space="preserve">hal-03896331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présence d’arbres rares dans l’enceinte de sanctuaires à Noyon « La Mare aux Canards » et à Mesnil-Saint-Nicaise « Fond de Quiquery », sur le tracé du canal Seine Nord-Europe en Picardie. Apport des données archéobotaniques à la connaissance des lieux de culte.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Rousseau</w:t>
+                <w:t xml:space="preserve">Climat et environnements : les étapes de la première anthropisation de l'espace (6000-2000 BCE) en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cubizolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fechner K. </w:t>
+              <w:t xml:space="preserve">Jean Guilaine et Dominique Garcia (Dir.), traduction Karoline Mazurié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sacrée science ! Apport des études environnementales à la connaissance des sanctuaires celtes et romains du N-O européen, Actes du colloque international tenu à Amiens, Ribemont-sur-Ancre, Aubechies en Juin 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Protohistoire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, Editions Hermann, p.311-324, 2018, Histoire et Archéologie, 978-2705695941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.garci.2018.01.0054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02419565v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fosses à banquet et fossés du sanctuaire de Saint-Just-en-Chaussée (Oise). Premiers résultats des observations pédologiques, micro-morphologiques, des analyses biochimiques, anthracologiques et carpologiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Présence d’arbres rares dans l’enceinte de sanctuaires à Noyon « La Mare aux Canards » et à Mesnil-Saint-Nicaise « Fond de Quiquery », sur le tracé du canal Seine Nord-Europe en Picardie. Apport des données archéobotaniques à la connaissance des lieux de culte.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Derreumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine De-Muylder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Kai Fechner. </w:t>
+              <w:t xml:space="preserve">Fechner K. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sacrée science ! Apport des études environnementales à la connaissance des sanctuaires celtes et romains du N-O européen, Actes du colloque international tenu à Amiens, Ribemont-sur-Ancre, Aubechies en Juin 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.191-211, 2018, Revue Archéologique de Picardie n° spécial 32</w:t>
+              <w:t xml:space="preserve">, pp.270-288, 2018, Revue Archéologique de Picardie, n° spécial 32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03896331v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02419565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fosses à banquet et fossés du sanctuaire de Saint-Just-en-Chaussée (Oise).</w:t>
               </w:r>
@@ -6293,51 +6293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaï Fechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Malrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6409,77 +6409,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les établissements ruraux de La Tène finale (IIe - milieu Ier siècle av. J.-C.) et du Haut-Empire (Ier- IIIe siècle ap. J.-C.) du site de Tours &amp;quot;Champ Chardon&amp;quot; (Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Cammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6519,539 +6519,539 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études géoarchéologiques et archéobotaniques du comblement de la canalisation du site de la Rue du Ruisseau à Grand (Vosges, Lorraine, France)</w:t>
+                <w:t xml:space="preserve">L’Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri-Georges Naton</w:t>
+                <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Wiethold</w:t>
+                <w:t xml:space="preserve">Alain Berga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Vissac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dechezlepretre</w:t>
+                <w:t xml:space="preserve">Olivier Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">M. Koch. </w:t>
+              <w:t xml:space="preserve">Michel Reddé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archäologie in der Grossregion. Beiträge des internationalen Symposiums zur Archäologie in der Großregion in der Europäischen Akademie Otzenhausen vom 14. - 17. April 2016</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.341-360, 2017, Archäologentage Otzenhausen</w:t>
+              <w:t xml:space="preserve">Gallia Rustica 1. Les campagnes du nord-est de la Gaule, de la fin de l’âge du Fer à l’Antiquité tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (49), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-210, 2017, Mémoires, 978-2-35613-206-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01543023v1</w:t>
+                <w:t xml:space="preserve">hal-03029591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’habitat rural antique de Marne-la-Vallée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Études géoarchéologiques et archéobotaniques du comblement de la canalisation du site de la Rue du Ruisseau à Grand (Vosges, Lorraine, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Georges Naton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Wiethold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Berga</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Michel Reddé. </w:t>
+                <w:t xml:space="preserve">Carole Vissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dabkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dechezlepretre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Koch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Rustica 1. Les campagnes du nord-est de la Gaule, de la fin de l'Âge du Fer à l'Antiquité tardive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 49, Ausonius, pp.426-442, 2017, Mémoires</w:t>
+              <w:t xml:space="preserve">Archäologie in der Grossregion. Beiträge des internationalen Symposiums zur Archäologie in der Großregion in der Europäischen Akademie Otzenhausen vom 14. - 17. April 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europäische Akademie Otzenhausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.341-360, 2017, Archäologentage Otzenhausen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764751v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01543023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Île de France. Chapitre 10</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">L’habitat rural antique de Marne-la-Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Reddé M. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Reddé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Rustica. Les campagnes du nord-est de la Gaule, de la fin de l’Âge du fer à l’Antiquité tardive. T1 : études régionales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius, pp.389-494, 2017, Coll. Mémoires 49</w:t>
+              <w:t xml:space="preserve">Gallia Rustica 1. Les campagnes du nord-est de la Gaule, de la fin de l'Âge du Fer à l'Antiquité tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 49, Ausonius, pp.426-442, 2017, Mémoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02419955v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Île-de-France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">L’Île de France. Chapitre 10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Michel Reddé. </w:t>
+              <w:t xml:space="preserve">Reddé M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Rustica 1. Les campagnes du nord-est de la Gaule, de la fin de l’âge du Fer à l’Antiquité tardive</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia Rustica. Les campagnes du nord-est de la Gaule, de la fin de l’Âge du fer à l’Antiquité tardive. T1 : études régionales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, pp.389-494, 2017, Coll. Mémoires 49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ausonius éditions</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03029591v1</w:t>
+                <w:t xml:space="preserve">mnhn-02419955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7069,51 +7069,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude palynologique du site de Saint-Firmin « Grand Logis » (80), pour rapport de fouilles, sous la direction d’A. Gapenne, rapport d'analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap - Hauts-de-France. 2024, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7131,51 +7131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude palynologique du site de Soissons « rue du Belvédère » (02), pour rapport de fouilles, sous la direction de G. Flucher, rapport d'analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap - Hauts-de-France. 2024, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7193,51 +7193,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude palynologique du site de Reims, rue du Colonel Fabien (51), pour rapport de fouilles, sous la direction de Y. Rabasté, rapport d'analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Grand Est nord. 2024, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7255,51 +7255,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude palynologique du site de Châteaubleau (77), pour rapport de fouilles programmée 2023, sous la direction de F. Pilon, rapport d'analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Riobé. 2024, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7311,863 +7311,863 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude palynologique du site de Sissonne « RD60 » (02), pour rapport de fouilles, sous la direction de G. Desplanque, rapport d'analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Étude palynologique de l’occupation de La Tène moyenne du site de Pimprez « le Pré Rouilly » (60), pour rapport de fouilles, sous la direction de Fr. Malrain, rapport d'analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Service Archéologique du Département de l'Aisne. 2023, pp.7</w:t>
+              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2023, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010403v1</w:t>
+                <w:t xml:space="preserve">hal-05010409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du potentiel pollinique du site de Nanteuil-le-Haudoin (60), pour rapport de diagnostic, sous la direction de D. Maréchal, rapport d'analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Évaluation du potentiel pollinique du site de Villeneuve-Saint-Germain « la Haute Borne » (02), pour rapport de diagnostic, sous la direction de S. Desenne, rapport d'analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2023, pp.4</w:t>
+              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2023, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010434v1</w:t>
+                <w:t xml:space="preserve">hal-05010388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude palynologique de deux séquences du site de Weyersheim (67), pour rapport de fouilles, sous la direction de C. Féliu, rapport d'analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les Ormes-sur-Voulzie (Seine-et-Marne), lieu-dit &amp;quot;Les Saudrielles&amp;quot; : 6e diagnostic archéologique au site A : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ameye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Inrap GE. 2023, pp.15</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010391v1</w:t>
+                <w:t xml:space="preserve">hal-04342481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude palynologique du site de Blignicourt « le Haut de la Cour – les Voies de Brienne » (10), pour rapport de fouilles, sous la direction de S.-J. Chauvin, rapport d'analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Évaluation du potentiel pollinique du site de Nanteuil-le-Haudoin (60), pour rapport de diagnostic, sous la direction de D. Maréchal, rapport d'analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap GEN. 2023, pp.4</w:t>
+              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2023, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05010382v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Ormes-sur-Voulzie (Seine-et-Marne), lieu-dit &amp;quot;Les Saudrielles&amp;quot; : 6e diagnostic archéologique au site A : rapport de diagnostic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Étude palynologique de deux séquences du site de Weyersheim (67), pour rapport de fouilles, sous la direction de C. Féliu, rapport d'analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GE. 2023, pp.15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Chaussé</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04342481v1</w:t>
+                <w:t xml:space="preserve">hal-05010391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du potentiel pollinique des carottages réalisés sur la commune de Saint-Jean-de-Folleville (76), pour rapport de diagnostic, rapport d'analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Étude palynologique du site de Blignicourt « le Haut de la Cour – les Voies de Brienne » (10), pour rapport de fouilles, sous la direction de S.-J. Chauvin, rapport d'analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap GO. 2023, pp.4</w:t>
+              <w:t xml:space="preserve">Inrap GEN. 2023, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010428v1</w:t>
+                <w:t xml:space="preserve">hal-05010382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude palynologique du site d’Arleux « 58 rue du Marais » (59), pour rapport de fouilles, sous la direction de V. Bak, rapport d'analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Étude palynologique du site de Sissonne « RD60 » (02), pour rapport de fouilles, sous la direction de G. Desplanque, rapport d'analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2023, pp.7</w:t>
+              <w:t xml:space="preserve">Service Archéologique du Département de l'Aisne. 2023, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010395v1</w:t>
+                <w:t xml:space="preserve">hal-05010403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude palynologique du site de Villers-Côtterets « le Château » (02), pour rapport de fouilles, sous la direction de B. Guillot, rapport d'analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Évaluation du potentiel pollinique des carottages réalisés sur la commune de Saint-Jean-de-Folleville (76), pour rapport de diagnostic, rapport d'analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2023, pp.13</w:t>
+              <w:t xml:space="preserve">Inrap GO. 2023, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010425v1</w:t>
+                <w:t xml:space="preserve">hal-05010428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du potentiel pollinique du site de Troyes « avenue du 1er mai » (10), pour rapport de fouille, sous la direction de M. Kasprzyk, rapport d'analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Étude palynologique du site d’Arleux « 58 rue du Marais » (59), pour rapport de fouilles, sous la direction de V. Bak, rapport d'analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Grand Est Nord. 2023, pp.2</w:t>
+              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2023, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010416v1</w:t>
+                <w:t xml:space="preserve">hal-05010395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tests palynologiques du site de Tremblay-en-France « le Chemin du Loup » (93), pour rapport de fouilles, sous la direction de C. Magitteri, rapport d'analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Étude palynologique du site de Villers-Côtterets « le Château » (02), pour rapport de fouilles, sous la direction de B. Guillot, rapport d'analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Centre - Ile-de-France. 2023, pp.2</w:t>
+              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2023, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010421v1</w:t>
+                <w:t xml:space="preserve">hal-05010425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du potentiel pollinique du site de Soissons « Cathédrale » (02), pour rapport de diagnostic, sous la direction de L. Hugonnier, rapport d'analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Évaluation du potentiel pollinique du site de Troyes « avenue du 1er mai » (10), pour rapport de fouille, sous la direction de M. Kasprzyk, rapport d'analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2023, pp.2</w:t>
+              <w:t xml:space="preserve">Inrap Grand Est Nord. 2023, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010414v1</w:t>
+                <w:t xml:space="preserve">hal-05010416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude palynologique de l’occupation de La Tène moyenne du site de Pimprez « le Pré Rouilly » (60), pour rapport de fouilles, sous la direction de Fr. Malrain, rapport d'analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Tests palynologiques du site de Tremblay-en-France « le Chemin du Loup » (93), pour rapport de fouilles, sous la direction de C. Magitteri, rapport d'analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2023, pp.12</w:t>
+              <w:t xml:space="preserve">Inrap Centre - Ile-de-France. 2023, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010409v1</w:t>
+                <w:t xml:space="preserve">hal-05010421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du potentiel pollinique du site de Villeneuve-Saint-Germain « la Haute Borne » (02), pour rapport de diagnostic, sous la direction de S. Desenne, rapport d'analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Évaluation du potentiel pollinique du site de Soissons « Cathédrale » (02), pour rapport de diagnostic, sous la direction de L. Hugonnier, rapport d'analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2023, pp.1</w:t>
+              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2023, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010388v1</w:t>
+                <w:t xml:space="preserve">hal-05010414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CSNE, Montmacq et Thourotte, Oise : nouveaux indices d'occupation en bordure du lit majeur de l'Oise : une occupation Cerny en bordure de rivière ? : rapport de diagnostic</w:t>
               </w:r>
@@ -8179,77 +8179,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Flucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP Hauts de France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8310,51 +8310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8554,51 +8554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Casasoprana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8637,90 +8637,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">60-65 rue Robert Lecoq – Amiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bridault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8903,51 +8903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Malrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Bandelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Canny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9143,51 +9143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Henon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Derreumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9370,51 +9370,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verquin, ZAC du Beau Pré. De la pratique funéraire à la vie domestique : quatre siècles d'occupation à Verquin. Rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Canny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9627,64 +9627,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Sadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Broes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9723,64 +9723,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nord-Pas-de-Calais, Bergues, ancienne gendarmerie, rue de l'Arsenal. Le couvent des Dominicains : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gryspeirt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9835,271 +9835,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brissay-Choigny (Aisne), Les Courts Marchés : Occupations des berges de l'Oise (1er siècle avant J.-C. - 7e siècle après J.-C.) : rapport de fouilles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Lille, rue du Palais Rihour, square Morisson. La tour de l'Angèle et l'enceinte médiévale de Lille. Volume 2 : rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Oudry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Coutard</w:t>
+                <w:t xml:space="preserve">Benoît Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Delmaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Cercy</w:t>
+                <w:t xml:space="preserve">Maud Barme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2012, pp.135</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02426645v1</w:t>
+                <w:t xml:space="preserve">hal-02294956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Lille, rue du Palais Rihour, square Morisson. La tour de l'Angèle et l'enceinte médiévale de Lille. Volume 2 : rapport de fouilles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Brissay-Choigny (Aisne), Les Courts Marchés : Occupations des berges de l'Oise (1er siècle avant J.-C. - 7e siècle après J.-C.) : rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Oudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Delmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2012</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2012, pp.135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02294956v1</w:t>
+                <w:t xml:space="preserve">hal-02426645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Île-de-France, Seine-et-Marne, ville-nouvelle de Marne-la-Vallée, communes de Jossigny et Serris, Le Parc de la Motte-Les Collinières, échangeur et sud de la pénétrante ouest de l’A4. Diagnostic et fouilles archéologiques, avril à septembre 2000</w:t>
               </w:r>
@@ -10137,51 +10137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut national de recherches archéologiques préventives, INRAP. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10220,51 +10220,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bure, Meuse, La Voie Gasselle : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10498,51 +10498,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327462v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rabast&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14kcn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010326v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811457v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Eus&#232;be" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958237v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423264v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leroy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.02.016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811426v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gucker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810944v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6489" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03678234v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Oueslati" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.15978" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5TMTM9PD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02835214v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lan&#231;on" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.12445" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2G3P1TKF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02375079v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amposta Arielle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14945" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413990v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Court-Picon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414040v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lecomte-Schmitt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396969v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7290" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Praud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Panloups" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386669v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095606v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490697v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Valentin Munaut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.4722" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490692v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cercy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dessaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.368.0008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355658v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Achard-Corompt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bonnabel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lambot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489463v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2004.1774" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960850v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903646v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03767087v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01932465v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896666v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Maigrot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762031v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531691v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04441066v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejden Ben Dhafer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bennett" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/shop_515-49963-2674-822/m73-2024-du-neolithique-a-l-age-du-bronze-sur-le-littoral-de-la-manche-et-de-la-mer-du-nord-le-site-d-escalles-mont-d-hubert-pas-de-calais-dir.-ivan-praud.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03210823v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Henon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Galois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hugonnier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/jejb-xc10" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489255v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard-Bidaut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra9-le-neolithique-final-dans-la-vallee-de-la-deule/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02046136v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cavanna" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra3-la-ferme-du-colombier/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802324v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desenne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pommepuy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Demoule" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thouvenot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05100779v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Werthe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05100784v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04544280v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6625" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570433v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-archeologique-picardie.fr/revue-archeologique-de-picardie-numeros-speciaux/189-numero-special-39-2023.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569774v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569735v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570378v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570391v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubazac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282758v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Douch&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686104v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gransar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-du-nord.univ-lille.fr/index.php/hors-serie-archeologie-n29/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470705v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interneo.hypotheses.org/32e-colloque-interneo-le-mans-2017" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463011v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-fabrique-de-la-france/9782080234704" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flam.garci.2021.01.0268" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03046105v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/jtxq-z907" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980505v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063726v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ducrocq" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#232;mie Chombart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02868498v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martial" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/42058127/Pr%C3%A9histoire_de_l_Europe_du_nord-ouest_mobilit%C3%A9s_climats_et_identit%C3%A9s_culturelles._Volume_3_N%C3%A9olithique_-_%C3%82ge_du_Bronze" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095802v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.garci.2018.01.0054" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419565v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine De-Muylder" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rousseau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896331v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957074v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505278v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543023v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Georges Naton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vissac" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dabkowski" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dechezlepretre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eao-otzenhausen.de/bildungszentrum/projekt-archaeologie-in-der-grossregion/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764751v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berga" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419955v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029591v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010439v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010437v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010456v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010448v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010403v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010434v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010391v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010382v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342481v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ameye" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010428v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010395v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010425v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010416v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010421v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010414v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010409v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010388v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981217v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Flucher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070864v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferber" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174036v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Sethian" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulen Muriel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cornu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956601v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casasoprana" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beauvais" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03458745v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201590v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884289v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095404v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mondoloni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abadie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biwer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901773v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601286v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gentili" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Alligri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427304v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bak" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Charbonnier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02449765v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gapenne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rannou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;thune" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427260v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Sadou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445418v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gryspeirt" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaiana Vincent" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02426645v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Delmaire" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294956v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barme" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902749v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desrayaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600992v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Demant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010326v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327462v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rabast&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14kcn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811457v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Eus&#232;be" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958237v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423264v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leroy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.02.016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810944v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6489" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811426v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gucker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03678234v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Oueslati" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.15978" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5TMTM9PD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02835214v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lan&#231;on" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.12445" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2G3P1TKF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02375079v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amposta Arielle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14945" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413990v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Court-Picon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414040v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lecomte-Schmitt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396969v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7290" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Praud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Panloups" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095606v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386669v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490730v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Valentin Munaut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.4722" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490697v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355658v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Achard-Corompt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bonnabel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lambot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490692v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cercy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dessaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.368.0008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489463v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2004.1774" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960850v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903646v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03767087v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01932465v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896666v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Maigrot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762031v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531691v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04441066v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejden Ben Dhafer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bennett" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/shop_515-49963-2674-822/m73-2024-du-neolithique-a-l-age-du-bronze-sur-le-littoral-de-la-manche-et-de-la-mer-du-nord-le-site-d-escalles-mont-d-hubert-pas-de-calais-dir.-ivan-praud.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03210823v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Henon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Galois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hugonnier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/jejb-xc10" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489255v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard-Bidaut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra9-le-neolithique-final-dans-la-vallee-de-la-deule/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02046136v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cavanna" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra3-la-ferme-du-colombier/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802324v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desenne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pommepuy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Demoule" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thouvenot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05100779v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Werthe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05100784v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569735v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-archeologique-picardie.fr/revue-archeologique-de-picardie-numeros-speciaux/189-numero-special-39-2023.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570433v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569774v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04544280v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6625" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570378v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570391v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubazac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463011v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-fabrique-de-la-france/9782080234704" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flam.garci.2021.01.0268" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282758v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Douch&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686104v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gransar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-du-nord.univ-lille.fr/index.php/hors-serie-archeologie-n29/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470705v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interneo.hypotheses.org/32e-colloque-interneo-le-mans-2017" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980505v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03046105v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/jtxq-z907" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02868498v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martial" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/42058127/Pr%C3%A9histoire_de_l_Europe_du_nord-ouest_mobilit%C3%A9s_climats_et_identit%C3%A9s_culturelles._Volume_3_N%C3%A9olithique_-_%C3%82ge_du_Bronze" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063726v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ducrocq" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#232;mie Chombart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896331v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095802v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.garci.2018.01.0054" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419565v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine De-Muylder" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rousseau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957074v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505278v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029591v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berga" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543023v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Georges Naton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vissac" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dabkowski" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dechezlepretre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eao-otzenhausen.de/bildungszentrum/projekt-archaeologie-in-der-grossregion/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764751v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419955v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010439v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010437v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010456v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010448v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010409v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010388v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342481v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ameye" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010434v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010391v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010382v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010403v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010428v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010395v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010425v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010416v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010421v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010414v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981217v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Flucher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070864v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferber" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174036v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Sethian" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulen Muriel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cornu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956601v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casasoprana" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beauvais" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03458745v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201590v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884289v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095404v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mondoloni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abadie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biwer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901773v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601286v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gentili" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Alligri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427304v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bak" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Charbonnier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02449765v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gapenne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rannou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;thune" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427260v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Sadou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445418v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gryspeirt" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaiana Vincent" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294956v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barme" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02426645v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Delmaire" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902749v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desrayaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600992v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Demant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>