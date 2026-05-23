--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -100,230 +100,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution du paysage végétal sur le plateau de Marne-la-Vallée (Seine-et-Marne) de l'âge du Fer à la période moderne : approches naturaliste et économique</w:t>
+                <w:t xml:space="preserve">Des chenaux holocènes sous l’occupation antique : potentiel paléoenvironnemental d’un site archéologique en bordure de Vesle à Reims, rue du Colonel Fabien (Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adrien Gonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Rabasté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vol. 36 (1), pp.21-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14kcn⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010326v1</w:t>
+                <w:t xml:space="preserve">hal-05327462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des chenaux holocènes sous l’occupation antique : potentiel paléoenvironnemental d’un site archéologique en bordure de Vesle à Reims, rue du Colonel Fabien (Marne)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’évolution du paysage végétal sur le plateau de Marne-la-Vallée (Seine-et-Marne) de l'âge du Fer à la période moderne : approches naturaliste et économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Rabasté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.321-346</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14kcn⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05327462v1</w:t>
+                <w:t xml:space="preserve">hal-05010326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer le passé pour améliorer le futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -374,51 +374,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expansion de la culture du chanvre dans le nord de la France : un nouveau bilan des données palynologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 117 (3), pp.79-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -495,51 +495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 659, pp.11-23. </w:t>
@@ -603,51 +603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -696,243 +696,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une histoire du paysage végétal à travers les analyses palynologiques du boulevard Dr Henri-Henrot à Reims/&amp;lt;i&amp;gt;Durocortorum&amp;lt;/i&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Premières mentions archéobotaniques de l’ortie à feuille de chanvre (Urtica cannabina), en association avec le chanvre (Cannabis sativa), sur deux sites champenois.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marchaisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Tome 115 (4), pp.69-78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810944v1</w:t>
+                <w:t xml:space="preserve">hal-04811426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières mentions archéobotaniques de l’ortie à feuille de chanvre (Urtica cannabina), en association avec le chanvre (Cannabis sativa), sur deux sites champenois.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Une histoire du paysage végétal à travers les analyses palynologiques du boulevard Dr Henri-Henrot à Reims/&amp;lt;i&amp;gt;Durocortorum&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Marchaisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Reims antique, capitale de province, 79 (1), pp.61-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gallia.6489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811426v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de Bouchain (France) : apports d'une étude pluridisciplinaire à l'évolution paléoenvironnementale de la vallée de l'Escaut durant l'Holocène moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1017,51 +1017,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations humaines de la plaine maritime flamande à l’Holocène supérieur. Un changement de paradigme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 30 (4), pp.311-334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1101,286 +1101,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02835214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement végétal et collecte du bois de feu au Néolithique dans le sud du bassin de l’Escaut (5200-2200 BC)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les sanctuaires gaulois et gallo-romains dans leur environnement : apport des analyses polliniques réalisées dans le nord de la France et la Belgique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Salavert</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mona Court-Picon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Actes du colloque "Sacrée Science", 34, pp.39-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02375079v1</w:t>
+                <w:t xml:space="preserve">hal-02413990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sanctuaires gaulois et gallo-romains dans leur environnement : apport des analyses polliniques réalisées dans le nord de la France et la Belgique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Environnement végétal et collecte du bois de feu au Néolithique dans le sud du bassin de l’Escaut (5200-2200 BC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Salavert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amposta Arielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (4), pp.701-731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2018.14945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413990v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02375079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’environnement naturel d’un lieu de culte d’époque romaine à Nesle - Mesnil-Saint-Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Derreumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1448,51 +1448,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution morpho-sédimentaire et enregistrement pollinique atlantique dans le nord de la France : la séquence de Valenciennes &amp;quot;le vignoble&amp;quot; (vallée de l’Escaut, nord)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1671,654 +1671,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paysage durant le Néolithique dans le Nord de la France : nouvelles données polliniques sur le Subboréal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Viticulture et viniculture dans le nord du bassin parisien d’après les données archéobotaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lemaître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Le Néolithique du Nord de la France dans son contexte européen : habitat et économie aux 4e et 3e millénaires avant notre ère, 301-311 (spécial 28)</w:t>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, La vigne et le vin dans les Trois Gaules, 68 (1), pp.257-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095606v1</w:t>
+                <w:t xml:space="preserve">hal-01386669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viticulture et viniculture dans le nord du bassin parisien d’après les données archéobotaniques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le paysage durant le Néolithique dans le Nord de la France : nouvelles données polliniques sur le Subboréal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Lemaître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, La vigne et le vin dans les Trois Gaules, 68 (1), pp.257-262</w:t>
+              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Le Néolithique du Nord de la France dans son contexte européen : habitat et économie aux 4e et 3e millénaires avant notre ère, 301-311 (spécial 28)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01386669v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lambersart « Les Conquérants » (vallée de la Deûle, Nord de la France) : une transition versant-fond de vallée au début glaciaire et Pléniglaciaire weichselien</w:t>
+                <w:t xml:space="preserve">« Le marais de Santes » : évolution de la Deûle en rapport avec l'occupation humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Praud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Rives et riverains, 23, pp.22-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01490730v1</w:t>
+                <w:t xml:space="preserve">hal-01490697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le marais de Santes » : évolution de la Deûle en rapport avec l'occupation humaine</w:t>
+                <w:t xml:space="preserve">Lambersart « Les Conquérants » (vallée de la Deûle, Nord de la France) : une transition versant-fond de vallée au début glaciaire et Pléniglaciaire weichselien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Valentin Munaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Praud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (4), pp.309 - 333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.4722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490697v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ACR « La plaine crayeuse champenoise et ses marges » : un exemple d'intégration des données quantifiées issues de fouilles de grandes surfaces dans un programme de synthèse historique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelles données archéologiques sur la Deûle lilloise : d’une crise érosive du IIème siècle après Jésus-Christ à l’urbanisation du lit mineur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Achard-Corompt</w:t>
+                <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lola Bonnabel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lambot</w:t>
+                <w:t xml:space="preserve">Nicolas Dessaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 368 (88), pp.9-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdn.368.0008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355658v1</w:t>
+                <w:t xml:space="preserve">hal-01490692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données archéologiques sur la Deûle lilloise : d’une crise érosive du IIème siècle après Jésus-Christ à l’urbanisation du lit mineur</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Boulen</w:t>
+                <w:t xml:space="preserve">L'ACR « La plaine crayeuse champenoise et ses marges » : un exemple d'intégration des données quantifiées issues de fouilles de grandes surfaces dans un programme de synthèse historique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Achard-Corompt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Cercy</w:t>
+                <w:t xml:space="preserve">Lola Bonnabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dessaux</w:t>
+                <w:t xml:space="preserve">M. Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lambot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Nord</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 104-105, p. 64-71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490692v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formations sédimentaires et évolution de la vallée de la Deûle depuis le Pléniglaciaire supérieur à Houplin-Ancoisne (Nord de la France)</w:t>
               </w:r>
@@ -2330,51 +2330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 15 (3), pp.269 - 284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2440,77 +2440,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene channels below the antic occupation: paleoenvironmental potential of an archaeological site on the edge of Vesle in Reims “Colonel Fabien” (Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Rabasté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Quaternaire 14, Tous à l'Ouest. Le Quaternaire dans tous ses états : terre, mer, glace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CReAAH, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2535,77 +2535,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premières mentions archéobotaniques de l’ortie à feuille de chanvre ( Urtica cannabina ), en association avec le chanvre ( Cannabis sativa ), sur deux sites champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marchaisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le chanvre textile, du champ au fil. Pratiques, savoirs, circulations de la Protohistoire au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Le Mans, Nov 2021, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2630,51 +2630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le stage &amp;lt;em&amp;gt;Archéologie environnementale&amp;lt;/em&amp;gt; : une approche thématique et transversale des sciences naturelles appliquées à l'archéologie préventive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches [4e séminaire scientifique et technique de l’Inrap]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carine Carpentier; Rose-Marie Arbogast; Philippe Kuchler, Nov 2019, Sélestat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2751,51 +2751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème colloque interrégional sur le Néolithique, Statut des objets, des lieux et des Hommes au Néolithique &amp; Actualité de la Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Le Mans (Sarthe), France</w:t>
@@ -2850,51 +2850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Maigrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2988,51 +2988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaï Fechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3074,64 +3074,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Témoins archéologiques et archéobotaniques de chanvre (Cannabis sativa L.) dans les sites de France septentrionale : l'ambigüité des sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De cordes et de toiles. Le chanvre et le lin à la mer. Cultures, usages et innovations des origines à demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Lorient - Douarnenez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3328,64 +3328,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condé-sur-Suippe : l’oppidum du « Vieux Reims » (Aisne, RD62)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Henon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Galois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3481,51 +3481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ève Boitard-Bidaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Braguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3599,51 +3599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Hurard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cabart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3854,64 +3854,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les données botaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3996,51 +3996,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contexte environnemental perçu à travers l’analyse palynologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ivan Praud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du Néolithique à l’âge du Bronze sur le littoral de la Manche et de la mer du Nord : le site d’Escalles « mont d’Hubert » (Pas-de-Calais)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4076,525 +4076,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contexte environnemental [Cadre général]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le drainage d’une zone humide intégrée à la ville de Troyes (XIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XVIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marchaisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Boulen</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
+                <w:t xml:space="preserve">Adrien Gonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lecomte-Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Tegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Élisabeth Lorans; Thomas Pouyet; Gaël Simon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">, pp.21-23, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">L’eau dans les villes d’Europe au Moyen Âge (IVe-XVe siècle) : un vecteur de transformation de l’espace urbain - Actes du colloque, université de Tours, 21-23 octobre 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Supplément à la RACF n°84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RACF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-70, 2023, 978-2-913272-68-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569735v1</w:t>
+                <w:t xml:space="preserve">hal-04544280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céréaliculture [Le domaine de l'économie]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Contexte environnemental [Cadre général]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-23, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04570433v1</w:t>
+                <w:t xml:space="preserve">hal-04569735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La palynologie [Les apports des disciplines liées aux sciences de la vie et de la terre]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La céréaliculture [Le domaine de l'économie]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.41, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.345, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569774v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le drainage d’une zone humide intégrée à la ville de Troyes (XIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XVIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s.)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La palynologie [Les apports des disciplines liées aux sciences de la vie et de la terre]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Élisabeth Lorans; Thomas Pouyet; Gaël Simon. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’eau dans les villes d’Europe au Moyen Âge (IVe-XVe siècle) : un vecteur de transformation de l’espace urbain - Actes du colloque, université de Tours, 21-23 octobre 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">villae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.41, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RACF</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04544280v1</w:t>
+                <w:t xml:space="preserve">hal-04569774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fanum et son espace [De la villa en bois à la villa en pierre]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4602,92 +4602,92 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lecomte-Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine Mataouchek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.255-259, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4715,51 +4715,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les puits [De la villa en bois à la villa en pierre]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aubazac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lecomte-Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4769,51 +4769,51 @@
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.280-286, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4822,1070 +4822,1070 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche environnementale des sociétés humaines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Du lin sauvage au lin cultivé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Decaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyne Douché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zech-Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Fabrique de la France. 20 ans d’archéologie préventive</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le lin, fibre de civilisation(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acte Sud / Confédération Européenne du lin et du chanvre, pp.64-69, 2021, 978-2-330-18082-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03463011v1</w:t>
+                <w:t xml:space="preserve">mnhn-04282758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du lin sauvage au lin cultivé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La plaine de Limé (Aisne) à la fin du premier Âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Henon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gransar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...38 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Leroy-Langelin; Yann Lorin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le lin, fibre de civilisation(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Acte Sud / Confédération Européenne du lin et du chanvre, pp.64-69, 2021, 978-2-330-18082-9</w:t>
+              <w:t xml:space="preserve">Méthodologie et interprétation des habitats. HABATA 2. Actes du VLIVe colloque Halma, Lille, oct. 2019.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hors série, Collection Art et Archéologie, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.327-344, 2021, Revue du Nord, 979-10-93095-19-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04282758v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La plaine de Limé (Aisne) à la fin du premier Âge du Fer</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’enceinte monumentale chasséenne de Passel “Le Vivier”, Oise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandre Bedault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Emmanuelle Leroy-Langelin; Yann Lorin. </w:t>
+              <w:t xml:space="preserve">Nicolas Fromont; Grégor Marchand; Philippe Forré. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthodologie et interprétation des habitats. HABATA 2. Actes du VLIVe colloque Halma, Lille, oct. 2019.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.327-344, 2021, Revue du Nord, 979-10-93095-19-6</w:t>
+              <w:t xml:space="preserve">Statut des objets, des lieux et des Hommes au Néolithique. Actes du 32e colloque interrégional sur le Néolithique, Le Mans 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association des Publications Chauvinoises</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.173-187, 2021, Mémoire LV, 979-10-90534-65-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686104v1</w:t>
+                <w:t xml:space="preserve">hal-03470705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enceinte monumentale chasséenne de Passel “Le Vivier”, Oise</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Approche environnementale des sociétés humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Nicolas Fromont; Grégor Marchand; Philippe Forré. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Garcia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statut des objets, des lieux et des Hommes au Néolithique. Actes du 32e colloque interrégional sur le Néolithique, Le Mans 2017</w:t>
+              <w:t xml:space="preserve">La Fabrique de la France. 20 ans d’archéologie préventive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flammarion; Inrap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.268-275, 2021, 9782080234704. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association des Publications Chauvinoises</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.3917/flam.garci.2021.01.0268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470705v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the duration and recurrence of settlements in our perception of human impact on the environment: an example from Northern France.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le stage &amp;lt;em&amp;gt;Archéologie environnementale&amp;lt;/em&amp;gt; : une approche thématique et transversale des sciences naturelles appliquées à l’archéologie préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Granai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Boulen</w:t>
+                <w:t xml:space="preserve">Frédéric Broes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Coutard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cécilia Cammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carine Carpentier; Rose-Marie Arbogast; Philippe Kuchler. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Different times? Archaeological and environmental data from intra-site and off-site sequences.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches : Actes du 4e séminaire scientifique et technique de l’Inrap, 28-29 nov. 2019, Sélestat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inrap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20 p., 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/jtxq-z907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980505v1</w:t>
+                <w:t xml:space="preserve">hal-03046105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le stage &amp;lt;em&amp;gt;Archéologie environnementale&amp;lt;/em&amp;gt; : une approche thématique et transversale des sciences naturelles appliquées à l’archéologie préventive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The role of the duration and recurrence of settlements in our perception of human impact on the environment: an example from Northern France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Granai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches : Actes du 4e séminaire scientifique et technique de l’Inrap, 28-29 nov. 2019, Sélestat</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Different times? Archaeological and environmental data from intra-site and off-site sequences.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress, 2020, 1789696518</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046105v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un exemple d’exploitation du milieu naturel au Néolithique récent à Bouchain (Nord)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Premières données sur le site mésolithique du “Collège Belrem” à Beaurainville (Pas-de-Calais)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Guéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Martial</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérèmie Chombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rose-Marie Arbogast; Sylvain Griselin; Christian Jeunesse; Fréderic Séara. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIe congrès Préhistorique de France, Volume 3 Néolithique -Âge du Bronze, Session 4 L’exploitation du milieu au Néolithique dans le quart nord-ouest de l’Europe : contraintes environnementales, identités techniques et choix culturels</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.207-217, 2019, Néolithique – Âge du Bronze</w:t>
+              <w:t xml:space="preserve">Le second Mésolithique des Alpes à l'Atlantique (7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> millénaire). Table ronde internationale, Strasbourg, 3-4 novembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, AVAGE, pp.153-178, 2019, Mémoire d’archéologie du Grand Est, 978-2-9561936-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02868498v1</w:t>
+                <w:t xml:space="preserve">halshs-03063726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières données sur le site mésolithique du “Collège Belrem” à Beaurainville (Pas-de-Calais)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Leduc</w:t>
+                <w:t xml:space="preserve">Un exemple d’exploitation du milieu naturel au Néolithique récent à Bouchain (Nord)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Maigrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colas Guéret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérèmie Chombart</w:t>
+                <w:t xml:space="preserve">Emmanuelle Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le second Mésolithique des Alpes à l'Atlantique (7</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, 3, AVAGE, pp.153-178, 2019, Mémoire d’archéologie du Grand Est, 978-2-9561936-2-3</w:t>
+              <w:t xml:space="preserve">XXVIIIe congrès Préhistorique de France, Volume 3 Néolithique -Âge du Bronze, Session 4 L’exploitation du milieu au Néolithique dans le quart nord-ouest de l’Europe : contraintes environnementales, identités techniques et choix culturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société Préhistorique Française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.207-217, 2019, Néolithique – Âge du Bronze</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03063726v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fosses à banquet et fossés du sanctuaire de Saint-Just-en-Chaussée (Oise). Premiers résultats des observations pédologiques, micro-morphologiques, des analyses biochimiques, anthracologiques et carpologiques</w:t>
               </w:r>
@@ -5897,64 +5897,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Malrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaï Fechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5994,294 +5994,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climat et environnements : les étapes de la première anthropisation de l'espace (6000-2000 BCE) en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présence d’arbres rares dans l’enceinte de sanctuaires à Noyon « La Mare aux Canards » et à Mesnil-Saint-Nicaise « Fond de Quiquery », sur le tracé du canal Seine Nord-Europe en Picardie. Apport des données archéobotaniques à la connaissance des lieux de culte.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Derreumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Berger</w:t>
+                <w:t xml:space="preserve">Marjolaine De-Muylder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
+                <w:t xml:space="preserve">Anne Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean Guilaine et Dominique Garcia (Dir.), traduction Karoline Mazurié. </w:t>
+              <w:t xml:space="preserve">Fechner K. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Protohistoire de la France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sacrée science ! Apport des études environnementales à la connaissance des sanctuaires celtes et romains du N-O européen, Actes du colloque international tenu à Amiens, Ribemont-sur-Ancre, Aubechies en Juin 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.270-288, 2018, Revue Archéologique de Picardie, n° spécial 32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095802v1</w:t>
+                <w:t xml:space="preserve">mnhn-02419565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présence d’arbres rares dans l’enceinte de sanctuaires à Noyon « La Mare aux Canards » et à Mesnil-Saint-Nicaise « Fond de Quiquery », sur le tracé du canal Seine Nord-Europe en Picardie. Apport des données archéobotaniques à la connaissance des lieux de culte.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Muriel Boulen</w:t>
+                <w:t xml:space="preserve">Climat et environnements : les étapes de la première anthropisation de l'espace (6000-2000 BCE) en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cubizolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine De-Muylder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Rousseau</w:t>
+                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fechner K. </w:t>
+              <w:t xml:space="preserve">Jean Guilaine et Dominique Garcia (Dir.), traduction Karoline Mazurié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sacrée science ! Apport des études environnementales à la connaissance des sanctuaires celtes et romains du N-O européen, Actes du colloque international tenu à Amiens, Ribemont-sur-Ancre, Aubechies en Juin 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Protohistoire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, Editions Hermann, p.311-324, 2018, Histoire et Archéologie, 978-2705695941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.garci.2018.01.0054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02419565v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fosses à banquet et fossés du sanctuaire de Saint-Just-en-Chaussée (Oise).</w:t>
               </w:r>
@@ -6293,64 +6293,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaï Fechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Malrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6409,77 +6409,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les établissements ruraux de La Tène finale (IIe - milieu Ier siècle av. J.-C.) et du Haut-Empire (Ier- IIIe siècle ap. J.-C.) du site de Tours &amp;quot;Champ Chardon&amp;quot; (Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Cammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6519,539 +6519,539 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Île-de-France</w:t>
+                <w:t xml:space="preserve">Études géoarchéologiques et archéobotaniques du comblement de la canalisation du site de la Rue du Ruisseau à Grand (Vosges, Lorraine, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
+                <w:t xml:space="preserve">Henri-Georges Naton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Berga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johann Blanchard</w:t>
+                <w:t xml:space="preserve">Julian Wiethold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Blin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Boulen</w:t>
+                <w:t xml:space="preserve">Carole Vissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dabkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dechezlepretre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Michel Reddé. </w:t>
+              <w:t xml:space="preserve">M. Koch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Rustica 1. Les campagnes du nord-est de la Gaule, de la fin de l’âge du Fer à l’Antiquité tardive</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.179-210, 2017, Mémoires, 978-2-35613-206-2</w:t>
+              <w:t xml:space="preserve">Archäologie in der Grossregion. Beiträge des internationalen Symposiums zur Archäologie in der Großregion in der Europäischen Akademie Otzenhausen vom 14. - 17. April 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europäische Akademie Otzenhausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.341-360, 2017, Archäologentage Otzenhausen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029591v1</w:t>
+                <w:t xml:space="preserve">halshs-01543023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études géoarchéologiques et archéobotaniques du comblement de la canalisation du site de la Rue du Ruisseau à Grand (Vosges, Lorraine, France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’habitat rural antique de Marne-la-Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Vissac</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">M. Koch. </w:t>
+                <w:t xml:space="preserve">Alain Berga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Reddé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archäologie in der Grossregion. Beiträge des internationalen Symposiums zur Archäologie in der Großregion in der Europäischen Akademie Otzenhausen vom 14. - 17. April 2016</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.341-360, 2017, Archäologentage Otzenhausen</w:t>
+              <w:t xml:space="preserve">Gallia Rustica 1. Les campagnes du nord-est de la Gaule, de la fin de l'Âge du Fer à l'Antiquité tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 49, Ausonius, pp.426-442, 2017, Mémoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01543023v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’habitat rural antique de Marne-la-Vallée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">L’Île de France. Chapitre 10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Michel Reddé. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Reddé M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Rustica 1. Les campagnes du nord-est de la Gaule, de la fin de l'Âge du Fer à l'Antiquité tardive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 49, Ausonius, pp.426-442, 2017, Mémoires</w:t>
+              <w:t xml:space="preserve">Gallia Rustica. Les campagnes du nord-est de la Gaule, de la fin de l’Âge du fer à l’Antiquité tardive. T1 : études régionales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, pp.389-494, 2017, Coll. Mémoires 49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764751v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02419955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Île de France. Chapitre 10</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">L’Île-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Reddé M. </w:t>
+              <w:t xml:space="preserve">Michel Reddé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Rustica. Les campagnes du nord-est de la Gaule, de la fin de l’Âge du fer à l’Antiquité tardive. T1 : études régionales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius, pp.389-494, 2017, Coll. Mémoires 49</w:t>
+              <w:t xml:space="preserve">Gallia Rustica 1. Les campagnes du nord-est de la Gaule, de la fin de l’âge du Fer à l’Antiquité tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (49), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-210, 2017, Mémoires, 978-2-35613-206-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02419955v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7069,51 +7069,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude palynologique du site de Saint-Firmin « Grand Logis » (80), pour rapport de fouilles, sous la direction d’A. Gapenne, rapport d'analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap - Hauts-de-France. 2024, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7125,181 +7125,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude palynologique du site de Soissons « rue du Belvédère » (02), pour rapport de fouilles, sous la direction de G. Flucher, rapport d'analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Étude palynologique du site de Reims, rue du Colonel Fabien (51), pour rapport de fouilles, sous la direction de Y. Rabasté, rapport d'analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2024, pp.6</w:t>
+              <w:t xml:space="preserve">Inrap Grand Est nord. 2024, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010437v1</w:t>
+                <w:t xml:space="preserve">hal-05010456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude palynologique du site de Reims, rue du Colonel Fabien (51), pour rapport de fouilles, sous la direction de Y. Rabasté, rapport d'analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Étude palynologique du site de Soissons « rue du Belvédère » (02), pour rapport de fouilles, sous la direction de G. Flucher, rapport d'analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Grand Est nord. 2024, pp.25</w:t>
+              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2024, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010456v1</w:t>
+                <w:t xml:space="preserve">hal-05010437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude palynologique du site de Châteaubleau (77), pour rapport de fouilles programmée 2023, sous la direction de F. Pilon, rapport d'analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Riobé. 2024, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7311,273 +7311,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude palynologique de l’occupation de La Tène moyenne du site de Pimprez « le Pré Rouilly » (60), pour rapport de fouilles, sous la direction de Fr. Malrain, rapport d'analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Étude palynologique du site de Sissonne « RD60 » (02), pour rapport de fouilles, sous la direction de G. Desplanque, rapport d'analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2023, pp.12</w:t>
+              <w:t xml:space="preserve">Service Archéologique du Département de l'Aisne. 2023, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010409v1</w:t>
+                <w:t xml:space="preserve">hal-05010403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du potentiel pollinique du site de Villeneuve-Saint-Germain « la Haute Borne » (02), pour rapport de diagnostic, sous la direction de S. Desenne, rapport d'analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les Ormes-sur-Voulzie (Seine-et-Marne), lieu-dit &amp;quot;Les Saudrielles&amp;quot; : 6e diagnostic archéologique au site A : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ameye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2023, pp.1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010388v1</w:t>
+                <w:t xml:space="preserve">hal-04342481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Ormes-sur-Voulzie (Seine-et-Marne), lieu-dit &amp;quot;Les Saudrielles&amp;quot; : 6e diagnostic archéologique au site A : rapport de diagnostic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Étude palynologique du site de Blignicourt « le Haut de la Cour – les Voies de Brienne » (10), pour rapport de fouilles, sous la direction de S.-J. Chauvin, rapport d'analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GEN. 2023, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Chaussé</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04342481v1</w:t>
+                <w:t xml:space="preserve">hal-05010382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du potentiel pollinique du site de Nanteuil-le-Haudoin (60), pour rapport de diagnostic, sous la direction de D. Maréchal, rapport d'analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap - Hauts-de-France. 2023, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7595,51 +7595,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude palynologique de deux séquences du site de Weyersheim (67), pour rapport de fouilles, sous la direction de C. Féliu, rapport d'analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap GE. 2023, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7651,243 +7651,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude palynologique du site de Blignicourt « le Haut de la Cour – les Voies de Brienne » (10), pour rapport de fouilles, sous la direction de S.-J. Chauvin, rapport d'analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Évaluation du potentiel pollinique des carottages réalisés sur la commune de Saint-Jean-de-Folleville (76), pour rapport de diagnostic, rapport d'analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap GEN. 2023, pp.4</w:t>
+              <w:t xml:space="preserve">Inrap GO. 2023, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010382v1</w:t>
+                <w:t xml:space="preserve">hal-05010428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude palynologique du site de Sissonne « RD60 » (02), pour rapport de fouilles, sous la direction de G. Desplanque, rapport d'analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Étude palynologique du site de Villers-Côtterets « le Château » (02), pour rapport de fouilles, sous la direction de B. Guillot, rapport d'analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Service Archéologique du Département de l'Aisne. 2023, pp.7</w:t>
+              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2023, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010403v1</w:t>
+                <w:t xml:space="preserve">hal-05010425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du potentiel pollinique des carottages réalisés sur la commune de Saint-Jean-de-Folleville (76), pour rapport de diagnostic, rapport d'analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Évaluation du potentiel pollinique du site de Troyes « avenue du 1er mai » (10), pour rapport de fouille, sous la direction de M. Kasprzyk, rapport d'analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap GO. 2023, pp.4</w:t>
+              <w:t xml:space="preserve">Inrap Grand Est Nord. 2023, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010428v1</w:t>
+                <w:t xml:space="preserve">hal-05010416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude palynologique du site d’Arleux « 58 rue du Marais » (59), pour rapport de fouilles, sous la direction de V. Bak, rapport d'analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap - Hauts-de-France. 2023, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7899,275 +7899,275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude palynologique du site de Villers-Côtterets « le Château » (02), pour rapport de fouilles, sous la direction de B. Guillot, rapport d'analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Tests palynologiques du site de Tremblay-en-France « le Chemin du Loup » (93), pour rapport de fouilles, sous la direction de C. Magitteri, rapport d'analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2023, pp.13</w:t>
+              <w:t xml:space="preserve">Inrap Centre - Ile-de-France. 2023, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010425v1</w:t>
+                <w:t xml:space="preserve">hal-05010421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du potentiel pollinique du site de Troyes « avenue du 1er mai » (10), pour rapport de fouille, sous la direction de M. Kasprzyk, rapport d'analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Évaluation du potentiel pollinique du site de Soissons « Cathédrale » (02), pour rapport de diagnostic, sous la direction de L. Hugonnier, rapport d'analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Grand Est Nord. 2023, pp.2</w:t>
+              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2023, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010416v1</w:t>
+                <w:t xml:space="preserve">hal-05010414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tests palynologiques du site de Tremblay-en-France « le Chemin du Loup » (93), pour rapport de fouilles, sous la direction de C. Magitteri, rapport d'analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Étude palynologique de l’occupation de La Tène moyenne du site de Pimprez « le Pré Rouilly » (60), pour rapport de fouilles, sous la direction de Fr. Malrain, rapport d'analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Centre - Ile-de-France. 2023, pp.2</w:t>
+              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2023, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010421v1</w:t>
+                <w:t xml:space="preserve">hal-05010409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du potentiel pollinique du site de Soissons « Cathédrale » (02), pour rapport de diagnostic, sous la direction de L. Hugonnier, rapport d'analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Évaluation du potentiel pollinique du site de Villeneuve-Saint-Germain « la Haute Borne » (02), pour rapport de diagnostic, sous la direction de S. Desenne, rapport d'analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2023, pp.2</w:t>
+              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2023, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010414v1</w:t>
+                <w:t xml:space="preserve">hal-05010388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CSNE, Montmacq et Thourotte, Oise : nouveaux indices d'occupation en bordure du lit majeur de l'Oise : une occupation Cerny en bordure de rivière ? : rapport de diagnostic</w:t>
               </w:r>
@@ -8179,77 +8179,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Flucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP Hauts de France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8310,51 +8310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8554,51 +8554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Casasoprana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8637,90 +8637,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">60-65 rue Robert Lecoq – Amiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bridault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8903,51 +8903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Malrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Bandelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Canny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9143,51 +9143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Henon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Derreumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9370,51 +9370,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verquin, ZAC du Beau Pré. De la pratique funéraire à la vie domestique : quatre siècles d'occupation à Verquin. Rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Canny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9627,77 +9627,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Sadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Broes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2015, pp.264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9723,64 +9723,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nord-Pas-de-Calais, Bergues, ancienne gendarmerie, rue de l'Arsenal. Le couvent des Dominicains : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gryspeirt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9835,271 +9835,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Lille, rue du Palais Rihour, square Morisson. La tour de l'Angèle et l'enceinte médiévale de Lille. Volume 2 : rapport de fouilles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Brissay-Choigny (Aisne), Les Courts Marchés : Occupations des berges de l'Oise (1er siècle avant J.-C. - 7e siècle après J.-C.) : rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Oudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Delmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2012</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2012, pp.135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02294956v1</w:t>
+                <w:t xml:space="preserve">hal-02426645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brissay-Choigny (Aisne), Les Courts Marchés : Occupations des berges de l'Oise (1er siècle avant J.-C. - 7e siècle après J.-C.) : rapport de fouilles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Lille, rue du Palais Rihour, square Morisson. La tour de l'Angèle et l'enceinte médiévale de Lille. Volume 2 : rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Oudry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Coutard</w:t>
+                <w:t xml:space="preserve">Benoît Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Delmaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Cercy</w:t>
+                <w:t xml:space="preserve">Maud Barme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2012, pp.135</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02426645v1</w:t>
+                <w:t xml:space="preserve">hal-02294956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Île-de-France, Seine-et-Marne, ville-nouvelle de Marne-la-Vallée, communes de Jossigny et Serris, Le Parc de la Motte-Les Collinières, échangeur et sud de la pénétrante ouest de l’A4. Diagnostic et fouilles archéologiques, avril à septembre 2000</w:t>
               </w:r>
@@ -10137,51 +10137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut national de recherches archéologiques préventives, INRAP. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10220,51 +10220,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bure, Meuse, La Voie Gasselle : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10498,51 +10498,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010326v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327462v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rabast&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14kcn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811457v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Eus&#232;be" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958237v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423264v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leroy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.02.016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810944v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6489" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811426v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gucker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03678234v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Oueslati" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.15978" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5TMTM9PD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02835214v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lan&#231;on" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.12445" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2G3P1TKF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02375079v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amposta Arielle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14945" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413990v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Court-Picon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414040v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lecomte-Schmitt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396969v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7290" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Praud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Panloups" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095606v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386669v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490730v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Valentin Munaut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.4722" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490697v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355658v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Achard-Corompt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bonnabel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lambot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490692v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cercy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dessaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.368.0008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489463v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2004.1774" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960850v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903646v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03767087v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01932465v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896666v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Maigrot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762031v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531691v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04441066v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejden Ben Dhafer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bennett" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/shop_515-49963-2674-822/m73-2024-du-neolithique-a-l-age-du-bronze-sur-le-littoral-de-la-manche-et-de-la-mer-du-nord-le-site-d-escalles-mont-d-hubert-pas-de-calais-dir.-ivan-praud.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03210823v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Henon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Galois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hugonnier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/jejb-xc10" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489255v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard-Bidaut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra9-le-neolithique-final-dans-la-vallee-de-la-deule/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02046136v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cavanna" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra3-la-ferme-du-colombier/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802324v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desenne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pommepuy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Demoule" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thouvenot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05100779v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Werthe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05100784v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569735v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-archeologique-picardie.fr/revue-archeologique-de-picardie-numeros-speciaux/189-numero-special-39-2023.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570433v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569774v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04544280v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6625" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570378v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570391v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubazac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463011v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-fabrique-de-la-france/9782080234704" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flam.garci.2021.01.0268" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282758v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Douch&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686104v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gransar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-du-nord.univ-lille.fr/index.php/hors-serie-archeologie-n29/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470705v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interneo.hypotheses.org/32e-colloque-interneo-le-mans-2017" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980505v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03046105v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/jtxq-z907" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02868498v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martial" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/42058127/Pr%C3%A9histoire_de_l_Europe_du_nord-ouest_mobilit%C3%A9s_climats_et_identit%C3%A9s_culturelles._Volume_3_N%C3%A9olithique_-_%C3%82ge_du_Bronze" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063726v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ducrocq" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#232;mie Chombart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896331v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095802v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.garci.2018.01.0054" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419565v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine De-Muylder" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rousseau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957074v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505278v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029591v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berga" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543023v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Georges Naton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vissac" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dabkowski" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dechezlepretre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eao-otzenhausen.de/bildungszentrum/projekt-archaeologie-in-der-grossregion/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764751v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419955v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010439v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010437v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010456v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010448v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010409v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010388v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342481v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ameye" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010434v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010391v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010382v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010403v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010428v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010395v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010425v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010416v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010421v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010414v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981217v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Flucher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070864v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferber" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174036v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Sethian" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulen Muriel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cornu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956601v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casasoprana" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beauvais" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03458745v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201590v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884289v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095404v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mondoloni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abadie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biwer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901773v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601286v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gentili" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Alligri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427304v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bak" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Charbonnier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02449765v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gapenne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rannou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;thune" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427260v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Sadou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445418v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gryspeirt" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaiana Vincent" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294956v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barme" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02426645v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Delmaire" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902749v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desrayaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600992v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Demant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327462v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rabast&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14kcn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010326v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811457v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Eus&#232;be" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958237v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423264v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leroy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.02.016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811426v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gucker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810944v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6489" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03678234v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Oueslati" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.15978" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5TMTM9PD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02835214v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lan&#231;on" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.12445" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2G3P1TKF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413990v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Court-Picon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02375079v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amposta Arielle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14945" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414040v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lecomte-Schmitt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396969v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7290" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Praud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Panloups" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386669v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095606v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490697v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Valentin Munaut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.4722" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490692v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cercy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dessaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.368.0008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355658v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Achard-Corompt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bonnabel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lambot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489463v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2004.1774" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960850v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903646v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03767087v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01932465v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896666v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Maigrot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762031v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531691v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04441066v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejden Ben Dhafer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bennett" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/shop_515-49963-2674-822/m73-2024-du-neolithique-a-l-age-du-bronze-sur-le-littoral-de-la-manche-et-de-la-mer-du-nord-le-site-d-escalles-mont-d-hubert-pas-de-calais-dir.-ivan-praud.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03210823v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Henon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Galois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hugonnier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/jejb-xc10" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489255v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard-Bidaut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra9-le-neolithique-final-dans-la-vallee-de-la-deule/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02046136v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cavanna" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra3-la-ferme-du-colombier/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802324v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desenne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pommepuy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Demoule" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thouvenot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05100779v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Werthe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05100784v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04544280v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6625" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569735v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-archeologique-picardie.fr/revue-archeologique-de-picardie-numeros-speciaux/189-numero-special-39-2023.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570433v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569774v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570378v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570391v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubazac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282758v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Douch&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686104v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gransar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-du-nord.univ-lille.fr/index.php/hors-serie-archeologie-n29/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470705v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interneo.hypotheses.org/32e-colloque-interneo-le-mans-2017" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463011v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-fabrique-de-la-france/9782080234704" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flam.garci.2021.01.0268" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03046105v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/jtxq-z907" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980505v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063726v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ducrocq" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#232;mie Chombart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02868498v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martial" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/42058127/Pr%C3%A9histoire_de_l_Europe_du_nord-ouest_mobilit%C3%A9s_climats_et_identit%C3%A9s_culturelles._Volume_3_N%C3%A9olithique_-_%C3%82ge_du_Bronze" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896331v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419565v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine De-Muylder" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rousseau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095802v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.garci.2018.01.0054" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957074v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505278v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543023v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Georges Naton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vissac" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dabkowski" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dechezlepretre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eao-otzenhausen.de/bildungszentrum/projekt-archaeologie-in-der-grossregion/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764751v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berga" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419955v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029591v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010439v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010456v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010437v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010448v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010403v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342481v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ameye" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010382v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010434v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010391v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010428v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010425v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010416v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010395v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010421v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010414v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010409v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010388v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981217v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Flucher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070864v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferber" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174036v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Sethian" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulen Muriel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cornu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956601v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casasoprana" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beauvais" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03458745v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201590v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884289v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095404v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mondoloni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abadie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biwer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901773v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601286v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gentili" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Alligri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427304v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bak" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Charbonnier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02449765v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gapenne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rannou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;thune" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427260v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Sadou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445418v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gryspeirt" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaiana Vincent" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02426645v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Delmaire" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294956v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barme" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902749v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desrayaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600992v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Demant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>