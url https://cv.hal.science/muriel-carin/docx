--- v0 (2026-04-05)
+++ v1 (2026-04-30)
@@ -118,1360 +118,1360 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a validation of coupled arc-melt pool model for a TIG spot weld configuration</w:t>
+                <w:t xml:space="preserve">Primary investigation of oxidation influence on the cutting front profile during high-thickness laser cutting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Le Gal La Salle</w:t>
+                <w:t xml:space="preserve">Ronan Meillour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Cadiou</w:t>
+                <w:t xml:space="preserve">Mickael Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Courtois</w:t>
+                <w:t xml:space="preserve">Christopher Nahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Berckmans</w:t>
+                <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Carin</w:t>
+                <w:t xml:space="preserve">François Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Welding in the World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Laser Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40194-025-02136-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2351/7.0001742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344898v1</w:t>
+                <w:t xml:space="preserve">hal-05373658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary investigation of oxidation influence on the cutting front profile during high-thickness laser cutting</w:t>
+                <w:t xml:space="preserve">Toward a validation of coupled arc-melt pool model for a TIG spot weld configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Meillour</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Marc Le Gal La Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Berckmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Laser Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (2), </w:t>
+              <w:t xml:space="preserve">Welding in the World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2351/7.0001742⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40194-025-02136-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373658v1</w:t>
+                <w:t xml:space="preserve">hal-05344898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravity impact on viscosity measurements by aerodynamic levitation</w:t>
+                <w:t xml:space="preserve">Efficient thermal modeling of laser directed energy deposition using the forward Euler scheme: Methodology, merits and limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pierre</w:t>
+                <w:t xml:space="preserve">Simon Essongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Courtois</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Vaibhav Nain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Temperatures-High Pressures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32908/hthp.v53.1609⟩</w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 242, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2024.104270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04610552v1</w:t>
+                <w:t xml:space="preserve">hal-05062008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer and fluid flow modeling of steel-Inconel laser welding in an overlap configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelenn Le Mener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Daviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Andry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Laser Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 36 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2351/7.0001357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05061995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient thermal modeling of laser directed energy deposition using the forward Euler scheme: Methodology, merits and limitations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Thermal Diffusivity of Solid and Liquid 304 Stainless Steel, Iron, and Zirconium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Houssein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2024.104270⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10765-024-03417-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05062008v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05061988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Diffusivity of Solid and Liquid 304 Stainless Steel, Iron, and Zirconium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gravity impact on viscosity measurements by aerodynamic levitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Le Maux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jad Houssein</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Muriel Carin</w:t>
+                <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 45 (9), </w:t>
+              <w:t xml:space="preserve">High Temperatures-High Pressures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (3), pp.233-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10765-024-03417-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.32908/hthp.v53.1609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05061988v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel apparatus dedicated to the estimation of the thermal diffusivity of metals at high temperature</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel hydraulic bulge test in hot forming conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Le Goïc</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Demazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Coër</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2023.108359⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 316, pp.117917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2023.117917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04420508v1</w:t>
+                <w:t xml:space="preserve">hal-04649909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel hydraulic bulge test in hot forming conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A novel apparatus dedicated to the estimation of the thermal diffusivity of metals at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Houssein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Le Goïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 316, pp.117917. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 191, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2023.117917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2023.108359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649909v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conventional Meso-Scale and Time-Efficient Sub-Track-Scale Thermomechanical Model for Directed Energy Deposition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature and time dependence of manganese evaporation in liquid steels. Multiphysics modelling and experimental confrontation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Engel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Carin</w:t>
+                <w:t xml:space="preserve">Vincent Klapczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Meillour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Boisselier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Le Maux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (12), pp.4093. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 221, pp.114944. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma15124093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2022.114944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04007157v1</w:t>
+                <w:t xml:space="preserve">hal-03898590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and time dependence of manganese evaporation in liquid steels. Multiphysics modelling and experimental confrontation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conventional Meso-Scale and Time-Efficient Sub-Track-Scale Thermomechanical Model for Directed Energy Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaibhav Nain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Klapczynski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ronan Meillour</w:t>
+                <w:t xml:space="preserve">Thierry Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Bertrand</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Boisselier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 221, pp.114944. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (12), pp.4093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2022.114944⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma15124093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03898590v1</w:t>
+                <w:t xml:space="preserve">hal-04007157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an Elongated Ellipsoid Heat Source Model to Reduce Computation Time for Directed Energy Deposition Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaibhav Nain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boisselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Seguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1518,64 +1518,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A direct resistance heating method for shaped blank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Demazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1772,317 +1772,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03488442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient infrared thermography to characterise thermal properties of millimetre-sized hemp shiv</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Carré</w:t>
+                <w:t xml:space="preserve">3D heat transfer, fluid flow and electromagnetic model for cold metal transfer wire arc additive manufacturing (CMT-WAAM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Berckmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17686733.2019.1609274⟩</w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.101541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2020.101541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04007159v1</w:t>
+                <w:t xml:space="preserve">hal-04007109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D heat transfer, fluid flow and electromagnetic model for cold metal transfer wire arc additive manufacturing (CMT-WAAM)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Courtois</w:t>
+                <w:t xml:space="preserve">Transient infrared thermography to characterise thermal properties of millimetre-sized hemp shiv</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Le Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36, pp.101541. </w:t>
+              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (1), pp.63-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2020.101541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17686733.2019.1609274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04007109v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the thermal properties of millimeter-sized insulating materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 135, pp.247-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2141,77 +2141,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian approach for the estimation of the thermal diffusivity of aerodynamically levitated solid metals at high temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lamien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Le Maux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2275,77 +2275,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and development of an induction furnace to characterize molten metals at high temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dejaeghere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2383,77 +2383,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidelines in the experimental validation of a 3D heat and fluid flow model of keyhole laser welding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadok Gaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2507,291 +2507,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complete model of keyhole and melt pool dynamics to analyze instabilities and collapse during laser welding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence of a pulsed laser regime on surface finish induced by thedirect metal deposition process on a Ti64 alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gorny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Morville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Laser Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2351/1.4886835⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 214 (2), pp.485-495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2013.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113130v1</w:t>
+                <w:t xml:space="preserve">hal-00980579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a pulsed laser regime on surface finish induced by thedirect metal deposition process on a Ti64 alloy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A complete model of keyhole and melt pool dynamics to analyze instabilities and collapse during laser welding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Gaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Morville</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mikhaël Balabane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 214 (2), pp.485-495. </w:t>
+              <w:t xml:space="preserve">Journal of Laser Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (4), pp.042001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2013.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2351/1.4886835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00980579v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation thermo-hydraulique tridimensionnelle du soudage laser et validation expérimentale</w:t>
               </w:r>
@@ -2913,1362 +2913,1362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04007165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model comparison to predict heat transfer during spot GTA welding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A new approach to compute multi-reflections of laser beam in a keyhole for heat transfer and fluid flow modelling in laser welding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muriel Carin</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Gaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhaël Balabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2013.07.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46, 505305 (14pp). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/46/50/505305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914655v1</w:t>
+                <w:t xml:space="preserve">hal-00914785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to compute multi-reflections of laser beam in a keyhole for heat transfer and fluid flow modelling in laser welding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A two-dimensional axially-symmetric model of keyhole and melt pool dynamics during spot laser welding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadok Gaied</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikhaël Balabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Métallurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110, pp.165-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/metal/2013060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/46/50/505305⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00914785v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-dimensional axially-symmetric model of keyhole and melt pool dynamics during spot laser welding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A model comparison to predict heat transfer during spot GTA welding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Dal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sadok Gaied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Métallurgie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/metal/2013060⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 75 (2014), pp.54-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2013.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914782v1</w:t>
+                <w:t xml:space="preserve">hal-00914655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Finish Issues after Direct Metal Deposition</w:t>
+                <w:t xml:space="preserve">TIG and A-TIG welding experimental investigations and comparison to simulation. Part 2 : Arc constriction and Arc temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Peyre</w:t>
+                <w:t xml:space="preserve">Anne Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Gharbi</w:t>
+                <w:t xml:space="preserve">Pascal Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gorny</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flavien Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Volumes 706 - 709, pp.228-233</w:t>
+              <w:t xml:space="preserve">Science and Technology of Welding and Joining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (8), pp.616-621</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715190v1</w:t>
+                <w:t xml:space="preserve">hal-00458675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIG and A-TIG welding experimental investigations and comparison to simulation. Part 1 : Identification of Marangoni Effect</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence of various process conditions on surface finishes induced by the direct metal deposition laser technique on a Ti-6Al-4V alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gorny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Morville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Welding and Joining</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 213, pp.791-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2012.11.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00458669v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D longitudinal modeling of heat transfer and fluid flow during multilayered</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Numerical Simulation of Electron Beam Welding and Instrumental Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Myriam Gharbi</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rogeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Carron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Couëdel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Laser Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (3-4), pp.247-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/reef.13.247-267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799208v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Electron Beam Welding and Instrumental Technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">2D longitudinal modeling of heat transfer and fluid flow during multilayered</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Morville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Laser Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (3), pp.1-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610600v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIG and A-TIG welding experimental investigations and comparison to simulation. Part 2 : Arc constriction and Arc temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Physical and chemical mechanisms occuring during A-TIG welding : Comparison between experimental investigations and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Paillard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Welding and Joining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 17 (8), pp.616-621</w:t>
+              <w:t xml:space="preserve">Material Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 638-642, pp.3643-3648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00458675v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of various process conditions on surface finishes induced by the direct metal deposition laser technique on a Ti-6Al-4V alloy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Estimation of fusion front in 2D axisymmetric welding using inverse method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Dal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Volume 55, pp.60-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987226v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and chemical mechanisms occuring during A-TIG welding : Comparison between experimental investigations and simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Surface Finish Issues after Direct Metal Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gorny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Morville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Material Science Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 638-642, pp.3643-3648</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Volumes 706 - 709, pp.228-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750008v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of fusion front in 2D axisymmetric welding using inverse method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">TIG and A-TIG welding experimental investigations and comparison to simulation. Part 1 : Identification of Marangoni Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Volume 55, pp.60-68</w:t>
+              <w:t xml:space="preserve">Science and Technology of Welding and Joining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (8), pp.609-615</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715170v1</w:t>
+                <w:t xml:space="preserve">hal-00458669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of hybrid Nd:Yag laser-MAG arc welding processes.</w:t>
               </w:r>
@@ -4280,77 +4280,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Fabbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics and Laser Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 43, pp.1155-1166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4397,90 +4397,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D heat transfer model of hybrid laser Nd : Yag-MAG welding of a S355 steel and experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Fabbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 54 (7-8), pp.1313-1322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4648,90 +4648,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the thermo-mechanical behaviour of a CuCr1Zr alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wisnievski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pilvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5082,51 +5082,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression of a capsule: Mechanical laws of membranes with negligible bending stiffness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Risso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 69 (6), pp.061601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5173,90 +5173,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of a heat source by using the measured temperatures and micrographic informations ; application to an electron beam welding process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jialin Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Artioukhine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Loulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rogeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 120, p. 279-290. </w:t>
@@ -5306,51 +5306,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression of biocompatible liquid‐filled HSA‐alginate capsules: Determination of the membrane mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barthès-Biesel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5607,51 +5607,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Front-Tracking ALE Method: Application to a Model of the Freezing of Cell Suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 179 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5697,51 +5697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of the interaction of biological cells with an ice front during freezing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jaeger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5813,51 +5813,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Osmotic Migration of Cells in a Solute Gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Medale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6087,77 +6087,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental study of melt instabilities durin spot laser welding of aluminium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. F. Chetan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6199,103 +6199,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation multiphysique de découpe laser. Approche Level Set - ALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Meillour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Courtois</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christopher Nahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6320,90 +6320,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling for large-scale parts fabricated by Directed Energy Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaibhav Nain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boisselier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on 3D Printed Optics and Additive Photonic Manufacturing III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6437,90 +6437,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Analysis of DED Process and COMSOL Multiphysics® Feasibility in Mechanical Modeling of AM Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaibhav Nain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boisselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6558,90 +6558,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Modeling of Wire + Arc Additive Manufacturing (WAAM) Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaibhav Nain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boisselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6679,90 +6679,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Numerical Material Addition Model to simulate metal deposition in Heat Transfer Analysis of DED-CLAD® process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaibhav Nain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boisselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6800,90 +6800,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Modeling of Wire Directed Energy Deposition Additive Manufacturing (Wire-DED) Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaibhav Nain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boisselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6915,269 +6915,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study for modelling filler material in metal additive manufacturing processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Numerical Simulation for Directed Energy Deposition (DED-CLAD®) Additive Manufacturing Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaibhav Nain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boisselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comsol Conference 2019 Cambridge, Cambridge, United Kingdom, septembre 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">E-MRS 2019 Fall Meeting, Warsaw, Poland, E-MRS (Eds.), septembre 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04268943v1</w:t>
+                <w:t xml:space="preserve">hal-04268962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation for Directed Energy Deposition (DED-CLAD®) Additive Manufacturing Process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A comparative study for modelling filler material in metal additive manufacturing processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaibhav Nain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boisselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2019 Fall Meeting, Warsaw, Poland, E-MRS (Eds.), septembre 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">Comsol Conference 2019 Cambridge, Cambridge, United Kingdom, septembre 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04268962v1</w:t>
+                <w:t xml:space="preserve">hal-04268943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient infrared thermography to characterize thermal properties of millimeter-sized low conductivity materials</w:t>
               </w:r>
@@ -7189,51 +7189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7319,51 +7319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Demazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masson, Philippe Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7418,77 +7418,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of Joule Effect Heating in a Bulge Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Coer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Favero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7565,77 +7565,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Demazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Coër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
@@ -7664,103 +7664,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation tridimensionnelle de la formation des dépôts sur substrat mince en Fabrication Directe par Projection Laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Morville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique (SFT 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, France. pp.6062</w:t>
@@ -7802,64 +7802,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A complete heat and fluid flow modeling of keyhole formation and collapse during spot laser welding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadok Gaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7910,103 +7910,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de l'état de surface de pièces obtenues en fabrication directe par projection laser à l'aide d'un modèle numérique thermohydraulique 2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Morville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique SFT 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Talence, France. pp.28-35</w:t>
@@ -8035,103 +8035,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of powder flow during coaxial laser direct metal deposition - comparaison between Ti-6Al-4V alloy and stainless steel 316L</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Morville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONSOL conference 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Milan, Italy</w:t>
@@ -8160,77 +8160,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude thermique des bains liquides et son effet sur l'état de surface des pièces fabriquées par le procédé de Fabrication Directe par Projection Laser (FDPL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fabbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8285,64 +8285,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le soudage à l'arc : Etude des procédés TIG-ATIG et MIG-MAG (une revue)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8410,77 +8410,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de l'évolution d'un front de fusion - application expérimentale au soudage TIG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Dal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique SFT 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Talence, France. pp.698-705</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8505,103 +8505,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation thermohydraulique des bains fondus - application à la fabrication directe par projection laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Morville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GFAC/journée SF2M Section Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Saint Nazaire, France</w:t>
@@ -8624,247 +8624,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D finite element modelling of heat transfer and fluid flow during multilayered DMD laser process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Estimation of the evolution of the 2D axisymmetric shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Dal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALEO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Orlando, Floride, United States. paper #125</w:t>
+              <w:t xml:space="preserve">International Conference on Inverse Problems in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Orlando, Floride, United States. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717143v1</w:t>
+                <w:t xml:space="preserve">hal-00717134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the evolution of the 2D axisymmetric shape</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">2D finite element modelling of heat transfer and fluid flow during multilayered DMD laser process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Morville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Inverse Problems in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Orlando, Floride, United States. 6 p</w:t>
+              <w:t xml:space="preserve">ICALEO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Orlando, Floride, United States. paper #125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717134v1</w:t>
+                <w:t xml:space="preserve">hal-00717143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Axi-symmetric Model for Fluid Flow and Heat Transfer in the Melting and Resolidification of a Vertical Cylinder</w:t>
               </w:r>
@@ -8889,64 +8889,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMSOL conference 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
@@ -8969,969 +8969,969 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00601332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">physical study of hybrid Nd : Yag laser</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Le Masson</w:t>
+                <w:t xml:space="preserve">Physical And Chemical Mechanisms Occuring During A-Tig Welding : Comparison Between Experimental Investigations And Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALEO 2009 congress proceeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">International Conference on Processing &amp; Manufacturing of Advenced materials - Processing, Fabrication, Properties, Applications (Thermec 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00600943v1</w:t>
+                <w:t xml:space="preserve">hal-00453928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification du comportement thermomécanique d'un alliage CuCr1Zr</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analysis and modelling of hybrid laser Nd:Yag-MIG/MAG welding process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fabbro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pilvin</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles SF2M 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Rennes, France</w:t>
+              <w:t xml:space="preserve">Conference on Lasers in manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Münich, Germany. p.95-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401131v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et simulation du procédé de soudage hybride laser-MIG/MAG d'un acier inoxydable</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Conversion directe d'énergie mécanique en chaleur par dissipation visqueuse : étude expérimentale et modélisation d'un prototype, « Efficacité énergétique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chauvelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Masson</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Thermique SFT 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Vannes, France. pp 427-432</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique SFT 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Vannes, France. pp.725-730</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00404432v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion directe d'énergie mécanique en chaleur par dissipation visqueuse : étude expérimentale et modélisation d'un prototype, « Efficacité énergétique »</w:t>
+                <w:t xml:space="preserve">Simulation thermo-hydraulique du soudage TIG et A-TIG. Comparaison expérimentale dans le cas d'aciers inoxydables, « Efficacité énergétique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Chauvelon</w:t>
+                <w:t xml:space="preserve">A. Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bonnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+                <w:t xml:space="preserve">P. Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique SFT 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2009, Vannes, France. pp.725-730</w:t>
+              <w:t xml:space="preserve">, May 2009, Vannes, France. pp.415-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00403338v1</w:t>
+                <w:t xml:space="preserve">hal-00403336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical And Chemical Mechanisms Occuring During A-Tig Welding : Comparison Between Experimental Investigations And Simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Identification du comportement thermomécanique d'un alliage CuCr1Zr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Paillard</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pilvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Processing &amp; Manufacturing of Advenced materials - Processing, Fabrication, Properties, Applications (Thermec 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Journées Annuelles SF2M 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453928v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and modelling of hybrid laser Nd:Yag-MIG/MAG welding process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Le Guen</w:t>
+                <w:t xml:space="preserve">physical study of hybrid Nd : Yag laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fabbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Masson</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers in manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Münich, Germany. p.95-98</w:t>
+              <w:t xml:space="preserve">ICALEO 2009 congress proceeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403999v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00600943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation thermo-hydraulique du soudage TIG et A-TIG. Comparaison expérimentale dans le cas d'aciers inoxydables, « Efficacité énergétique »</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analyse et simulation du procédé de soudage hybride laser-MIG/MAG d'un acier inoxydable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Paillard</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fabbro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique SFT 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Vannes, France. pp.415-420</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Thermique SFT 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Vannes, France. pp 427-432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403336v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of hybrid laser Nd:Yag - MIG welding processes</w:t>
+                <w:t xml:space="preserve">Modeling 2D and 3D of Hybrid Laser Nd:Yag - MIG Welding Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fabbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALEO'2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, San Diego, United States. pp. 1-5</w:t>
+              <w:t xml:space="preserve">Comsol Multiphysics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Hannovre, Germany. 6 p. disponibles sur le site: http://www.ch.comsol.com/academic/papers/5214/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00403996v1</w:t>
+                <w:t xml:space="preserve">hal-00718797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation thermique du soudage laser hybride</w:t>
               </w:r>
@@ -9943,64 +9943,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales du Club Laser et Procédés CLP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10019,148 +10019,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00400167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling 2D and 3D of Hybrid Laser Nd:Yag - MIG Welding Processes</w:t>
+                <w:t xml:space="preserve">Analysis of hybrid laser Nd:Yag - MIG welding processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fabbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comsol Multiphysics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Hannovre, Germany. 6 p. disponibles sur le site: http://www.ch.comsol.com/academic/papers/5214/</w:t>
+              <w:t xml:space="preserve">ICALEO'2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, San Diego, United States. pp. 1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00718797v1</w:t>
+                <w:t xml:space="preserve">hal-00403996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique de l'écartement du plan de joint lors d'un procédé de soudage par faisceau d'électrons.</w:t>
               </w:r>
@@ -10267,51 +10267,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation thermomécanique de l'écartement d'un plan de joint lors d'un soudage par faisceau d'électrons, P.Y. Manach, , J.F. Sigrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rogeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pilvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10375,51 +10375,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of moving boundary problems with an ALE method. Validation in the case of a free surface or a moving solidification front.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comsol Multiphysics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Paris, France. pp 219-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10444,90 +10444,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-mechanical modelling for the opening of electron-beam welded joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Manach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Menes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rogeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pilvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10591,90 +10591,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation d'un terme source et de l'interface solide liquide dans un problème bidimensionnel : application au soudage par faisceau d'électrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jialin Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Artioukhine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Loulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rogeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2003 - Congrès annuel de la Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Grenoble, France. p.723-728</w:t>
@@ -10703,51 +10703,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of the interaction of biological cells with an ice front during“ freezing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jaeger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10811,389 +10811,389 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive Manufacturing of Metal Alloys 1</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Morgan Dal</w:t>
+                <w:t xml:space="preserve">Physics of the wire arc additive manufacturing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaasin Mayi</w:t>
-[...21 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyril Bordreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrice Peyre; Eric Charkaluk. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical simulation of additive manufacturing processes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Additive Manufacturing of Metal Alloys 1: Processes, Raw Materials and Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Ltd, 2022, 978-1-394-16338-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149759v1</w:t>
+                <w:t xml:space="preserve">hal-04818975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of additive manufacturing processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Dal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaasin Mayi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Peyre, E. Charkaluk (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Additive Manufacturing of Metal Alloys, Volume 1: Processes, Raw Materials, and Numerical Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 4, ISTE Ltd and John Wiley &amp; Sons Inc., 2022, 978-1-78945-054-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics of the wire arc additive manufacturing process</w:t>
-[...46 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Additive Manufacturing of Metal Alloys 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Dal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaasin Mayi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing of Metal Alloys 1: Processes, Raw Materials and Numerical Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Numerical simulation of additive manufacturing processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Wiley, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394163380.ch4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818975v1</w:t>
+                <w:t xml:space="preserve">hal-04149759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11205,315 +11205,315 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical analysis of an Al-Mg alloy sheet by means of non-isothermal tensile tests up to 200°C</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Estimation de l'évolution d'un front de fusion dans le cas d'une géométrie 2D axisymétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Dal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00718669v1</w:t>
+                <w:t xml:space="preserve">hal-00718618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de l'évolution d'un front de fusion dans le cas d'une géométrie 2D axisymétrique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Thermomechanical analysis of an Al-Mg alloy sheet by means of non-isothermal tensile tests up to 200°C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Coër</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chauvelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718618v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation thermohydraulique 2D d'un procédé de fabrication directe par projection laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Morville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -11535,64 +11535,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de ZAT sur nuance P92 en vue d'une analyse EBSD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11933,51 +11933,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05344898v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Gal La Salle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cadiou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Courtois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berckmans" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Carin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-025-02136-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05373658v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Meillour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Nahed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Simon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/7.0001742" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610552v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Courtois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Le Maux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Masson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32908/hthp.v53.1609" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05061995v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelenn Le Mener" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daviot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Andry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/7.0001357" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05062008v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Essongue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Nain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2024.104270" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05061988v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Houssein" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-024-03417-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420508v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Go&#239;c" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2023.108359" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649909v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Demazel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Co&#235;r" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laurent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2023.117917" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007157v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Engel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boisselier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15124093" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898590v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Klapczynski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.114944" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Seguy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2021.747389" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007119v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Masson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salmon-Legagneur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2020.12.056" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488442v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadiou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Courtois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Berckmans" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.119102" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007159v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2019.1609274" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007109v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101541" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007161v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.09.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP9TDXT1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290940v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lamien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.06.054" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069277v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dejaeghere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110752v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Gaied" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Balabane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/15/155503" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113130v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikha&#235;l Balabane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/1.4886835" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980579v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gharbi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Peyre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gorny" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morville" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2013.10.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007165v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Le Masson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaied" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balabane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2014033" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-VVD6KZ8B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914655v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Dal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.07.013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914785v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/50/505305" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914782v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2013060" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-KRG41NSX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715190v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peyre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gharbi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gorny" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458669v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berthier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Valensi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pellerin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799208v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Carron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610600v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rogeon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cou&#235;del" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.247-267" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458675v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987226v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2012.11.015" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750008v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715170v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915617v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Guen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fabbro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coste" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2011.03.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915622v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2010.12.010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590989v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Lin Guo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Artioukhine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loulou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rogeon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11706-011-0124-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987009v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wisnievski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pilvin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Costa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2011009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-W6F4R1V0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090265v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rachik" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barth&#232;s-Biesel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Edwards-Levy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.04.062" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBG8X2J3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610613v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Rogeon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lemasson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Couedel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004120069" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R34NXT99-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610609v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Risso" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.061601" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846931v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialin Guo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Artioukhine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Loulou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004120032" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8C84DBEF8F3AE722824434456A828F0AC861AE0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610646v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth&#232;s-Biesel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Edwards-L&#233;vy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Postel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cristina Andrei" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.10559" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-00JKJTJB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610618v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cou&#235;del" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemasson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Parpillon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(03)00288-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58NKB489-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282007v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcph.2002.7084" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-682QHSD5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282025v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001205" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DJP585LM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282080v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Medale" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gretar Tryggvason" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3495(99)76977-8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312925v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.F. Chetan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04848015v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. F. Chetan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823014v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Doyen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420503v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2624947" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268964v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016129v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268963v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268965v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268943v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268962v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420488v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pierre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2018.021" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465220v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laurent" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boyer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Demazel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masson, Philippe Le" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110766v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Laurent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Coer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Favero" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963450" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446196v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Co&#235;r" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017323v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017335v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715683v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768302v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715679v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabbro" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muller" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711507v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pellerin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Zielinska" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Dzierzega" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715673v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768309v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717143v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717134v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601332v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morville" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600943v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Guen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coste" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401131v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Costa" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ayrault" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404432v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403338v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvelon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453928v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403999v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403336v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paillard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403996v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400167v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Launay" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718797v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497058v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pilvin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Menes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496720v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717127v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716750v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Manach" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Menes" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2006-ICPVT-11-93108" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01780519v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282306v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149759v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaasin Mayi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163380.ch4" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04037551v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818975v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordreuil" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718669v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718618v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718586v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399865v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108230v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Caillibotte" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gounand" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05373658v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Meillour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Courtois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Nahed" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Carin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Simon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/7.0001742" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05344898v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Gal La Salle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cadiou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berckmans" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-025-02136-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05062008v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Essongue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Nain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2024.104270" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05061995v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelenn Le Mener" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daviot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Andry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/7.0001357" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05061988v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Houssein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-024-03417-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610552v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Courtois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Le Maux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Masson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32908/hthp.v53.1609" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649909v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Demazel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Co&#235;r" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laurent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2023.117917" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420508v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Go&#239;c" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2023.108359" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898590v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Klapczynski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.114944" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007157v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Engel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boisselier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15124093" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Seguy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2021.747389" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007119v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Masson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salmon-Legagneur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2020.12.056" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488442v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadiou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Courtois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Berckmans" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.119102" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007109v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101541" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007159v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2019.1609274" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007161v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.09.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP9TDXT1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290940v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lamien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.06.054" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069277v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dejaeghere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110752v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Gaied" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Balabane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/15/155503" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980579v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gharbi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Peyre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gorny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morville" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2013.10.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113130v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikha&#235;l Balabane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/1.4886835" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007165v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Le Masson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaied" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balabane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2014033" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-VVD6KZ8B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914785v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/50/505305" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914782v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2013060" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-KRG41NSX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914655v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Dal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.07.013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458675v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berthier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Valensi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pellerin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987226v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2012.11.015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610600v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rogeon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Carron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cou&#235;del" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.247-267" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799208v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750008v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715170v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715190v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peyre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gharbi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gorny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458669v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915617v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Guen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fabbro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coste" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2011.03.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915622v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2010.12.010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590989v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Lin Guo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Artioukhine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loulou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rogeon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11706-011-0124-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987009v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wisnievski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pilvin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Costa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2011009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-W6F4R1V0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090265v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rachik" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barth&#232;s-Biesel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Edwards-Levy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.04.062" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBG8X2J3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610613v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Rogeon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lemasson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Couedel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004120069" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R34NXT99-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610609v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Risso" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.061601" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846931v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialin Guo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Artioukhine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Loulou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004120032" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8C84DBEF8F3AE722824434456A828F0AC861AE0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610646v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth&#232;s-Biesel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Edwards-L&#233;vy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Postel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cristina Andrei" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.10559" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-00JKJTJB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610618v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cou&#235;del" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemasson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Parpillon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(03)00288-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58NKB489-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282007v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcph.2002.7084" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-682QHSD5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282025v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001205" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DJP585LM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282080v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Medale" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gretar Tryggvason" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3495(99)76977-8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312925v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.F. Chetan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04848015v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. F. Chetan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823014v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Doyen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420503v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2624947" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268964v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016129v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268963v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268965v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268962v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268943v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420488v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pierre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2018.021" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465220v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laurent" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boyer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Demazel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masson, Philippe Le" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110766v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Laurent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Coer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Favero" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963450" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446196v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Co&#235;r" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017323v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017335v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715683v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768302v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715679v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabbro" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muller" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711507v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pellerin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Zielinska" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Dzierzega" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715673v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768309v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717134v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717143v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601332v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morville" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453928v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403999v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coste" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403338v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvelon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403336v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paillard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401131v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Costa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ayrault" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600943v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Guen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404432v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718797v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400167v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Launay" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403996v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497058v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pilvin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Menes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496720v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717127v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716750v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Manach" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Menes" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2006-ICPVT-11-93108" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01780519v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282306v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818975v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordreuil" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04037551v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaasin Mayi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149759v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163380.ch4" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718618v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718669v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718586v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399865v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108230v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Caillibotte" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gounand" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>