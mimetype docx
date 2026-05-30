--- v1 (2026-04-30)
+++ v2 (2026-05-30)
@@ -386,261 +386,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient thermal modeling of laser directed energy deposition using the forward Euler scheme: Methodology, merits and limitations</w:t>
+                <w:t xml:space="preserve">Heat transfer and fluid flow modeling of steel-Inconel laser welding in an overlap configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Essongue</w:t>
+                <w:t xml:space="preserve">Maelenn Le Mener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaibhav Nain</w:t>
+                <w:t xml:space="preserve">Nicolas Daviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Andry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2024.104270⟩</w:t>
+              <w:t xml:space="preserve">Journal of Laser Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2351/7.0001357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05062008v1</w:t>
+                <w:t xml:space="preserve">hal-05061995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer and fluid flow modeling of steel-Inconel laser welding in an overlap configuration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient thermal modeling of laser directed energy deposition using the forward Euler scheme: Methodology, merits and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Daviot</w:t>
+                <w:t xml:space="preserve">Simon Essongue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaibhav Nain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roger Andry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Laser Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 36 (4), </w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 242, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2351/7.0001357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2024.104270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05061995v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Diffusivity of Solid and Liquid 304 Stainless Steel, Iron, and Zirconium</w:t>
               </w:r>
@@ -1271,51 +1271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conventional Meso-Scale and Time-Efficient Sub-Track-Scale Thermomechanical Model for Directed Energy Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaibhav Nain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1388,51 +1388,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an Elongated Ellipsoid Heat Source Model to Reduce Computation Time for Directed Energy Deposition Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaibhav Nain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2507,291 +2507,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a pulsed laser regime on surface finish induced by thedirect metal deposition process on a Ti64 alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A complete model of keyhole and melt pool dynamics to analyze instabilities and collapse during laser welding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Gaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Gharbi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mikhaël Balabane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2013.10.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Laser Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (4), pp.042001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2351/1.4886835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00980579v1</w:t>
+                <w:t xml:space="preserve">hal-01113130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complete model of keyhole and melt pool dynamics to analyze instabilities and collapse during laser welding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickael Courtois</w:t>
+                <w:t xml:space="preserve">Influence of a pulsed laser regime on surface finish induced by thedirect metal deposition process on a Ti64 alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhaël Balabane</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simon Morville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Laser Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26 (4), pp.042001. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 214 (2), pp.485-495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2351/1.4886835⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2013.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113130v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00980579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation thermo-hydraulique tridimensionnelle du soudage laser et validation expérimentale</w:t>
               </w:r>
@@ -2971,51 +2971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadok Gaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhaël Balabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46, 505305 (14pp). </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3276,619 +3276,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIG and A-TIG welding experimental investigations and comparison to simulation. Part 2 : Arc constriction and Arc temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Simulation of Electron Beam Welding and Instrumental Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Berthier</w:t>
+                <w:t xml:space="preserve">Philippe Rogeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Paillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Carin</w:t>
+                <w:t xml:space="preserve">Denis Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Valensi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pellerin</w:t>
+                <w:t xml:space="preserve">Daniel Couëdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Welding and Joining</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (3-4), pp.247-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/reef.13.247-267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00458675v1</w:t>
+                <w:t xml:space="preserve">hal-04610600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of various process conditions on surface finishes induced by the direct metal deposition laser technique on a Ti-6Al-4V alloy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">2D longitudinal modeling of heat transfer and fluid flow during multilayered</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Morville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Simon Morville</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Laser Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (3), pp.1-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987226v1</w:t>
+                <w:t xml:space="preserve">hal-00799208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Electron Beam Welding and Instrumental Technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of various process conditions on surface finishes induced by the direct metal deposition laser technique on a Ti-6Al-4V alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gorny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Morville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/reef.13.247-267⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 213, pp.791-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2012.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610600v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D longitudinal modeling of heat transfer and fluid flow during multilayered</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Morville</w:t>
+                <w:t xml:space="preserve">TIG and A-TIG welding experimental investigations and comparison to simulation. Part 2 : Arc constriction and Arc temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Laser Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 24 (3), pp.1-9</w:t>
+              <w:t xml:space="preserve">Science and Technology of Welding and Joining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (8), pp.616-621</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799208v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00458675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and chemical mechanisms occuring during A-TIG welding : Comparison between experimental investigations and simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 638-642, pp.3643-3648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4060,51 +4060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Morville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Volumes 706 - 709, pp.228-233</w:t>
@@ -4133,103 +4133,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIG and A-TIG welding experimental investigations and comparison to simulation. Part 1 : Identification of Marangoni Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science and Technology of Welding and Joining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 17 (8), pp.609-615</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4648,51 +4648,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the thermo-mechanical behaviour of a CuCr1Zr alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wisnievski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5212,51 +5212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Artioukhine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Loulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rogeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 120, p. 279-290. </w:t>
@@ -6320,51 +6320,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling for large-scale parts fabricated by Directed Energy Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaibhav Nain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6431,57 +6431,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Analysis of DED Process and COMSOL Multiphysics® Feasibility in Mechanical Modeling of AM Process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Efficient Numerical Material Addition Model to simulate metal deposition in Heat Transfer Analysis of DED-CLAD® process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaibhav Nain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6506,103 +6506,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boisselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comsol Conference Europe, Online Event, France, octobre 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, En ligne, France</w:t>
+              <w:t xml:space="preserve">NAFEMS Conference, Paris, France, novembre 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04268964v1</w:t>
+                <w:t xml:space="preserve">hal-04268963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modeling of Wire + Arc Additive Manufacturing (WAAM) Process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Thermal Analysis of DED Process and COMSOL Multiphysics® Feasibility in Mechanical Modeling of AM Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaibhav Nain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6627,103 +6627,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boisselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMSOL Conference 2020 North America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">Comsol Conference Europe, Online Event, France, octobre 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016129v1</w:t>
+                <w:t xml:space="preserve">hal-04268964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Numerical Material Addition Model to simulate metal deposition in Heat Transfer Analysis of DED-CLAD® process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Numerical Modeling of Wire + Arc Additive Manufacturing (WAAM) Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaibhav Nain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6748,103 +6748,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boisselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAFEMS Conference, Paris, France, novembre 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">COMSOL Conference 2020 North America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04268963v1</w:t>
+                <w:t xml:space="preserve">hal-05016129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Modeling of Wire Directed Energy Deposition Additive Manufacturing (Wire-DED) Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaibhav Nain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6915,57 +6915,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation for Directed Energy Deposition (DED-CLAD®) Additive Manufacturing Process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A comparative study for modelling filler material in metal additive manufacturing processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaibhav Nain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6990,103 +6990,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boisselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2019 Fall Meeting, Warsaw, Poland, E-MRS (Eds.), septembre 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">Comsol Conference 2019 Cambridge, Cambridge, United Kingdom, septembre 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04268962v1</w:t>
+                <w:t xml:space="preserve">hal-04268943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study for modelling filler material in metal additive manufacturing processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Numerical Simulation for Directed Energy Deposition (DED-CLAD®) Additive Manufacturing Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaibhav Nain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7111,73 +7111,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boisselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comsol Conference 2019 Cambridge, Cambridge, United Kingdom, septembre 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">E-MRS 2019 Fall Meeting, Warsaw, Poland, E-MRS (Eds.), septembre 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04268943v1</w:t>
+                <w:t xml:space="preserve">hal-04268962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient infrared thermography to characterize thermal properties of millimeter-sized low conductivity materials</w:t>
               </w:r>
@@ -7664,90 +7664,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation tridimensionnelle de la formation des dépôts sur substrat mince en Fabrication Directe par Projection Laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Morville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7910,90 +7910,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de l'état de surface de pièces obtenues en fabrication directe par projection laser à l'aide d'un modèle numérique thermohydraulique 2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Morville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8035,77 +8035,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of powder flow during coaxial laser direct metal deposition - comparaison between Ti-6Al-4V alloy and stainless steel 316L</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Morville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8154,277 +8154,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude thermique des bains liquides et son effet sur l'état de surface des pièces fabriquées par le procédé de Fabrication Directe par Projection Laser (FDPL)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Gorny</w:t>
+                <w:t xml:space="preserve">Le soudage à l'arc : Etude des procédés TIG-ATIG et MIG-MAG (une revue)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Fabbro</w:t>
+                <w:t xml:space="preserve">Nadia Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Muller</w:t>
+                <w:t xml:space="preserve">Sylwia Zielinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique SFT 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Talence, France. pp.599-606</w:t>
+              <w:t xml:space="preserve">1er Congrès International Francophone Plasma &amp; Energie (CIPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Antananarivo, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715679v1</w:t>
+                <w:t xml:space="preserve">hal-00711507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le soudage à l'arc : Etude des procédés TIG-ATIG et MIG-MAG (une revue)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadia Pellerin</w:t>
+                <w:t xml:space="preserve">Etude thermique des bains liquides et son effet sur l'état de surface des pièces fabriquées par le procédé de Fabrication Directe par Projection Laser (FDPL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylwia Zielinska</w:t>
+                <w:t xml:space="preserve">R. Fabbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
+                <w:t xml:space="preserve">M. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès International Francophone Plasma &amp; Energie (CIPE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Antananarivo, Madagascar</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique SFT 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Talence, France. pp.599-606</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711507v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de l'évolution d'un front de fusion - application expérimentale au soudage TIG</w:t>
               </w:r>
@@ -8505,51 +8505,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation thermohydraulique des bains fondus - application à la fabrication directe par projection laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Morville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8725,77 +8725,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D finite element modelling of heat transfer and fluid flow during multilayered DMD laser process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Morville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8876,51 +8876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Morville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8969,377 +8969,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00601332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical And Chemical Mechanisms Occuring During A-Tig Welding : Comparison Between Experimental Investigations And Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Berthier</w:t>
+                <w:t xml:space="preserve">Conversion directe d'énergie mécanique en chaleur par dissipation visqueuse : étude expérimentale et modélisation d'un prototype, « Efficacité énergétique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chauvelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Paillard</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Processing &amp; Manufacturing of Advenced materials - Processing, Fabrication, Properties, Applications (Thermec 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique SFT 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Vannes, France. pp.725-730</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453928v1</w:t>
+                <w:t xml:space="preserve">hal-00403338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and modelling of hybrid laser Nd:Yag-MIG/MAG welding process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Coste</w:t>
+                <w:t xml:space="preserve">Physical And Chemical Mechanisms Occuring During A-Tig Welding : Comparison Between Experimental Investigations And Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Masson</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers in manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Münich, Germany. p.95-98</w:t>
+              <w:t xml:space="preserve">International Conference on Processing &amp; Manufacturing of Advenced materials - Processing, Fabrication, Properties, Applications (Thermec 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403999v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion directe d'énergie mécanique en chaleur par dissipation visqueuse : étude expérimentale et modélisation d'un prototype, « Efficacité énergétique »</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Bonnet</w:t>
+                <w:t xml:space="preserve">Analysis and modelling of hybrid laser Nd:Yag-MIG/MAG welding process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fabbro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique SFT 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Vannes, France. pp.725-730</w:t>
+              <w:t xml:space="preserve">Conference on Lasers in manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Münich, Germany. p.95-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403338v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation thermo-hydraulique du soudage TIG et A-TIG. Comparaison expérimentale dans le cas d'aciers inoxydables, « Efficacité énergétique »</w:t>
               </w:r>
@@ -9433,51 +9433,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification du comportement thermomécanique d'un alliage CuCr1Zr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9567,64 +9567,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">physical study of hybrid Nd : Yag laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fabbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9701,64 +9701,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fabbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9790,312 +9790,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling 2D and 3D of Hybrid Laser Nd:Yag - MIG Welding Processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Coste</w:t>
+                <w:t xml:space="preserve">Modélisation thermique du soudage laser hybride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comsol Multiphysics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Hannovre, Germany. 6 p. disponibles sur le site: http://www.ch.comsol.com/academic/papers/5214/</w:t>
+              <w:t xml:space="preserve">Journées nationales du Club Laser et Procédés CLP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00718797v1</w:t>
+                <w:t xml:space="preserve">hal-00400167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation thermique du soudage laser hybride</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Launay</w:t>
+                <w:t xml:space="preserve">Modeling 2D and 3D of Hybrid Laser Nd:Yag - MIG Welding Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fabbro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Masson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales du Club Laser et Procédés CLP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, France</w:t>
+              <w:t xml:space="preserve">Comsol Multiphysics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Hannovre, Germany. 6 p. disponibles sur le site: http://www.ch.comsol.com/academic/papers/5214/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400167v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of hybrid laser Nd:Yag - MIG welding processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fabbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10248,351 +10248,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation thermomécanique de l'écartement d'un plan de joint lors d'un soudage par faisceau d'électrons, P.Y. Manach, , J.F. Sigrist</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Thermo-mechanical modelling for the opening of electron-beam welded joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Manach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Menes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rogeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pilvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SF2M Ouest 2006, Endommagement des matériaux de structure et fonctionnels, Polytech'Nantes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2006 Pressure Vessels and Piping/ICPVT-11 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Vancouver, Canada. pp.73-79, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/PVP2006-ICPVT-11-93108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496720v1</w:t>
+                <w:t xml:space="preserve">hal-00716750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of moving boundary problems with an ALE method. Validation in the case of a free surface or a moving solidification front.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Carin</w:t>
+                <w:t xml:space="preserve">Modélisation thermomécanique de l'écartement d'un plan de joint lors d'un soudage par faisceau d'électrons, P.Y. Manach, , J.F. Sigrist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rogeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pilvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Menes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comsol Multiphysics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Paris, France. pp 219-224</w:t>
+              <w:t xml:space="preserve">Colloque SF2M Ouest 2006, Endommagement des matériaux de structure et fonctionnels, Polytech'Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00717127v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical modelling for the opening of electron-beam welded joints</w:t>
+                <w:t xml:space="preserve">Numerical simulation of moving boundary problems with an ALE method. Validation in the case of a free surface or a moving solidification front.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2006 Pressure Vessels and Piping/ICPVT-11 Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comsol Multiphysics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Paris, France. pp 219-224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/PVP2006-ICPVT-11-93108⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00716750v1</w:t>
+                <w:t xml:space="preserve">hal-00717127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation d'un terme source et de l'interface solide liquide dans un problème bidimensionnel : application au soudage par faisceau d'électrons</w:t>
               </w:r>
@@ -10630,51 +10630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Artioukhine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Loulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rogeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2003 - Congrès annuel de la Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Grenoble, France. p.723-728</w:t>
@@ -10811,255 +10811,255 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics of the wire arc additive manufacturing process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Peyre</w:t>
+                <w:t xml:space="preserve">Numerical simulation of additive manufacturing processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Dal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bordreuil</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Patrice Peyre; Eric Charkaluk. </w:t>
+                <w:t xml:space="preserve">Yaasin Mayi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Peyre, E. Charkaluk (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing of Metal Alloys 1: Processes, Raw Materials and Numerical Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Ltd, 2022, 978-1-394-16338-0</w:t>
+              <w:t xml:space="preserve">Additive Manufacturing of Metal Alloys, Volume 1: Processes, Raw Materials, and Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapter 4, ISTE Ltd and John Wiley &amp; Sons Inc., 2022, 978-1-78945-054-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818975v1</w:t>
+                <w:t xml:space="preserve">hal-04037551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of additive manufacturing processes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yaasin Mayi</w:t>
+                <w:t xml:space="preserve">Physics of the wire arc additive manufacturing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Guillemot</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">P. Peyre, E. Charkaluk (eds.). </w:t>
+                <w:t xml:space="preserve">Cyril Bordreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrice Peyre; Eric Charkaluk. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing of Metal Alloys, Volume 1: Processes, Raw Materials, and Numerical Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chapter 4, ISTE Ltd and John Wiley &amp; Sons Inc., 2022, 978-1-78945-054-5</w:t>
+              <w:t xml:space="preserve">Additive Manufacturing of Metal Alloys 1: Processes, Raw Materials and Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Ltd, 2022, 978-1-394-16338-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04037551v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive Manufacturing of Metal Alloys 1</w:t>
               </w:r>
@@ -11084,64 +11084,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Dal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaasin Mayi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical simulation of additive manufacturing processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, 2022, </w:t>
@@ -11205,289 +11205,289 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de l'évolution d'un front de fusion dans le cas d'une géométrie 2D axisymétrique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Masson</w:t>
+                <w:t xml:space="preserve">Thermomechanical analysis of an Al-Mg alloy sheet by means of non-isothermal tensile tests up to 200°C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Coër</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chauvelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00718618v1</w:t>
+                <w:t xml:space="preserve">hal-00718669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical analysis of an Al-Mg alloy sheet by means of non-isothermal tensile tests up to 200°C</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation de l'évolution d'un front de fusion dans le cas d'une géométrie 2D axisymétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Dal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Bernard</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-00718669v1</w:t>
+                <w:t xml:space="preserve">hal-00718618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation thermohydraulique 2D d'un procédé de fabrication directe par projection laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Morville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11548,51 +11548,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de ZAT sur nuance P92 en vue d'une analyse EBSD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11933,51 +11933,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05373658v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Meillour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Courtois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Nahed" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Carin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Simon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/7.0001742" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05344898v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Gal La Salle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cadiou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berckmans" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-025-02136-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05062008v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Essongue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Nain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2024.104270" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05061995v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelenn Le Mener" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daviot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Andry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/7.0001357" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05061988v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Houssein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-024-03417-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610552v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Courtois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Le Maux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Masson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32908/hthp.v53.1609" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649909v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Demazel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Co&#235;r" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laurent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2023.117917" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420508v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Go&#239;c" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2023.108359" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898590v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Klapczynski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.114944" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007157v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Engel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boisselier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15124093" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Seguy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2021.747389" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007119v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Masson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salmon-Legagneur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2020.12.056" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488442v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadiou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Courtois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Berckmans" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.119102" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007109v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101541" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007159v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2019.1609274" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007161v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.09.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP9TDXT1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290940v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lamien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.06.054" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069277v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dejaeghere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110752v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Gaied" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Balabane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/15/155503" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980579v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gharbi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Peyre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gorny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morville" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2013.10.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113130v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikha&#235;l Balabane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/1.4886835" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007165v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Le Masson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaied" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balabane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2014033" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-VVD6KZ8B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914785v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/50/505305" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914782v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2013060" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-KRG41NSX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914655v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Dal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.07.013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458675v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berthier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Valensi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pellerin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987226v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2012.11.015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610600v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rogeon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Carron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cou&#235;del" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.247-267" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799208v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750008v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715170v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715190v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peyre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gharbi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gorny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458669v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915617v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Guen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fabbro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coste" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2011.03.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915622v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2010.12.010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590989v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Lin Guo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Artioukhine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loulou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rogeon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11706-011-0124-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987009v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wisnievski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pilvin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Costa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2011009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-W6F4R1V0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090265v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rachik" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barth&#232;s-Biesel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Edwards-Levy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.04.062" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBG8X2J3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610613v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Rogeon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lemasson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Couedel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004120069" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R34NXT99-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610609v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Risso" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.061601" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846931v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialin Guo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Artioukhine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Loulou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004120032" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8C84DBEF8F3AE722824434456A828F0AC861AE0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610646v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth&#232;s-Biesel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Edwards-L&#233;vy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Postel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cristina Andrei" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.10559" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-00JKJTJB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610618v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cou&#235;del" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemasson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Parpillon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(03)00288-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58NKB489-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282007v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcph.2002.7084" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-682QHSD5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282025v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001205" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DJP585LM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282080v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Medale" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gretar Tryggvason" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3495(99)76977-8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312925v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.F. Chetan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04848015v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. F. Chetan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823014v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Doyen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420503v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2624947" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268964v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016129v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268963v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268965v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268962v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268943v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420488v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pierre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2018.021" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465220v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laurent" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boyer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Demazel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masson, Philippe Le" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110766v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Laurent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Coer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Favero" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963450" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446196v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Co&#235;r" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017323v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017335v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715683v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768302v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715679v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabbro" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muller" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711507v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pellerin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Zielinska" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Dzierzega" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715673v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768309v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717134v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717143v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601332v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morville" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453928v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403999v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coste" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403338v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvelon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403336v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paillard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401131v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Costa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ayrault" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600943v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Guen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404432v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718797v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400167v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Launay" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403996v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497058v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pilvin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Menes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496720v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717127v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716750v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Manach" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Menes" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2006-ICPVT-11-93108" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01780519v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282306v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818975v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordreuil" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04037551v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaasin Mayi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149759v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163380.ch4" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718618v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718669v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718586v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399865v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108230v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Caillibotte" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gounand" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05373658v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Meillour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Courtois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Nahed" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Carin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Simon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/7.0001742" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05344898v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Gal La Salle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cadiou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berckmans" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-025-02136-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05061995v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelenn Le Mener" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daviot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Andry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/7.0001357" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05062008v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Essongue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Nain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2024.104270" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05061988v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Houssein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-024-03417-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610552v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Courtois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Le Maux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Masson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32908/hthp.v53.1609" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649909v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Demazel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Co&#235;r" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laurent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2023.117917" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420508v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Go&#239;c" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2023.108359" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898590v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Klapczynski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.114944" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007157v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Engel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boisselier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15124093" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Seguy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2021.747389" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007119v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Masson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salmon-Legagneur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2020.12.056" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488442v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadiou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Courtois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Berckmans" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.119102" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007109v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101541" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007159v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2019.1609274" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007161v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.09.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP9TDXT1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290940v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lamien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.06.054" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069277v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dejaeghere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110752v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Gaied" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Balabane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/15/155503" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113130v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikha&#235;l Balabane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/1.4886835" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980579v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gharbi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Peyre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gorny" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morville" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2013.10.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007165v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Le Masson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaied" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balabane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2014033" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-VVD6KZ8B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914785v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/50/505305" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914782v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2013060" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-KRG41NSX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914655v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Dal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.07.013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610600v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rogeon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Carron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cou&#235;del" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.247-267" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799208v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987226v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2012.11.015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458675v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berthier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paillard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Valensi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pellerin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750008v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715170v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715190v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peyre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gharbi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gorny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458669v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915617v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Guen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fabbro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coste" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2011.03.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915622v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2010.12.010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590989v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Lin Guo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Artioukhine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loulou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rogeon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11706-011-0124-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987009v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wisnievski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pilvin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Costa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2011009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-W6F4R1V0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090265v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rachik" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barth&#232;s-Biesel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Edwards-Levy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.04.062" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBG8X2J3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610613v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Rogeon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lemasson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Couedel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004120069" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R34NXT99-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610609v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Risso" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.061601" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846931v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialin Guo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Artioukhine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Loulou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004120032" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8C84DBEF8F3AE722824434456A828F0AC861AE0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610646v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth&#232;s-Biesel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Edwards-L&#233;vy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Postel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cristina Andrei" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.10559" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-00JKJTJB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610618v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cou&#235;del" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemasson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Parpillon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(03)00288-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58NKB489-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282007v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcph.2002.7084" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-682QHSD5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282025v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001205" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DJP585LM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282080v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Medale" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gretar Tryggvason" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3495(99)76977-8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312925v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.F. Chetan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04848015v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. F. Chetan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823014v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Doyen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420503v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2624947" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268963v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268964v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016129v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268965v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268943v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268962v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420488v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pierre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2018.021" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465220v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laurent" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boyer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Demazel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masson, Philippe Le" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110766v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Laurent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Coer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Favero" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963450" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446196v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Co&#235;r" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017323v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017335v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715683v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768302v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711507v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pellerin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Zielinska" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Dzierzega" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715679v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabbro" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muller" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715673v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768309v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717134v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717143v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601332v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morville" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403338v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvelon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453928v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403999v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coste" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403336v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paillard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401131v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Costa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ayrault" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600943v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Guen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404432v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400167v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Launay" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718797v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403996v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497058v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pilvin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Menes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716750v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Manach" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Menes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2006-ICPVT-11-93108" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496720v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717127v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01780519v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282306v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04037551v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaasin Mayi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818975v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordreuil" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149759v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163380.ch4" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718669v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718618v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718586v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399865v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108230v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Caillibotte" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gounand" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>