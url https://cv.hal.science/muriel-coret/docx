--- v0 (2026-03-18)
+++ v1 (2026-05-11)
@@ -168,1640 +168,1718 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des interactions entre professeurs des écoles stagiaires à partir de leurs annotations d’un écrit d’élève</w:t>
+                <w:t xml:space="preserve">Spécificités disciplinaires des pratiques langagières scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Volteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Lire et corriger les écrits des élèves : regards croisés sur l’annotation »</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Didactiques &amp; [et] disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 4 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34874/PRSM.dd-vol4iss7.65770⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05509307v1</w:t>
+                <w:t xml:space="preserve">hal-05571509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de la journée d'étude &amp;quot;Articulation des disciplines, interdisciplinarité, projet... Approches didactiques pour repenser la formation des enseignants du premier degré</w:t>
+                <w:t xml:space="preserve">Vers une typologie de l’image dans les manuels de grammaire du français depuis le XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Gaumé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Volteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Articulation des disciplines, interdisciplinarité, projet.. Approches didactiques pour repenser la formation des enseignants du premier degré</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05509248v1</w:t>
+              <w:t xml:space="preserve">DIRE - Diversités recherches et terrains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les illustrations dans les manuels scolaires : approches descriptives, diachroniques et épistémologiques, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/dire.989⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Français et articulation disciplinaire à l'école : quelles modalités dans les pratiques des enseignants ? Pour quels effets dans les activités des élèves ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'institutionnalisation dans l'enseignement/ apprentissage de la grammaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Kaheraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Volteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques enseignantes et activité de l'apprenant.e en classe de Français : où en sommes-nous en 2025 ?</w:t>
-[...36 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lidil.3477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...757 lines deleted...]
-                <w:t xml:space="preserve">hal-02543325v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La justification orthographique de professeurs des écoles en formation initiale : ce que nous apprend l'analyse de quelques séances de classe</w:t>
+                <w:t xml:space="preserve">Analyse des interactions entre professeurs des écoles stagiaires à partir de leurs annotations d’un écrit d’élève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Kaheraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Volteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseignement et apprentissage de la grammaire : recherches actuelles en didactique du français</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-05358865v1</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Lire et corriger les écrits des élèves : regards croisés sur l’annotation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPÉ de l’académie de Poitiers; Muriel Coret; Malika Kaheraoui; Stéphanie Volteau, Jan 2026, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place du concept grammatical dans le discours scolaire. Approche historique du concept de &amp;quot;verbe&amp;quot; dans les manuels de 1880 à nos jours : du savoir savant au savoir scolaire.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malika Kaheraoui</w:t>
+                <w:t xml:space="preserve">L'articulation didactique, un objet pour la formation des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muriel Coret</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tabourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chabrolles-Cerretini, A. M. (dir.), Paradigmes et concepts pour une histoire de la linguistique romane, Limoges : Lambert-Lucas. 45-53.</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02543437v1</w:t>
+              <w:t xml:space="preserve">Articuler en didactique du français – 2e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florent Biao, professeur, Université du Québec à Chicoutimi; Stéphanie Genre, maitresse de conférences, Paris Cergy Université; François Vincent, professeur, Université du Québec en Outaouais, May 2025, Montréal (Québec), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transposition didactique des savoirs linguistiques sur la relative. De l’analyse de situation d’enseignement vers le concept de transposition didactique.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malika Kaheraoui</w:t>
+                <w:t xml:space="preserve">Français et articulation disciplinaire à l'école : quelles modalités dans les pratiques des enseignants ? Pour quels effets dans les activités des élèves ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muriel Coret</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tabourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Volteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TREVISIOL-OKAMURA, Pascale &amp; KAHERAOUI, Malika (dir.). Les subordonnées : corpus, acquisition et didactique.159-188.</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Pratiques enseignantes et activité de l'apprenant.e en classe de Français : où en sommes-nous en 2025 ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIRDF 16ème Colloque, Jul 2025, Fribourg (CH), Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05145843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de la journée d'étude &amp;quot;Articulation des disciplines, interdisciplinarité, projet... Approches didactiques pour repenser la formation des enseignants du premier degré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Articulation des disciplines, interdisciplinarité, projet.. Approches didactiques pour repenser la formation des enseignants du premier degré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Muriel Coret; Malika Kaheraoui; Gilles Tabourdeau; Stéphanie Volteau, Apr 2025, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparaison de pratiques d'enseignement de la grammaire de professeurs des écoles stagiaires : avec ou sans formation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tabourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">88e Congrès de l'Acfas. Enseignement et apprentissage de la grammaire : un état des lieux de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS, May 2025, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Articulations langue – littérature à l’école : comment des néo-enseignant-es « font du lien » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tabourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Articuler en didactique du français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE de l'académie de Versailles, Jun 2024, Gennevilliers (Site) - Université de Cergy-Pontoise, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot;français&amp;quot; comme discipline scolaire articulée : comment les enseignant-es débutant-es &amp;quot;font du lien&amp;quot; autour de l'enseignement de la grammaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tabourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseignement et apprentissage de la grammaire : un état des lieux de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acfas, May 2023, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le questionnement des enseignant-es débutant-es dans les séances d'orthographe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions d’orthographe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Saint Louis, Bruxelles, May 2022, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Place de la grammaire dans l’enseignement de l’orthographe chez les professeurs des écoles débutant-es.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tabourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseignement et apprentissage de la grammaire : un état des lieux des recherches en didactique du français (89e congrès ACFAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Laval, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Place de la grammaire dans l'enseignement de l'orthographe chez les professeurs des écoles débutant-es</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tabourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseignement et apprentissage de la grammaire : un état des lieux des recherches en didactique du français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Laval, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-02543390v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'institutionnalisation. De l'importation d'un concept en didactique du français.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Kaheraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Volteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les concepts dans la recherche en didactique du français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratique d'institutionnalisation de l'enseignant. Approche Interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Kaheraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Volteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse didactique des pratiques d'enseignement et de formation : quelles perspectives ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une typologie de l’image dans les manuels de grammaire du français depuis le XIXe siècle</w:t>
+                <w:t xml:space="preserve">La justification orthographique de professeurs des écoles en formation initiale : ce que nous apprend l'analyse de quelques séances de classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tabourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Priscilla Boyer; Marie-Andrée Lord; Florent Biao. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIRE - Diversités recherches et terrains</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03667986v1</w:t>
+              <w:t xml:space="preserve">Enseignement et apprentissage de la grammaire : recherches actuelles en didactique du français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Université Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 978-2766304509</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05358865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'institutionnalisation dans l'enseignement/ apprentissage de la grammaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La place du concept grammatical dans le discours scolaire. Approche historique du concept de &amp;quot;verbe&amp;quot; dans les manuels de 1880 à nos jours : du savoir savant au savoir scolaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Kaheraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02542513v1</w:t>
+              <w:t xml:space="preserve">Chabrolles-Cerretini, A. M. (dir.), Paradigmes et concepts pour une histoire de la linguistique romane, Limoges : Lambert-Lucas. 45-53.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-2-35935-215-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transposition didactique des savoirs linguistiques sur la relative. De l’analyse de situation d’enseignement vers le concept de transposition didactique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Kaheraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Volteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TREVISIOL-OKAMURA, Pascale &amp; KAHERAOUI, Malika (dir.). Les subordonnées : corpus, acquisition et didactique.159-188.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId38"/>
+      <w:footerReference w:type="default" r:id="rId40"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1869,51 +1947,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E0561FDE"/>
+    <w:nsid w:val="DEAB6DCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2100,51 +2178,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/muriel-coret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152520651" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/201261911" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431596978" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509307v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kaheraoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Volteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509248v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145843v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tabourdeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062237v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062241v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616161v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102127v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667826v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667978v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102126v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543273v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543325v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lebot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lardeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358865v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/livres/enseignement-et-apprentissage-de-la-grammaire-recherches-actuelles-en-didactique-du-francais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543437v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543390v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667986v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaum&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/dire.989" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542513v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3477" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/muriel-coret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152520651" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/201261911" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431596978" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571509v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.dd-vol4iss7.65770" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667986v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaum&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Volteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/dire.989" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542513v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kaheraoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3477" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509307v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062241v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tabourdeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145843v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509248v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062237v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616161v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102127v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102126v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667978v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667826v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543273v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543325v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lebot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lardeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358865v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/livres/enseignement-et-apprentissage-de-la-grammaire-recherches-actuelles-en-didactique-du-francais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543437v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543390v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>