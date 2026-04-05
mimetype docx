--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -600,277 +600,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick-borne encephalitis virus-infected human neuronal/glial cells identify antiviral drugs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated protein-protein interaction and RNA interference screens reveal novel restriction and dependency factors for tick-borne encephalitis virus in its human host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+                <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentine Chaillot</w:t>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mazigh Fares</w:t>
+                <w:t xml:space="preserve">Manon Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Hirchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Interdisciplinaire de chimiothérapie anti-infectieuse (RICAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Keystone Symposia : Positive Strand RNA Viruses: Interdisciplinary Advances in Virology, Pathogenesis, Immunology, and Technology Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Killarney, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290781v1</w:t>
+                <w:t xml:space="preserve">hal-04803235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated protein-protein interaction and RNA interference screens reveal novel restriction and dependency factors for tick-borne encephalitis virus in its human host</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+                <w:t xml:space="preserve">Tick-borne encephalitis virus-infected human neuronal/glial cells identify antiviral drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Lemasson</w:t>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Caignard</w:t>
+                <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Hirchaud</w:t>
+                <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Keystone Symposia : Positive Strand RNA Viruses: Interdisciplinary Advances in Virology, Pathogenesis, Immunology, and Technology Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Killarney, Ireland</w:t>
+              <w:t xml:space="preserve">Réunion Interdisciplinaire de chimiothérapie anti-infectieuse (RICAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803235v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of 2D and 3D cellular models representative of West Nile virus infection of the human central nervous system</w:t>
               </w:r>
@@ -1100,1109 +1100,1109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New 2D/3D in vitro models of West Nile Virus-infected equine brain cells for antiviral discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marielle Cochet</w:t>
+                <w:t xml:space="preserve">Development of 2D and 3D cellular models representative of West Nile virus infection in the human central nervous system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo La Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïzka Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII International Equine Infectious Disease Congress (IEIDC XII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département de Santé Animale INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Seignosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803498v1</w:t>
+                <w:t xml:space="preserve">hal-04803491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of 2D and 3D cellular models representative of West Nile virus infection in the human central nervous system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New 2D/3D in vitro models of West Nile Virus-infected equine brain cells for antiviral discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Chaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo La Rosa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaïzka Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département de Santé Animale INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Seignosse, France</w:t>
+              <w:t xml:space="preserve">XII International Equine Infectious Disease Congress (IEIDC XII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803491v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cartographie comparative des interactions protéines-protéines entre deux flavivirus transmis par les tiques et leurs hôtes mammifères.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+                <w:t xml:space="preserve">Marion Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mazigh Fares</w:t>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Gorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Meeting of Viral Zoonoses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Saint-Raphaël, France</w:t>
+              <w:t xml:space="preserve">JAS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département Santé Animal Inrae, Oct 2023, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04509311v1</w:t>
+                <w:t xml:space="preserve">hal-04182705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative mapping of protein-protein interactions between tick-borne flaviviruses and their mammalian hosts reveals virus- and mammalian host-specific interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Meeting on Viral Zoonosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Saint Raphaël, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie comparative des interactions protéines-protéines entre deux flavivirus transmis par les tiques et leurs hôtes mammifères.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Sourisseau</w:t>
+                <w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Lemasson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Caignard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kamilla Gorna</w:t>
+                <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département Santé Animal Inrae, Oct 2023, Anglet, France</w:t>
+              <w:t xml:space="preserve">10th European Meeting of Viral Zoonoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Saint-Raphaël, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182705v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative mapping of protein-protein interactions between tick-borne flaviviruses and their mammalian hosts reveals virus- and mammalian host-specific interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Sourisseau</w:t>
+                <w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Lemasson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Caignard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Piumi</w:t>
+                <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Meeting on Viral Zoonoses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Saint-Raphael, France</w:t>
+              <w:t xml:space="preserve">36th International Conference on Antiviral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Antiviral Research (ISAR), Mar 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181142v1</w:t>
+                <w:t xml:space="preserve">hal-04481101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Chaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVèmes Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Virologie, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative mapping of protein-protein interactions between tick-borne flaviviruses and their mammalian hosts reveals virus- and mammalian host-specific interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+                <w:t xml:space="preserve">Marion Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Conference on Antiviral Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Antiviral Research (ISAR), Mar 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">10th European Meeting on Viral Zoonoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Saint-Raphael, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481101v1</w:t>
+                <w:t xml:space="preserve">hal-04181142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Chaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Réunion annuelle du groupe Tiques et Maladies à Tiques -TMT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, STRASBOURG (FRANCE), France</w:t>
@@ -2244,90 +2244,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Chaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'ANSES (JSDA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANSES, Oct 2022, Maisons-Alfort, France</w:t>
@@ -2356,51 +2356,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of antiviral molecules: Importance of the choice of cell model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2408,51 +2408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Gorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques et doctorales de l'Anses 2022 (JSDA-2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, MAISONS-ALFORT, France</w:t>
@@ -2494,77 +2494,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two- and three-dimensional in vitro models for investigating TBEV-induced neuropathogenesis and discovering therapeutic drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemie Aurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2619,90 +2619,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Chaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifiques du Département de Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE (Département de Santé Animale), Oct 2022, Aglet, France</w:t>
@@ -2731,90 +2731,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie comparative des interactions protéines-protéines entre deux flavivirus transmis par les tiques et leurs hôtes mammifères.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Gorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2856,51 +2856,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected proviral activity idendified for a family of molecules in West Nile virus-infected equine neural cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2908,51 +2908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Gorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Recherche -EnvA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, MAISONS-ALFORT, France</w:t>
@@ -2981,51 +2981,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of antiviral molecules against West-Nile virus by an approach combining cell imaging and equine neural cells derived from induced-pluripotent stem cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3106,77 +3106,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative mapping of protein-protein interactions between tick-borne flaviviruses and their mammalian hosts reveals potential virus- and mammalian host-specific interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3231,77 +3231,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative mapping of protein-protein interactions between tick-borne flaviviruses and their mammalian hosts reveals virus-specific interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3438,51 +3438,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des infections virales du cerveau des équidés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées sciences et innovations équines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3585,439 +3585,439 @@
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathological modeling of TBEV infection using human neuronal/glial co-cultures derived from fetal neural progenitor cells and high-throughput screening for anti-viral drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMAV 2019: International Meeting on Arboviruses and their Vectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">3. International Meeting on Arboviruses and their Vectors (IMAV 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Microbiology Society., Sep 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736012v1</w:t>
+                <w:t xml:space="preserve">hal-02736005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathological modeling of TBEV infection using human neuronal/glial co-cultures derived from fetal neural progenitor cells and high-throughput screening for anti-viral drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Meeting on Arboviruses and their Vectors (IMAV 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Microbiology Society., Sep 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">IMAV 2019: International Meeting on Arboviruses and their Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736005v1</w:t>
+                <w:t xml:space="preserve">hal-02736012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie à haut débit / haut contenu pour le criblage de petites molécules à effet antiviral</w:t>
+                <w:t xml:space="preserve">Modélisation pathologique de l’infection par tbev en utilisant des cellules neurales humaines dérivées de progéniteurs fœtaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée Imagerie INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Sep 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées du département de santé animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786246v1</w:t>
+                <w:t xml:space="preserve">hal-02786313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High content screening/imaging of differentiated human primary neural cells identifies drug candidates that inhibits TBEV infection</w:t>
+                <w:t xml:space="preserve">Imagerie à haut débit / haut contenu pour le criblage de petites molécules à effet antiviral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Seminar in Virology (EuSeV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bertinoro, Italie</w:t>
+              <w:t xml:space="preserve">journée Imagerie INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Sep 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734115v1</w:t>
+                <w:t xml:space="preserve">hal-02786246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation pathologique de l’infection par tbev en utilisant des cellules neurales humaines dérivées de progéniteurs fœtaux</w:t>
+                <w:t xml:space="preserve">High content screening/imaging of differentiated human primary neural cells identifies drug candidates that inhibits TBEV infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mazigh Fares</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du département de santé animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">6. European Seminar in Virology (EuSeV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bertinoro, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786313v1</w:t>
+                <w:t xml:space="preserve">hal-02734115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High content screening/imaging of differentiated human primary neural cells identifies drug candidates that inhibits TBEV infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles stratégies pour la santé animale et la santé publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences animales Paris-Saclay. FRA., Sep 2018, Jouy-enJosas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4055,51 +4055,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathological modelling of tick-borne encephalitis virus infection using brain cells derived from human fetal neural progenitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American society of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, University of Maryland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4118,316 +4118,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathological modelling of Tick-Borne Encephalitis Virus infection using brain cells derived from human fetal neural progenitor</w:t>
+                <w:t xml:space="preserve">Utilisation de l’imagerie à haut débit/haut contenu pour identifier des molécules antivirales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mazigh Fares</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. annual meeting of Epizone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée ASPIC (Plateforme HCS/HCA ANSES).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734493v1</w:t>
+                <w:t xml:space="preserve">hal-02786909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de l’imagerie à haut débit/haut contenu pour identifier des molécules antivirales</w:t>
+                <w:t xml:space="preserve">Pathological modelling of Tick- Borne Encephalitis Virus infection using primary human brain cells derived from fetal neural progenitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée ASPIC (Plateforme HCS/HCA ANSES).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">5. European Seminar in Virology. Virus infections of the nervous system</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786909v1</w:t>
+                <w:t xml:space="preserve">hal-02734490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathological modelling of Tick- Borne Encephalitis Virus infection using primary human brain cells derived from fetal neural progenitors</w:t>
+                <w:t xml:space="preserve">Pathological modelling of Tick-Borne Encephalitis Virus infection using brain cells derived from human fetal neural progenitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. European Seminar in Virology. Virus infections of the nervous system</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">11. annual meeting of Epizone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734490v1</w:t>
+                <w:t xml:space="preserve">hal-02734493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathological modelling of Tick- Borne Encephalitis Virus infection using primary human brain cells derived from fetal neural progenitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Med-Vet-Net Association International Scientific Conference – One Health. Zoonoses, emerging threats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Guilford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4465,51 +4465,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virus de l’encéphalite à tique (TBEV) : modélisation pathologique en utilisant des cellules dérivées de progéniteurs neuraux fœtaux humains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">YRLS conference 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4616,64 +4616,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5946,366 +5946,634 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Séminaire INRA sur les ESST et les Prions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Le Croisic, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of Innate Immune and Inflammatory Signaling in West Nile Virus Tropism and Neuronal and Glial Cell Death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Gorna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrated protein-protein interaction and RNA interference screens reveal novel restriction and dependency factors for a tick-borne flavivirus in its human host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MITD1 is a brain-specific interferon-inducible factor that inhibits flavivirus replication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Zoladek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Cannac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Seite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 122 (12), pp.e2502064122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2502064122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05183300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oropouche virus infects human neural progenitor cells and alters the growth of brain organoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gressens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 29 (3), pp.114957. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/2025.10.01.679540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of innate immune and inflammatory signaling in West Nile virus tropism and neuronal and glial cell death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Chaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6327,133 +6595,133 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Gorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (1), pp.44163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-025-27954-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An equine iPSC-based phenotypic screening platform identifies pro- and anti-viral molecules against West Nile virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6461,159 +6729,159 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Gorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 55 (1), pp.32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13567-024-01290-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568823v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaccinia Virus Defective Particles Lacking the F17 Protein Do Not Inhibit Protein Synthesis: F17, a Double-Edged Sword for Protein Synthesis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Beaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Klonjkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6622,5383 +6890,5115 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (3), pp.1382. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms25031382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04498024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain organoids as models for studying neuropathologies in domestic animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Aurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo La Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Baquerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 36 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.2.7637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04540803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebral organoids and their potential for studies of brain diseases in domestic animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Baquerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 52 (1), pp.65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13567-021-00931-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03252154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Umbre Orthobunyavirus as a Novel Zoonotic Virus Responsible for Lethal Encephalitis in 2 French Patients With Hypogammaglobulinemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Foulongne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bolloré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 72 (10), pp.1701-1708. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cid/ciaa308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02863210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic Studies Suggest a Coincident Role for Apoptosis and Pyroptosis but Not for Autophagic Neuronal Death in TBEV-Infected Human Neuronal/Glial Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Gorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (11), pp.2255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/v13112255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03466592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathological modeling of TBEV infection reveals differential innate immune responses in human neurons and astrocytes that correlate with their susceptibility to infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Montero-Menei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (1), pp.76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12974-020-01756-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02914090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zika virus differentially infects human neural progenitor cells according to their state of differentiation and dysregulates neurogenesis through the Notch pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ferraris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Gladwyn-Ng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Alfano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (1), pp.1003-1016. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/22221751.2019.1637283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral Equine Encephalitis, a Growing Threat to the Horse Population in Europe?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pronost</w:t>
+                <w:t xml:space="preserve">Adventitious Virus Detection in Cells by High-Throughput Sequencing of Newly Synthesized RNAs: Unambiguous Differentiation of Cell Infection from Carryover of Viral Nucleic Acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine J. Cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Muth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Beurdeley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v12010023⟩</w:t>
+              <w:t xml:space="preserve">MSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mSphere.00298-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425366v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adventitious Virus Detection in Cells by High-Throughput Sequencing of Newly Synthesized RNAs: Unambiguous Differentiation of Cell Infection from Carryover of Viral Nucleic Acids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Viral Equine Encephalitis, a Growing Threat to the Horse Population in Europe?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lecollinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Beurdeley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mSphere.00298-19⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (1), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v12010023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886415v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firewalls prevent systemic dissemination of vectors derived from human adenovirus type 5 and suppress production of transgene-encoded antigen in a murine model of oral vaccination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Revaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Suleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Shaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8, pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fcimb.2018.00006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonstructural protein NSs of Schmallenberg virus Is targeted to the nucleolus and induces nucleolar disorganization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gouzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 91 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JVI.01263-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axl mediates ZIKA virus entry in human glial cells and modulates innate immune responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Meertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athena Labeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Dejarnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Cipriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sinigaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (2), pp.324-333. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.celrep.2016.12.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borna Disease Virus Phosphoprotein Impairs the Developmental Program Controlling Neurogenesis and Reduces Human GABAergic Neurogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Scordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Huttin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Szelechowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1004859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adenoviral vector expressing lipoprotein A, a major antigen of &amp;lt;em&amp;gt;Mycoplasma mycoides&amp;lt;/em&amp;gt; subspecies mycoides, elicits robust immune responses in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Galea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaccine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 33 (1), pp.141-148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vaccine.2014.10.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La phosphoprotéine P du virus de la maladie de Borna altère le développement des neurones GABAergiques humains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Scordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (12), pp.1060-1063. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/medsci/20153112003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurologie : Diagnostic différentiel épidémio-clinique et de laboratoire des affections nerveuses d'origine infectieuse (2014)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Cheval suspect d’affection nerveuse d’origine infectieuse : de l’examen aux premières mesures sanitaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratique vétérinaire équine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Les maladies infectieuses chez les équidés adultes, 46 (NS), pp.68-76</w:t>
+              <w:t xml:space="preserve">, 2014, Numéro spécial, 46, pp.60-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955764v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic différentiel épidémio-clinique et de laboratoire des affections nerveuses d’origine infectieuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratique vétérinaire équine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Numéro spécial, 46, pp.68-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheval suspect d’affection nerveuse d’origine infectieuse : de l’examen aux premières mesures sanitaires.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Neurologie : Diagnostic différentiel épidémio-clinique et de laboratoire des affections nerveuses d'origine infectieuse (2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratique vétérinaire équine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Numéro spécial, 46, pp.60-67</w:t>
+              <w:t xml:space="preserve">, 2014, Les maladies infectieuses chez les équidés adultes, 46 (NS), pp.68-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953583v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infectiologie et neurologie : Cheval suspect d'affection nerveuse d'origine infectieuse : de l'examen aux premières mesures sanitaires (2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lecollinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratique vétérinaire équine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Les maladies infectieuses chez les équidés adultes, 46, pp.60-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis by high throughput sequencing of Specific Pathogen Free eggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gagnieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Bernoin-Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Gratigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biologicals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 42 (4), pp.1045-1056. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biologicals.2014.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the neuropathology induced by two West Nile virus strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Donadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Lowenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Servely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Laloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0084473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Virulence and Pathogenesis of West Nile Viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Donadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bahuon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Lowenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Zientara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5, pp.2856-2880. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/v5112856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borna disease virus infects human neural progenitor cells and impairs neurogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Brnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Stevanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Agier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86 (5), pp.2512 - 2522. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.05663-11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axotomy-induced motoneuron death is delayed in mice overexpressing PrPc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Messiaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boucreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eloit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 141 (4), pp.1827-1834. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2006.05.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bax deletion does not protect neurons from BSE-induced death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Messiaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Fernandez de Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 23 (3), pp.603-611. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nbd.2006.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BSE agent signatures in a goat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eloit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Record</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 156 (16), pp.523-524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/vr.156.16.523-b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BSE agent signatures in a goat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eloit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Record</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 156 (16), pp.523-524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/vr.156.16.523-b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrograde propagation of GDNF-mediated signals in sympathetic neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos F Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 27 (2), pp.132-139. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mcn.2004.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordinated activation of autophosphorylation sites in the RET receptor tyrosine kinase: importance of tyrosine 1062 for GDNF mediated neuronal differentiation and survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Anders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos F Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 277 (3), pp.1991-1999. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M107992200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciliary neurotrophic factor may activate mature astrocytes via binding with the leukemia inhibitory factor receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Monville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio De-Fraja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 17 (2), pp.373-384. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/mcne.2000.0926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transforming growth factor alpha: a promoter of motoneuron survival of potential biological relevance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boillée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Junier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 21 (18), pp.7079-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.21-18-07079.2001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Released GFRalpha1 potentiates downstream signaling, neuronal survival, and differentiation via a novel mechanism of recruitment of c-Ret to lipid rafts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Paratcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Ledda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 29 (1), pp.171-184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0896-6273(01)00188-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of growth factor gene expression in degenerating motoneurons of the murine mutantwobbler: A cellular patch-sampling/RT–PCR study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Junier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Esguerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1998, 12 (3), pp.168-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/mcne.1998.0708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...88 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A role for transforming growth factor α as an inducer of astrogliosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander G. Rabchevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juno M. Weinitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 18 (24), pp.10541-10552</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bcl-2 sensitivity differentiates two pathways for motoneuronal death in the wobbler mutant mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Junier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Peschanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick A. Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 16 (19), pp.5897-5904</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of the endothelium by IL-1α and glucocorticoids results in major increase of complement C3 and factor B production and generation of C3a</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Andreev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Dauchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical and Experimental Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 101 (1), pp.142-149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2249.1995.tb02290.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02713654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transforming growth factor α (TGF α) expression in degenerating motoneurons of the murine mutant wobbler: a neuronal signal for astrogliosis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Junier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Cadusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fumio Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 14 (7), pp.4206-4216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02713147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early detection of mouse wobbler mutation: a model of pathological motoneurone death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Des Portes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Melki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick A. Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroReport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 5 (15), pp.1861-1864. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/00001756-199410000-00005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02715640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential modulation by glucocorticoids of alternative complement protein secretion in cells of the monocyte/macrophage lineage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dauchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denyse Ozanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 22 (4), pp.909-915. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/eji.1830220405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential modulation by glucocorticoids of alternative complement protein secretion in cells of the monocyte/macrophage lineage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dauchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denyse Ozanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 22 (4), pp.909-915. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/eji.1830220405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02713707v1</w:t>
-              </w:r>
-[...266 lines deleted...]
-                <w:t xml:space="preserve">hal-04181137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12514,734 +12514,734 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equine brain organoids: tools to better understand West Nile virus infection of the equine central nervous system and to identify antiviral molecules</w:t>
+                <w:t xml:space="preserve">Development of physiologically relevant 2D and 3D cellular models of infection of the human and equine central nervous systems by Flaviviruses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Chaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo La Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Gorna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPIZONE Annual Meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Novi Sad, Serbia</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'Anses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04479204v1</w:t>
+                <w:t xml:space="preserve">hal-04480744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling SARS-COV2-infected central nervous system using human neuronal/glial cells to identify antiviral drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Ahnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Brillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Salomón López-Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th International Conference on Antiviral Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of physiologically relevant 2D and 3D cellular models of infection of the human and equine central nervous systems by Flaviviruses.</w:t>
+                <w:t xml:space="preserve">Equine brain organoids: tools to better understand West Nile virus infection of the equine central nervous system and to identify antiviral molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Chaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo La Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aïcha Dembélé</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'Anses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">EPIZONE Annual Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04480744v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling SARS-COV2-infected central nervous system using human neuronal/glial cells to identify antiviral drugs</w:t>
+                <w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dennis Salomón López-Molina</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles stratégies antivirales : de la recherche à clinique - New antiviral strategies: form bench to bedside.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">36th International Conference on Antiviral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481120v1</w:t>
+                <w:t xml:space="preserve">hal-04480802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t>
+                <w:t xml:space="preserve">Modeling SARS-COV2-infected central nervous system using human neuronal/glial cells to identify antiviral drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Ahnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Brillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Salomón López-Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Conference on Antiviral Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Nouvelles stratégies antivirales : de la recherche à clinique - New antiviral strategies: form bench to bedside.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04480802v1</w:t>
+                <w:t xml:space="preserve">hal-04481120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling SARS-COV2-infected central nervous system using human neuronal-glial cells to identify antirviral drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Ahnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Brillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Salomón López-Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVèmes Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
@@ -13296,51 +13296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Chaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13389,346 +13389,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de molécules pro- et anti-virales contre le virus West Nile par une approche combinant l’imagerie cellulaire et les cellules neurales équines dérivées de cellules souches pluripotentes induites.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are regulated cell death (RCD) pathways involved in neuronal death in TBEV-infected human neuronal/glial cells? A transcriptomic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Danckaert</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Mazigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cochet Marielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouneau Luc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanchet Odile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale (JAS-2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, ANGLET, France</w:t>
+              <w:t xml:space="preserve">journées d'animation scientifique du département santé animale INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484553v1</w:t>
+                <w:t xml:space="preserve">hal-04803691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are regulated cell death (RCD) pathways involved in neuronal death in TBEV-infected human neuronal/glial cells? A transcriptomic study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification de molécules pro- et anti-virales contre le virus West Nile par une approche combinant l’imagerie cellulaire et les cellules neurales équines dérivées de cellules souches pluripotentes induites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Blanchet Odile</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Gorna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Danckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées d'animation scientifique du département santé animale INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Anglet, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale (JAS-2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, ANGLET, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803691v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation in vitro des encéphalites virales à Flavivirus et Alphavirus : une approche pour l’identification de molécules antivirales à large spectre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Huard De Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khelfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13770,90 +13770,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de molécules antivirales contre le virus West-Nile par une approche combinant l’imagerie cellulaire et les cellules neurales équines dérivées de cellules souches pluripotentes induites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Gorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Danckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13895,90 +13895,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of antiviral molecules against West-Nile virus by an approach combining cell imaging and equine neural cells derived from induced-pluripotent stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Gorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Danckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14020,51 +14020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathological modeling of EEEV infection using neuronal/glial cells derived from human fetal neural progenitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14102,51 +14102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de molécules antivirales contre le virus West Nile par une approche combinant l'imagerie cellulaire et les cellules neurales équines dérivées de cellules souches pluripotentes induites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14240,90 +14240,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification d’un nouvel arbovirus neurotrope en France : le virus Umbre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Foulongne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bolloré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Montpellier, France</w:t>
@@ -14346,316 +14346,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03467121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathological modelling of Tick-Borne Encephalitis Virus infection using brain cells derived from human fetal neural progenitor</w:t>
+                <w:t xml:space="preserve">Modélisation des infections virales du cerveau des équidés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mazigh Fares</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Bernoin-Cochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses 2018, Breakthrough in viral replication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Barcelone, Spain. , 2018</w:t>
+              <w:t xml:space="preserve">Sciences et Innovations Equines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Saumur, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734120v1</w:t>
+                <w:t xml:space="preserve">hal-02737354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des infections virales du cerveau des équidés</w:t>
+                <w:t xml:space="preserve">Modeling EEEV infection using neuronal/glial cells derived from human neural progenitors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marielle Bernoin-Cochet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences et Innovations Equines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Saumur, France. , 2019</w:t>
+              <w:t xml:space="preserve">European Meeting on viral zoonoses (EMVZ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, St Raphaël, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737354v1</w:t>
+                <w:t xml:space="preserve">hal-03366602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling EEEV infection using neuronal/glial cells derived from human neural progenitors.</w:t>
+                <w:t xml:space="preserve">Pathological modelling of Tick-Borne Encephalitis Virus infection using brain cells derived from human fetal neural progenitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Meeting on viral zoonoses (EMVZ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, St Raphaël, France</w:t>
+              <w:t xml:space="preserve">Viruses 2018, Breakthrough in viral replication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Barcelone, Spain. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366602v1</w:t>
+                <w:t xml:space="preserve">hal-02734120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation pathologique de l’infection par TBEV en utilisant des cellules neurales humaines dérivées de progéniteurs fœtaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Francophone de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14693,51 +14693,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de molécules antivirales à large spectre actives contre le virus de l’encéphalite à tiques par criblage à haut contenu de cellules neurales humaines dérivées de progéniteurs fœtaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14775,51 +14775,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathological modelling of Tick-Borne Encephalitis Virus infection using brain cells derived from human fetal neural progenitor.fetal neural progenitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Theory of Modeling and Simulation (DEVS/TMS 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Glasgow, United Kingdom. 2017, Symposium on Theory of Modeling and Simulation (DEVS/TMS 2011)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14857,51 +14857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human primary brain cells, a relevant model to study tick-borne encephalitis virus-induced neuropathogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Congress of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Hambourg, Germany. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14920,234 +14920,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des infections virales du système nerveux central humain pour le développement de thérapies antivirales par criblage à haut débit de petites molécules</w:t>
+                <w:t xml:space="preserve">Human primary brain cells, a relevant model to study tick-bBorne encephalitis virus-induced neuropathogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marielle Bernoin-Cochet</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, 2016</w:t>
+              <w:t xml:space="preserve">host RNA virus persistence: mechanisms and consequences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, St Andrews, United Kingdom. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739961v1</w:t>
+                <w:t xml:space="preserve">hal-02739962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human primary brain cells, a relevant model to study tick-bBorne encephalitis virus-induced neuropathogenesis</w:t>
+                <w:t xml:space="preserve">Modélisation des infections virales du système nerveux central humain pour le développement de thérapies antivirales par criblage à haut débit de petites molécules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mazigh Fares</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Bernoin-Cochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">host RNA virus persistence: mechanisms and consequences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, St Andrews, United Kingdom. 2016</w:t>
+              <w:t xml:space="preserve">JDSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739962v1</w:t>
+                <w:t xml:space="preserve">hal-02739961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation in vitro de l’infection par le virus de l’encéphalite à tiques en utilisant des cellules neurales primaires humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young Researchers in Life Sciences(YRLS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Paris, France. 2016, Young Researcher in Life Sciences conference 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15185,51 +15185,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation in vitro de l’infection par le virus de l’encéphalite à tiques en utilisant des cellules neurales primaires humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées Santé et Société (Journées Infectiologie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15267,51 +15267,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation in vitro de l’infection par le virus de l’encéphalite à tiques en utilisant des cellules neurales primaires humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JDSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16108,51 +16108,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290564v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chaillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Berry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo La Rosa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;zka Le Goff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290544v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o La Rosa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290808v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Gorna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803479v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290781v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gonzalez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Huard de Verneuil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazigh Fares" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803235v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sourisseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Unterfinger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lemasson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Caignard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803473v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803471v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coulpier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Magniez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803498v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cochet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803491v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509311v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571210v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182705v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Gorna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181142v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481153v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cochet-Bernoin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481101v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509104v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481141v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483455v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481097v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Aurine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481147v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181138v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04485131v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355807v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Gonzalez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Danckaert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366330v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366304v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366561v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366543v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366530v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736012v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736005v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786246v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734115v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786313v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786459v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734114v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734493v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786909v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734490v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734494v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734491v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734489v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734111v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739974v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bernoin-Cochet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740368v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745766v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Scordel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szelechowski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonzalez-Dunia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eloit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746422v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Scordel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744808v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804156v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803628v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808090v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Brnic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Agier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cn. Montero-Menei" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Milhavet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811132v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817592v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825569v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829438v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hamel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Arrabal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825706v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826804v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183300v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Zoladek" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cannac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Seite" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Davies" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Quellec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2502064122" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338506v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Albert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Couture" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lebon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gressens" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.10.01.679540" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428636v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Richardson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27954-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568823v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01290-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498024v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Costa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klonjkowski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25031382" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540803v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Aurine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Baquerre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7637" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252154v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00931-z" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02863210v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bielle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bigot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foulongne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bollor&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa308" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03466592v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13112255" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02914090v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Montero-Menei" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Blanchet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-020-01756-x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355950v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ferraris" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hamel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gladwyn-Ng" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alfano" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2019.1637283" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02425366v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lecollinet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beck" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12010023" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886415v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine J. Cheval" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Muth" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Beurdeley" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00298-19" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627246v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Revaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Suleman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Shaw" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607542v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gouzil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fablet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lara" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01263-16" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02013511v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meertens" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Labeau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dejarnac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cipriani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sinigaglia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2016.12.045" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402647v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Huttin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Poulet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004859" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636482v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Carozza" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rodrigues" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Galea" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2014.10.088" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q640BKNT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632082v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153112003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955764v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tritz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leblond" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953576v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953583v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955756v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190009v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gagnieur" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cheval" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Br&#233;ard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gratigny" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biologicals.2014.05.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651088v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Donadieu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Lowenski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Servely" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Laloy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lilin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084473" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190081v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bahuon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v5112856" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651730v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Stevanovic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.05663-11" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667020v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Messiaen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boucreaux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2006.05.037" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NSWP62S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665075v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Messiaen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Fernandez de Marco" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2006.05.013" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMW615Z1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525420v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adjou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Fontaine" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.156.16.523-b" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683354v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fontaine" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683378v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2004.06.001" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WX7R27P7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677353v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Anders" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M107992200" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681876v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monville" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Conti" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio De-Fraja" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dreyfus" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mcne.2000.0926" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3098DC9F867E7FDC2D28047B4FB5744DC7F7017/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675776v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boill&#233;e" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cadusseau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grannec" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Junier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.21-18-07079.2001" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683393v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Paratcha" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ledda" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baars" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Besset" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0896-6273(01)00188-X" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63N7PT2D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693920v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Junier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Legendre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Esguerra" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tinel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mcne.1998.0708" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZ0CLJZT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696118v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G. Rabchevsky" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juno M. Weinitz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Fages" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695553v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peschanski" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. Dreyfus" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713654v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andreev" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lemercier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dauchel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lees" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2249.1995.tb02290.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713147v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Forestier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Cadusseau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumio Suzuki" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715640v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Des Portes" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Melki" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199410000-00005" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316905v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Lemercier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Julen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dauchel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyse Ozanne" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.1830220405" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713707v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290571v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181137v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724269v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoire Mign&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Begue" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804354v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622311v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803577v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berry No&#233;mie" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaillot Valentine" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magniez Aur&#233;lie" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorna Kamila" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479204v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481047v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Ahnou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Brillet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Salom&#243;n L&#243;pez-Molina" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480744v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481120v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480802v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481111v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480746v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484553v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803691v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Mazigh" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochet Marielle" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouneau Luc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchet Odile" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290838v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Huard De Verneuil" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khelfa" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290856v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355332v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366829v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355907v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03467121v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;rot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734120v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737354v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366602v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734121v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734122v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734119v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740086v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739961v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739962v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739959v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795489v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739995v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815216v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815440v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Milhavet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811750v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lehmann" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828564v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02786477v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803454v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290564v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chaillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Berry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo La Rosa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;zka Le Goff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290544v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o La Rosa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290808v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Gorna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803479v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803235v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sourisseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Unterfinger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lemasson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Caignard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290781v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gonzalez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Huard de Verneuil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazigh Fares" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803473v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803471v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coulpier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Magniez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803491v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803498v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cochet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182705v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Gorna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571210v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509311v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481101v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cochet-Bernoin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481153v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181142v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509104v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481141v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483455v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481097v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Aurine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481147v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181138v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04485131v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355807v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Gonzalez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Danckaert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366330v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366304v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366561v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366543v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366530v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736005v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736012v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786313v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786246v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734115v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786459v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734114v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786909v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734490v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734493v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734494v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734491v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734489v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734111v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739974v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bernoin-Cochet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740368v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745766v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Scordel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szelechowski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonzalez-Dunia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eloit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746422v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Scordel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744808v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804156v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803628v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808090v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Brnic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Agier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cn. Montero-Menei" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Milhavet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811132v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817592v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825569v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829438v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hamel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Arrabal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825706v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826804v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290571v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Richardson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181137v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183300v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Zoladek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cannac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Seite" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Davies" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Quellec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2502064122" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338506v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Albert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Couture" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lebon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gressens" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.10.01.679540" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428636v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27954-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568823v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01290-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498024v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Costa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klonjkowski" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25031382" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540803v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Aurine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Baquerre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7637" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252154v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00931-z" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02863210v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bielle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bigot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foulongne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bollor&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa308" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03466592v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13112255" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02914090v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Montero-Menei" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Blanchet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-020-01756-x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355950v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ferraris" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hamel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gladwyn-Ng" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alfano" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2019.1637283" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886415v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine J. Cheval" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Muth" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Beurdeley" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00298-19" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02425366v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lecollinet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beck" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12010023" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627246v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Revaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rol" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Suleman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Shaw" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607542v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gouzil" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fablet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lara" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01263-16" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02013511v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meertens" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Labeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dejarnac" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cipriani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sinigaglia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2016.12.045" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402647v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Huttin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Poulet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004859" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636482v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Carozza" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rodrigues" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Galea" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2014.10.088" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q640BKNT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632082v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153112003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953583v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tritz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leblond" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953576v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955764v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955756v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190009v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gagnieur" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cheval" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Br&#233;ard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gratigny" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biologicals.2014.05.004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651088v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Donadieu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Lowenski" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Servely" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Laloy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lilin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084473" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190081v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bahuon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v5112856" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651730v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Stevanovic" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.05663-11" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667020v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Messiaen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boucreaux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2006.05.037" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NSWP62S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665075v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Messiaen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Fernandez de Marco" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2006.05.013" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMW615Z1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525420v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adjou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Fontaine" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.156.16.523-b" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683354v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fontaine" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683378v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2004.06.001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WX7R27P7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677353v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Anders" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M107992200" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681876v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monville" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Conti" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio De-Fraja" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dreyfus" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mcne.2000.0926" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3098DC9F867E7FDC2D28047B4FB5744DC7F7017/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675776v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boill&#233;e" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cadusseau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grannec" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Junier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.21-18-07079.2001" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683393v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Paratcha" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ledda" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baars" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Besset" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0896-6273(01)00188-X" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63N7PT2D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693920v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Junier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Legendre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Esguerra" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tinel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mcne.1998.0708" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZ0CLJZT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696118v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G. Rabchevsky" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juno M. Weinitz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Fages" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695553v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peschanski" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. Dreyfus" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713654v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andreev" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lemercier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dauchel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lees" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2249.1995.tb02290.x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713147v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Forestier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Cadusseau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumio Suzuki" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715640v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Des Portes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Melki" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199410000-00005" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316905v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Lemercier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Julen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dauchel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyse Ozanne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.1830220405" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713707v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724269v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoire Mign&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Begue" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804354v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622311v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803577v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berry No&#233;mie" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaillot Valentine" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magniez Aur&#233;lie" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorna Kamila" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480744v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481047v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Ahnou" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Brillet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Salom&#243;n L&#243;pez-Molina" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479204v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480802v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481120v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481111v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480746v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803691v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Mazigh" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochet Marielle" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouneau Luc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchet Odile" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484553v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290838v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Huard De Verneuil" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khelfa" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290856v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355332v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366829v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355907v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03467121v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;rot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737354v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366602v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734120v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734121v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734122v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734119v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740086v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739962v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739961v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739959v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795489v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739995v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815216v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815440v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Milhavet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811750v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lehmann" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828564v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02786477v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803454v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>