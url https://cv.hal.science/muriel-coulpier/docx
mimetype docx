--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -600,277 +600,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated protein-protein interaction and RNA interference screens reveal novel restriction and dependency factors for tick-borne encephalitis virus in its human host</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tick-borne encephalitis virus-infected human neuronal/glial cells identify antiviral drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Sourisseau</w:t>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+                <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Lemasson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Edouard Hirchaud</w:t>
+                <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Keystone Symposia : Positive Strand RNA Viruses: Interdisciplinary Advances in Virology, Pathogenesis, Immunology, and Technology Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Killarney, Ireland</w:t>
+              <w:t xml:space="preserve">Réunion Interdisciplinaire de chimiothérapie anti-infectieuse (RICAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803235v1</w:t>
+                <w:t xml:space="preserve">hal-05290781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick-borne encephalitis virus-infected human neuronal/glial cells identify antiviral drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Berry</w:t>
+                <w:t xml:space="preserve">Integrated protein-protein interaction and RNA interference screens reveal novel restriction and dependency factors for tick-borne encephalitis virus in its human host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+                <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentine Chaillot</w:t>
+                <w:t xml:space="preserve">Gregory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mazigh Fares</w:t>
+                <w:t xml:space="preserve">Edouard Hirchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Interdisciplinaire de chimiothérapie anti-infectieuse (RICAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Keystone Symposia : Positive Strand RNA Viruses: Interdisciplinary Advances in Virology, Pathogenesis, Immunology, and Technology Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Killarney, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290781v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of 2D and 3D cellular models representative of West Nile virus infection of the human central nervous system</w:t>
               </w:r>
@@ -1100,346 +1100,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of 2D and 3D cellular models representative of West Nile virus infection in the human central nervous system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New 2D/3D in vitro models of West Nile Virus-infected equine brain cells for antiviral discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Chaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo La Rosa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaïzka Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département de Santé Animale INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Seignosse, France</w:t>
+              <w:t xml:space="preserve">XII International Equine Infectious Disease Congress (IEIDC XII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803491v1</w:t>
+                <w:t xml:space="preserve">hal-04803498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New 2D/3D in vitro models of West Nile Virus-infected equine brain cells for antiviral discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marielle Cochet</w:t>
+                <w:t xml:space="preserve">Development of 2D and 3D cellular models representative of West Nile virus infection in the human central nervous system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo La Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïzka Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII International Equine Infectious Disease Congress (IEIDC XII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département de Santé Animale INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Seignosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803498v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie comparative des interactions protéines-protéines entre deux flavivirus transmis par les tiques et leurs hôtes mammifères.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Gorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1481,90 +1481,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative mapping of protein-protein interactions between tick-borne flaviviruses and their mammalian hosts reveals virus- and mammalian host-specific interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1619,90 +1619,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Chaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Meeting of Viral Zoonoses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Saint-Raphaël, France</w:t>
@@ -1725,484 +1725,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04509311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Berry</w:t>
+                <w:t xml:space="preserve">Comparative mapping of protein-protein interactions between tick-borne flaviviruses and their mammalian hosts reveals virus- and mammalian host-specific interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+                <w:t xml:space="preserve">Manon Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
+                <w:t xml:space="preserve">Gregory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Conference on Antiviral Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Antiviral Research (ISAR), Mar 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">10th European Meeting on Viral Zoonoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Saint-Raphael, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481101v1</w:t>
+                <w:t xml:space="preserve">hal-04181142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Chaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVèmes Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Virologie, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative mapping of protein-protein interactions between tick-borne flaviviruses and their mammalian hosts reveals virus- and mammalian host-specific interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Sourisseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manon Lemasson</w:t>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Unterfinger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Piumi</w:t>
+                <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Meeting on Viral Zoonoses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Saint-Raphael, France</w:t>
+              <w:t xml:space="preserve">36th International Conference on Antiviral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Antiviral Research (ISAR), Mar 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181142v1</w:t>
+                <w:t xml:space="preserve">hal-04481101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Chaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Réunion annuelle du groupe Tiques et Maladies à Tiques -TMT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, STRASBOURG (FRANCE), France</w:t>
@@ -2225,346 +2225,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04509104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of antiviral molecules: Importance of the choice of cell model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Gorna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'ANSES (JSDA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANSES, Oct 2022, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques et doctorales de l'Anses 2022 (JSDA-2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, MAISONS-ALFORT, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481141v1</w:t>
+                <w:t xml:space="preserve">hal-04483455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of antiviral molecules: Importance of the choice of cell model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques et doctorales de l'Anses 2022 (JSDA-2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, MAISONS-ALFORT, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'ANSES (JSDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANSES, Oct 2022, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04483455v1</w:t>
+                <w:t xml:space="preserve">hal-04481141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two- and three-dimensional in vitro models for investigating TBEV-induced neuropathogenesis and discovering therapeutic drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemie Aurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2619,90 +2619,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Chaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifiques du Département de Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE (Département de Santé Animale), Oct 2022, Aglet, France</w:t>
@@ -2731,90 +2731,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie comparative des interactions protéines-protéines entre deux flavivirus transmis par les tiques et leurs hôtes mammifères.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Gorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2856,51 +2856,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected proviral activity idendified for a family of molecules in West Nile virus-infected equine neural cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2908,51 +2908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Gorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Recherche -EnvA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, MAISONS-ALFORT, France</w:t>
@@ -2981,51 +2981,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of antiviral molecules against West-Nile virus by an approach combining cell imaging and equine neural cells derived from induced-pluripotent stem cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3106,77 +3106,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative mapping of protein-protein interactions between tick-borne flaviviruses and their mammalian hosts reveals potential virus- and mammalian host-specific interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3231,77 +3231,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative mapping of protein-protein interactions between tick-borne flaviviruses and their mammalian hosts reveals virus-specific interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3419,372 +3419,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des infections virales du cerveau des équidés</w:t>
+                <w:t xml:space="preserve">Pathological modeling of TBEV infection using human neuronal/glial co-cultures derived from fetal neural progenitor cells and high-throughput screening for anti-viral drugs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées sciences et innovations équines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Saumur, France</w:t>
+              <w:t xml:space="preserve">European Meeting of viral Zoonoses (EMVZ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, St Raphaël, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366543v1</w:t>
+                <w:t xml:space="preserve">hal-03366530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathological modeling of TBEV infection using human neuronal/glial co-cultures derived from fetal neural progenitor cells and high-throughput screening for anti-viral drugs.</w:t>
+                <w:t xml:space="preserve">Modélisation des infections virales du cerveau des équidés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Meeting of viral Zoonoses (EMVZ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, St Raphaël, France</w:t>
+              <w:t xml:space="preserve">Journées sciences et innovations équines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366530v1</w:t>
+                <w:t xml:space="preserve">hal-03366543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathological modeling of TBEV infection using human neuronal/glial co-cultures derived from fetal neural progenitor cells and high-throughput screening for anti-viral drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Meeting on Arboviruses and their Vectors (IMAV 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Microbiology Society., Sep 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">IMAV 2019: International Meeting on Arboviruses and their Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736005v1</w:t>
+                <w:t xml:space="preserve">hal-02736012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathological modeling of TBEV infection using human neuronal/glial co-cultures derived from fetal neural progenitor cells and high-throughput screening for anti-viral drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMAV 2019: International Meeting on Arboviruses and their Vectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">3. International Meeting on Arboviruses and their Vectors (IMAV 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Microbiology Society., Sep 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736012v1</w:t>
+                <w:t xml:space="preserve">hal-02736005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation pathologique de l’infection par tbev en utilisant des cellules neurales humaines dérivées de progéniteurs fœtaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du département de santé animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3891,51 +3891,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High content screening/imaging of differentiated human primary neural cells identifies drug candidates that inhibits TBEV infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. European Seminar in Virology (EuSeV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Bertinoro, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3973,51 +3973,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High content screening/imaging of differentiated human primary neural cells identifies drug candidates that inhibits TBEV infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles stratégies pour la santé animale et la santé publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences animales Paris-Saclay. FRA., Sep 2018, Jouy-enJosas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4055,51 +4055,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathological modelling of tick-borne encephalitis virus infection using brain cells derived from human fetal neural progenitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American society of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, University of Maryland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4137,51 +4137,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de l’imagerie à haut débit/haut contenu pour identifier des molécules antivirales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée ASPIC (Plateforme HCS/HCA ANSES).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4219,51 +4219,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathological modelling of Tick- Borne Encephalitis Virus infection using primary human brain cells derived from fetal neural progenitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. European Seminar in Virology. Virus infections of the nervous system</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4301,51 +4301,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathological modelling of Tick-Borne Encephalitis Virus infection using brain cells derived from human fetal neural progenitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. annual meeting of Epizone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4383,51 +4383,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathological modelling of Tick- Borne Encephalitis Virus infection using primary human brain cells derived from fetal neural progenitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Med-Vet-Net Association International Scientific Conference – One Health. Zoonoses, emerging threats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Guilford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4465,51 +4465,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virus de l’encéphalite à tique (TBEV) : modélisation pathologique en utilisant des cellules dérivées de progéniteurs neuraux fœtaux humains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">YRLS conference 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4616,64 +4616,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5946,98 +5946,5839 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Séminaire INRA sur les ESST et les Prions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Le Croisic, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MITD1 is a brain-specific interferon-inducible factor that inhibits flavivirus replication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Zoladek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Cannac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Seite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (12), pp.e2502064122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2502064122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05183300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oropouche virus infects human neural progenitor cells and alters the growth of brain organoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gressens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (3), pp.114957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2025.10.01.679540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of innate immune and inflammatory signaling in West Nile virus tropism and neuronal and glial cell death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Gorna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.44163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-27954-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An equine iPSC-based phenotypic screening platform identifies pro- and anti-viral molecules against West Nile virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Gorna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55 (1), pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-024-01290-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568823v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaccinia Virus Defective Particles Lacking the F17 Protein Do Not Inhibit Protein Synthesis: F17, a Double-Edged Sword for Protein Synthesis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Beaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Klonjkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (3), pp.1382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms25031382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brain organoids as models for studying neuropathologies in domestic animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Aurine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo La Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Baquerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.2.7637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04540803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cerebral organoids and their potential for studies of brain diseases in domestic animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Baquerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (1), pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-021-00931-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcriptomic Studies Suggest a Coincident Role for Apoptosis and Pyroptosis but Not for Autophagic Neuronal Death in TBEV-Infected Human Neuronal/Glial Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazigh Fares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Gorna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (11), pp.2255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v13112255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03466592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of Umbre Orthobunyavirus as a Novel Zoonotic Virus Responsible for Lethal Encephalitis in 2 French Patients With Hypogammaglobulinemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Foulongne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bolloré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (10), pp.1701-1708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciaa308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02863210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pathological modeling of TBEV infection reveals differential innate immune responses in human neurons and astrocytes that correlate with their susceptibility to infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazigh Fares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Montero-Menei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (1), pp.76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12974-020-01756-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02914090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zika virus differentially infects human neural progenitor cells according to their state of differentiation and dysregulates neurogenesis through the Notch pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ferraris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Gladwyn-Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Alfano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (1), pp.1003-1016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/22221751.2019.1637283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viral Equine Encephalitis, a Growing Threat to the Horse Population in Europe?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lecollinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (1), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v12010023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adventitious Virus Detection in Cells by High-Throughput Sequencing of Newly Synthesized RNAs: Unambiguous Differentiation of Cell Infection from Carryover of Viral Nucleic Acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine J. Cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Muth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Beurdeley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mSphere.00298-19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firewalls prevent systemic dissemination of vectors derived from human adenovirus type 5 and suppress production of transgene-encoded antigen in a murine model of oral vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Revaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Suleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Shaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2018.00006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonstructural protein NSs of Schmallenberg virus Is targeted to the nucleolus and induces nucleolar disorganization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gouzil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01263-16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axl mediates ZIKA virus entry in human glial cells and modulates innate immune responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Meertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athena Labeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Dejarnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Cipriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sinigaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (2), pp.324-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2016.12.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borna Disease Virus Phosphoprotein Impairs the Developmental Program Controlling Neurogenesis and Reduces Human GABAergic Neurogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Scordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Huttin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Szelechowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1004859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An adenoviral vector expressing lipoprotein A, a major antigen of &amp;lt;em&amp;gt;Mycoplasma mycoides&amp;lt;/em&amp;gt; subspecies mycoides, elicits robust immune responses in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Galea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (1), pp.141-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2014.10.088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La phosphoprotéine P du virus de la maladie de Borna altère le développement des neurones GABAergiques humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Scordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (12), pp.1060-1063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20153112003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheval suspect d’affection nerveuse d’origine infectieuse : de l’examen aux premières mesures sanitaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratique vétérinaire équine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Numéro spécial, 46, pp.60-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neurologie : Diagnostic différentiel épidémio-clinique et de laboratoire des affections nerveuses d'origine infectieuse (2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratique vétérinaire équine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les maladies infectieuses chez les équidés adultes, 46 (NS), pp.68-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diagnostic différentiel épidémio-clinique et de laboratoire des affections nerveuses d’origine infectieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratique vétérinaire équine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Numéro spécial, 46, pp.68-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infectiologie et neurologie : Cheval suspect d'affection nerveuse d'origine infectieuse : de l'examen aux premières mesures sanitaires (2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lecollinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratique vétérinaire équine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les maladies infectieuses chez les équidés adultes, 46, pp.60-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis by high throughput sequencing of Specific Pathogen Free eggs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gagnieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Bernoin-Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Gratigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biologicals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (4), pp.1045-1056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biologicals.2014.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of the neuropathology induced by two West Nile virus strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Donadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Lowenski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Servely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Laloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lilin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differential Virulence and Pathogenesis of West Nile Viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Donadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bahuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Lowenski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Zientara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.2856-2880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v5112856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borna disease virus infects human neural progenitor cells and impairs neurogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Brnic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Stevanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Agier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (5), pp.2512 - 2522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.05663-11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axotomy-induced motoneuron death is delayed in mice overexpressing PrPc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Messiaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boucreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eloit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 141 (4), pp.1827-1834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2006.05.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bax deletion does not protect neurons from BSE-induced death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Messiaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Fernandez de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lilin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23 (3), pp.603-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2006.05.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BSE agent signatures in a goat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eloit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 156 (16), pp.523-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/vr.156.16.523-b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BSE agent signatures in a goat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eloit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 156 (16), pp.523-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/vr.156.16.523-b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retrograde propagation of GDNF-mediated signals in sympathetic neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos F Ibáñez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular and Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 27 (2), pp.132-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mcn.2004.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coordinated activation of autophosphorylation sites in the RET receptor tyrosine kinase: importance of tyrosine 1062 for GDNF mediated neuronal differentiation and survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Anders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos F Ibáñez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 277 (3), pp.1991-1999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M107992200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciliary neurotrophic factor may activate mature astrocytes via binding with the leukemia inhibitory factor receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Monville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio De-Fraja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular and Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 17 (2), pp.373-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/mcne.2000.0926⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transforming growth factor alpha: a promoter of motoneuron survival of potential biological relevance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boillée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cadusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Junier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 21 (18), pp.7079-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.21-18-07079.2001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Released GFRalpha1 potentiates downstream signaling, neuronal survival, and differentiation via a novel mechanism of recruitment of c-Ret to lipid rafts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Paratcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Ledda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Baars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Besset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 29 (1), pp.171-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0896-6273(01)00188-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regulation of growth factor gene expression in degenerating motoneurons of the murine mutantwobbler: A cellular patch-sampling/RT–PCR study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Junier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Esguerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1998, 12 (3), pp.168-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/mcne.1998.0708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A role for transforming growth factor α as an inducer of astrogliosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander G. Rabchevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juno M. Weinitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 18 (24), pp.10541-10552</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bcl-2 sensitivity differentiates two pathways for motoneuronal death in the wobbler mutant mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Junier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Peschanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick A. Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 16 (19), pp.5897-5904</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activation of the endothelium by IL-1α and glucocorticoids results in major increase of complement C3 and factor B production and generation of C3a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Andreev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Dauchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Lees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinical and Experimental Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 101 (1), pp.142-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2249.1995.tb02290.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02713654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transforming growth factor α (TGF α) expression in degenerating motoneurons of the murine mutant wobbler: a neuronal signal for astrogliosis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Junier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Cadusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fumio Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 14 (7), pp.4206-4216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02713147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early detection of mouse wobbler mutation: a model of pathological motoneurone death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Des Portes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Melki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick A. Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 5 (15), pp.1861-1864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/00001756-199410000-00005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02715640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differential modulation by glucocorticoids of alternative complement protein secretion in cells of the monocyte/macrophage lineage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Julen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dauchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denyse Ozanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 22 (4), pp.909-915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.1830220405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differential modulation by glucocorticoids of alternative complement protein secretion in cells of the monocyte/macrophage lineage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Julen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dauchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denyse Ozanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 22 (4), pp.909-915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.1830220405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02713707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Innate Immune and Inflammatory Signaling in West Nile Virus Tropism and Neuronal and Glial Cell Death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Chaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6059,5946 +11800,205 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Gorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated protein-protein interaction and RNA interference screens reveal novel restriction and dependency factors for a tick-borne flavivirus in its human host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181137v1</w:t>
-              </w:r>
-[...5739 lines deleted...]
-                <w:t xml:space="preserve">hal-02713707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12822,51 +12822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo La Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPIZONE Annual Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Novi Sad, Serbia</w:t>
@@ -12908,90 +12908,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Chaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th International Conference on Antiviral Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t>
@@ -13296,51 +13296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Chaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13389,346 +13389,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are regulated cell death (RCD) pathways involved in neuronal death in TBEV-infected human neuronal/glial cells? A transcriptomic study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification de molécules pro- et anti-virales contre le virus West Nile par une approche combinant l’imagerie cellulaire et les cellules neurales équines dérivées de cellules souches pluripotentes induites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Blanchet Odile</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Gorna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Danckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées d'animation scientifique du département santé animale INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Anglet, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale (JAS-2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, ANGLET, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803691v1</w:t>
+                <w:t xml:space="preserve">hal-04484553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de molécules pro- et anti-virales contre le virus West Nile par une approche combinant l’imagerie cellulaire et les cellules neurales équines dérivées de cellules souches pluripotentes induites.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are regulated cell death (RCD) pathways involved in neuronal death in TBEV-infected human neuronal/glial cells? A transcriptomic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Danckaert</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Mazigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cochet Marielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouneau Luc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanchet Odile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale (JAS-2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, ANGLET, France</w:t>
+              <w:t xml:space="preserve">journées d'animation scientifique du département santé animale INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484553v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation in vitro des encéphalites virales à Flavivirus et Alphavirus : une approche pour l’identification de molécules antivirales à large spectre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Huard De Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khelfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13770,90 +13770,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de molécules antivirales contre le virus West-Nile par une approche combinant l’imagerie cellulaire et les cellules neurales équines dérivées de cellules souches pluripotentes induites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Gorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Danckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13889,264 +13889,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of antiviral molecules against West-Nile virus by an approach combining cell imaging and equine neural cells derived from induced-pluripotent stem cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pathological modeling of EEEV infection using neuronal/glial cells derived from human fetal neural progenitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'Anses (JSDA) 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, MAISONS-ALFORT, France</w:t>
+              <w:t xml:space="preserve">23èmes Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355332v1</w:t>
+                <w:t xml:space="preserve">hal-03366829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathological modeling of EEEV infection using neuronal/glial cells derived from human fetal neural progenitors</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of antiviral molecules against West-Nile virus by an approach combining cell imaging and equine neural cells derived from induced-pluripotent stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Gorna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Danckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23èmes Journées Francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'Anses (JSDA) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, MAISONS-ALFORT, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366829v1</w:t>
+                <w:t xml:space="preserve">hal-03355332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de molécules antivirales contre le virus West Nile par une approche combinant l'imagerie cellulaire et les cellules neurales équines dérivées de cellules souches pluripotentes induites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14447,51 +14447,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling EEEV infection using neuronal/glial cells derived from human neural progenitors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Meeting on viral zoonoses (EMVZ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, St Raphaël, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14529,51 +14529,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathological modelling of Tick-Borne Encephalitis Virus infection using brain cells derived from human fetal neural progenitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses 2018, Breakthrough in viral replication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Barcelone, Spain. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14611,51 +14611,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation pathologique de l’infection par TBEV en utilisant des cellules neurales humaines dérivées de progéniteurs fœtaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Francophone de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14693,51 +14693,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de molécules antivirales à large spectre actives contre le virus de l’encéphalite à tiques par criblage à haut contenu de cellules neurales humaines dérivées de progéniteurs fœtaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14775,51 +14775,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathological modelling of Tick-Borne Encephalitis Virus infection using brain cells derived from human fetal neural progenitor.fetal neural progenitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Theory of Modeling and Simulation (DEVS/TMS 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Glasgow, United Kingdom. 2017, Symposium on Theory of Modeling and Simulation (DEVS/TMS 2011)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14857,51 +14857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human primary brain cells, a relevant model to study tick-borne encephalitis virus-induced neuropathogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Congress of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Hambourg, Germany. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14920,234 +14920,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human primary brain cells, a relevant model to study tick-bBorne encephalitis virus-induced neuropathogenesis</w:t>
+                <w:t xml:space="preserve">Modélisation des infections virales du système nerveux central humain pour le développement de thérapies antivirales par criblage à haut débit de petites molécules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mazigh Fares</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Bernoin-Cochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">host RNA virus persistence: mechanisms and consequences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, St Andrews, United Kingdom. 2016</w:t>
+              <w:t xml:space="preserve">JDSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739962v1</w:t>
+                <w:t xml:space="preserve">hal-02739961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des infections virales du système nerveux central humain pour le développement de thérapies antivirales par criblage à haut débit de petites molécules</w:t>
+                <w:t xml:space="preserve">Human primary brain cells, a relevant model to study tick-bBorne encephalitis virus-induced neuropathogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marielle Bernoin-Cochet</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, 2016</w:t>
+              <w:t xml:space="preserve">host RNA virus persistence: mechanisms and consequences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, St Andrews, United Kingdom. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739961v1</w:t>
+                <w:t xml:space="preserve">hal-02739962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation in vitro de l’infection par le virus de l’encéphalite à tiques en utilisant des cellules neurales primaires humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young Researchers in Life Sciences(YRLS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Paris, France. 2016, Young Researcher in Life Sciences conference 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15185,51 +15185,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation in vitro de l’infection par le virus de l’encéphalite à tiques en utilisant des cellules neurales primaires humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées Santé et Société (Journées Infectiologie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15267,51 +15267,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation in vitro de l’infection par le virus de l’encéphalite à tiques en utilisant des cellules neurales primaires humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JDSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16108,51 +16108,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290564v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chaillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Berry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo La Rosa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;zka Le Goff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290544v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o La Rosa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290808v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Gorna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803479v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803235v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sourisseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Unterfinger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lemasson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Caignard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290781v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gonzalez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Huard de Verneuil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazigh Fares" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803473v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803471v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coulpier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Magniez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803491v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803498v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cochet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182705v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Gorna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571210v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509311v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481101v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cochet-Bernoin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481153v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181142v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509104v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481141v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483455v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481097v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Aurine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481147v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181138v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04485131v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355807v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Gonzalez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Danckaert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366330v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366304v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366561v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366543v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366530v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736005v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736012v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786313v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786246v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734115v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786459v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734114v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786909v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734490v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734493v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734494v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734491v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734489v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734111v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739974v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bernoin-Cochet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740368v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745766v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Scordel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szelechowski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonzalez-Dunia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eloit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746422v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Scordel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744808v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804156v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803628v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808090v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Brnic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Agier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cn. Montero-Menei" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Milhavet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811132v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817592v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825569v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829438v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hamel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Arrabal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825706v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826804v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290571v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Richardson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181137v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183300v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Zoladek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cannac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Seite" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Davies" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Quellec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2502064122" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338506v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Albert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Couture" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lebon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gressens" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.10.01.679540" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428636v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27954-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568823v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01290-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498024v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Costa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klonjkowski" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25031382" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540803v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Aurine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Baquerre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7637" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252154v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00931-z" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02863210v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bielle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bigot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foulongne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bollor&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa308" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03466592v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13112255" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02914090v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Montero-Menei" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Blanchet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-020-01756-x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355950v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ferraris" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hamel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gladwyn-Ng" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alfano" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2019.1637283" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886415v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine J. Cheval" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Muth" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Beurdeley" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00298-19" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02425366v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lecollinet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beck" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12010023" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627246v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Revaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rol" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Suleman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Shaw" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607542v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gouzil" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fablet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lara" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01263-16" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02013511v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meertens" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Labeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dejarnac" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cipriani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sinigaglia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2016.12.045" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402647v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Huttin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Poulet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004859" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636482v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Carozza" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rodrigues" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Galea" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2014.10.088" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q640BKNT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632082v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153112003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953583v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tritz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leblond" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953576v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955764v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955756v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190009v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gagnieur" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cheval" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Br&#233;ard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gratigny" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biologicals.2014.05.004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651088v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Donadieu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Lowenski" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Servely" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Laloy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lilin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084473" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190081v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bahuon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v5112856" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651730v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Stevanovic" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.05663-11" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667020v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Messiaen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boucreaux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2006.05.037" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NSWP62S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665075v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Messiaen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Fernandez de Marco" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2006.05.013" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMW615Z1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525420v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adjou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Fontaine" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.156.16.523-b" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683354v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fontaine" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683378v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2004.06.001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WX7R27P7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677353v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Anders" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M107992200" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681876v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monville" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Conti" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio De-Fraja" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dreyfus" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mcne.2000.0926" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3098DC9F867E7FDC2D28047B4FB5744DC7F7017/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675776v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boill&#233;e" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cadusseau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grannec" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Junier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.21-18-07079.2001" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683393v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Paratcha" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ledda" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baars" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Besset" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0896-6273(01)00188-X" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63N7PT2D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693920v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Junier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Legendre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Esguerra" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tinel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mcne.1998.0708" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZ0CLJZT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696118v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G. Rabchevsky" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juno M. Weinitz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Fages" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695553v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peschanski" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. Dreyfus" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713654v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andreev" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lemercier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dauchel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lees" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2249.1995.tb02290.x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713147v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Forestier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Cadusseau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumio Suzuki" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715640v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Des Portes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Melki" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199410000-00005" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316905v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Lemercier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Julen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dauchel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyse Ozanne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.1830220405" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713707v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724269v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoire Mign&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Begue" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804354v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622311v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803577v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berry No&#233;mie" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaillot Valentine" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magniez Aur&#233;lie" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorna Kamila" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480744v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481047v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Ahnou" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Brillet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Salom&#243;n L&#243;pez-Molina" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479204v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480802v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481120v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481111v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480746v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803691v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Mazigh" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochet Marielle" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouneau Luc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchet Odile" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484553v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290838v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Huard De Verneuil" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khelfa" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290856v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355332v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366829v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355907v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03467121v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;rot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737354v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366602v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734120v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734121v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734122v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734119v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740086v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739962v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739961v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739959v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795489v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739995v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815216v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815440v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Milhavet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811750v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lehmann" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828564v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02786477v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803454v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290564v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chaillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Berry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo La Rosa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;zka Le Goff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290544v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o La Rosa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290808v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Gorna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803479v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290781v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gonzalez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Huard de Verneuil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazigh Fares" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803235v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sourisseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Unterfinger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lemasson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Caignard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803473v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803471v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coulpier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Magniez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803498v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cochet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803491v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182705v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Gorna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571210v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509311v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181142v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481153v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cochet-Bernoin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481101v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509104v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483455v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481141v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481097v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Aurine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481147v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181138v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04485131v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355807v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Gonzalez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Danckaert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366330v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366304v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366561v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366530v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366543v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736012v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736005v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786313v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786246v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734115v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786459v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734114v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786909v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734490v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734493v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734494v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734491v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734489v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734111v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739974v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bernoin-Cochet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740368v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745766v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Scordel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szelechowski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonzalez-Dunia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eloit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746422v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Scordel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744808v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804156v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803628v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808090v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Brnic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Agier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cn. Montero-Menei" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Milhavet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811132v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817592v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825569v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829438v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hamel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Arrabal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825706v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826804v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183300v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Zoladek" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cannac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Seite" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Davies" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Quellec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2502064122" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338506v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Albert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Couture" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lebon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gressens" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.10.01.679540" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428636v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Richardson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27954-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568823v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01290-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498024v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Costa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klonjkowski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25031382" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540803v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Aurine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Baquerre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7637" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252154v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00931-z" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03466592v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13112255" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02863210v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bielle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bigot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foulongne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bollor&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa308" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02914090v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Montero-Menei" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Blanchet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-020-01756-x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355950v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ferraris" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hamel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gladwyn-Ng" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alfano" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2019.1637283" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02425366v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lecollinet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beck" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12010023" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886415v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine J. Cheval" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Muth" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Beurdeley" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00298-19" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627246v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Revaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Suleman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Shaw" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607542v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gouzil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fablet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lara" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01263-16" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02013511v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meertens" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Labeau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dejarnac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cipriani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sinigaglia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2016.12.045" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402647v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Huttin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Poulet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004859" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636482v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Carozza" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rodrigues" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Galea" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2014.10.088" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q640BKNT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632082v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153112003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953583v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tritz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leblond" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955764v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953576v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955756v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190009v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gagnieur" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cheval" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Br&#233;ard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gratigny" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biologicals.2014.05.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651088v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Donadieu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Lowenski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Servely" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Laloy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lilin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084473" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190081v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bahuon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v5112856" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651730v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Stevanovic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.05663-11" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667020v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Messiaen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boucreaux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2006.05.037" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NSWP62S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665075v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Messiaen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Fernandez de Marco" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2006.05.013" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMW615Z1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525420v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adjou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Fontaine" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.156.16.523-b" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683354v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fontaine" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683378v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2004.06.001" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WX7R27P7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677353v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Anders" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M107992200" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681876v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monville" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Conti" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio De-Fraja" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dreyfus" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mcne.2000.0926" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3098DC9F867E7FDC2D28047B4FB5744DC7F7017/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675776v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boill&#233;e" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cadusseau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grannec" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Junier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.21-18-07079.2001" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683393v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Paratcha" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ledda" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baars" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Besset" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0896-6273(01)00188-X" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63N7PT2D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693920v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Junier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Legendre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Esguerra" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tinel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mcne.1998.0708" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZ0CLJZT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696118v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G. Rabchevsky" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juno M. Weinitz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Fages" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695553v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peschanski" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. Dreyfus" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713654v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andreev" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lemercier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dauchel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lees" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2249.1995.tb02290.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713147v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Forestier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Cadusseau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumio Suzuki" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715640v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Des Portes" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Melki" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199410000-00005" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316905v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Lemercier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Julen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dauchel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyse Ozanne" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.1830220405" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713707v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290571v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181137v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724269v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoire Mign&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Begue" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804354v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622311v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803577v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berry No&#233;mie" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaillot Valentine" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magniez Aur&#233;lie" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorna Kamila" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480744v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481047v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Ahnou" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Brillet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Salom&#243;n L&#243;pez-Molina" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479204v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480802v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481120v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481111v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480746v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484553v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803691v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Mazigh" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochet Marielle" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouneau Luc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchet Odile" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290838v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Huard De Verneuil" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khelfa" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290856v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366829v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355332v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355907v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03467121v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;rot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737354v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366602v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734120v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734121v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734122v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734119v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740086v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739961v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739962v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739959v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795489v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739995v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815216v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815440v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Milhavet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811750v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lehmann" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828564v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02786477v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803454v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>