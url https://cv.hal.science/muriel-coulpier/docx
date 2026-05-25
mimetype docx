--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -100,2958 +100,2958 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et caractérisation de modèles cellulaires 2D et 3D représentatifs de l’infection du système nerveux central humain par le virus West Nile pour identifier des molécules antivirales</w:t>
+                <w:t xml:space="preserve">Mise en place d’une plateforme d’identification de composés antiviraux à large spectre basée sur des cultures 2D/3D du système nerveux central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valentine Chaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaïzka Le Goff</w:t>
+                <w:t xml:space="preserve">Théo La Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Piumi</w:t>
+                <w:t xml:space="preserve">Kamila Gorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIème Journées Francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFV, Apr 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">La Lutte antivirale Petites molécules et Grands effets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, May 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290564v1</w:t>
+                <w:t xml:space="preserve">hal-05290808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing antiviral research for West Nile Virus using novel 2D and 3D neural cell cultures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement et caractérisation de modèles cellulaires 2D et 3D représentatifs de l’infection du système nerveux central humain par le virus West Nile pour identifier des molécules antivirales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo La Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïzka Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th International Conference on Antiviral Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISAR, Mar 2025, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">XXVIIème Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFV, Apr 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290544v1</w:t>
+                <w:t xml:space="preserve">hal-05290564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d’une plateforme d’identification de composés antiviraux à large spectre basée sur des cultures 2D/3D du système nerveux central</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Advancing antiviral research for West Nile Virus using novel 2D and 3D neural cell cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo La Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïzka Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kamila Gorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lutte antivirale Petites molécules et Grands effets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes, May 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">38th International Conference on Antiviral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISAR, Mar 2025, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290808v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de modèles cellulaires 2D et 3D représentatifs de l’infection du système nerveux central humain par le virus West Nile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New 2D/3D in vitro models of West Nile Virus-infected equine brain cells for antiviral discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo La Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la recherche EnvA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Maisons Alfort, France</w:t>
+              <w:t xml:space="preserve">XII International Equine Infectious Disease Congress (IEIDC XII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803479v1</w:t>
+                <w:t xml:space="preserve">hal-04803498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick-borne encephalitis virus-infected human neuronal/glial cells identify antiviral drugs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of 2D and 3D cellular models representative of West Nile virus infection in the human central nervous system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo La Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïzka Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Chaillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mazigh Fares</w:t>
+                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Interdisciplinaire de chimiothérapie anti-infectieuse (RICAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département de Santé Animale INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Seignosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290781v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated protein-protein interaction and RNA interference screens reveal novel restriction and dependency factors for tick-borne encephalitis virus in its human host</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edouard Hirchaud</w:t>
+                <w:t xml:space="preserve">Développement de modèles cellulaires 2D et 3D représentatifs de l’infection du système nerveux central humain par le virus West Nile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo La Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïzka Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Keystone Symposia : Positive Strand RNA Viruses: Interdisciplinary Advances in Virology, Pathogenesis, Immunology, and Technology Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Killarney, Ireland</w:t>
+              <w:t xml:space="preserve">Journée de la recherche EnvA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Maisons Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803235v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of 2D and 3D cellular models representative of West Nile virus infection of the human central nervous system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Tick-borne encephalitis virus-infected human neuronal/glial cells identify antiviral drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Chaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Piumi</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'Ecole Doctorale Innovation Thérapeutique : du Fondamental à l'Appliqué</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Orsay, France</w:t>
+              <w:t xml:space="preserve">Réunion Interdisciplinaire de chimiothérapie anti-infectieuse (RICAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803473v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human and equine brain organoids: tools to better understand viral infection of the central nervous system and to identify antiviral compounds.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated protein-protein interaction and RNA interference screens reveal novel restriction and dependency factors for tick-borne encephalitis virus in its human host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Coulpier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Théo La Rosa</w:t>
+                <w:t xml:space="preserve">Edouard Hirchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organoïdes en Recherche Agronomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Nov 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Keystone Symposia : Positive Strand RNA Viruses: Interdisciplinary Advances in Virology, Pathogenesis, Immunology, and Technology Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Killarney, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803471v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New 2D/3D in vitro models of West Nile Virus-infected equine brain cells for antiviral discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marielle Cochet</w:t>
+                <w:t xml:space="preserve">Development of 2D and 3D cellular models representative of West Nile virus infection of the human central nervous system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo La Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïzka Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII International Equine Infectious Disease Congress (IEIDC XII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">Journée de l'Ecole Doctorale Innovation Thérapeutique : du Fondamental à l'Appliqué</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803498v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of 2D and 3D cellular models representative of West Nile virus infection in the human central nervous system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Human and equine brain organoids: tools to better understand viral infection of the central nervous system and to identify antiviral compounds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Chaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Magniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo La Rosa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département de Santé Animale INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Seignosse, France</w:t>
+              <w:t xml:space="preserve">Organoïdes en Recherche Agronomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Nov 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803491v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie comparative des interactions protéines-protéines entre deux flavivirus transmis par les tiques et leurs hôtes mammifères.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Sourisseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manon Lemasson</w:t>
+                <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Unterfinger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kamilla Gorna</w:t>
+                <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département Santé Animal Inrae, Oct 2023, Anglet, France</w:t>
+              <w:t xml:space="preserve">18ème Réunion annuelle du groupe Tiques et Maladies à Tiques -TMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, STRASBOURG (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182705v1</w:t>
+                <w:t xml:space="preserve">hal-04509104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative mapping of protein-protein interactions between tick-borne flaviviruses and their mammalian hosts reveals virus- and mammalian host-specific interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Cartographie comparative des interactions protéines-protéines entre deux flavivirus transmis par les tiques et leurs hôtes mammifères.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Piumi</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Gorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Meeting on Viral Zoonosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Saint Raphaël, France</w:t>
+              <w:t xml:space="preserve">JAS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département Santé Animal Inrae, Oct 2023, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571210v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
+                <w:t xml:space="preserve">Comparative mapping of protein-protein interactions between tick-borne flaviviruses and their mammalian hosts reveals virus- and mammalian host-specific interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Chaillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mazigh Fares</w:t>
+                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Meeting of Viral Zoonoses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Saint-Raphaël, France</w:t>
+              <w:t xml:space="preserve">10th European Meeting on Viral Zoonoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Saint-Raphael, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04509311v1</w:t>
+                <w:t xml:space="preserve">hal-04181142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative mapping of protein-protein interactions between tick-borne flaviviruses and their mammalian hosts reveals virus- and mammalian host-specific interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Sourisseau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">François Piumi</w:t>
+                <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Meeting on Viral Zoonoses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Saint-Raphael, France</w:t>
+              <w:t xml:space="preserve">XXVèmes Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Virologie, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181142v1</w:t>
+                <w:t xml:space="preserve">hal-04481153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Chaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVèmes Journées Francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Virologie, Apr 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">36th International Conference on Antiviral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Antiviral Research (ISAR), Mar 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481153v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Chaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Conference on Antiviral Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Antiviral Research (ISAR), Mar 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">10th European Meeting of Viral Zoonoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Saint-Raphaël, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481101v1</w:t>
+                <w:t xml:space="preserve">hal-04509311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
+                <w:t xml:space="preserve">Comparative mapping of protein-protein interactions between tick-borne flaviviruses and their mammalian hosts reveals virus- and mammalian host-specific interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Chaillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mazigh Fares</w:t>
+                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Réunion annuelle du groupe Tiques et Maladies à Tiques -TMT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, STRASBOURG (FRANCE), France</w:t>
+              <w:t xml:space="preserve">10th European Meeting on Viral Zoonosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Saint Raphaël, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04509104v1</w:t>
+                <w:t xml:space="preserve">hal-04571210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of antiviral molecules: Importance of the choice of cell model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Unexpected proviral activity idendified for a family of molecules in West Nile virus-infected equine neural cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Piumi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kamila Gorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques et doctorales de l'Anses 2022 (JSDA-2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, MAISONS-ALFORT, France</w:t>
+              <w:t xml:space="preserve">Journée de la Recherche -EnvA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, MAISONS-ALFORT, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04483455v1</w:t>
+                <w:t xml:space="preserve">hal-04485131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of antiviral molecules: Importance of the choice of cell model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Gorna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'ANSES (JSDA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANSES, Oct 2022, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques et doctorales de l'Anses 2022 (JSDA-2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, MAISONS-ALFORT, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481141v1</w:t>
+                <w:t xml:space="preserve">hal-04483455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two- and three-dimensional in vitro models for investigating TBEV-induced neuropathogenesis and discovering therapeutic drugs</w:t>
+                <w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noemie Aurine</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées "Tiques et Maladies à Tiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe "Tiques et Maladies à Tiques" (TMT), Mar 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'ANSES (JSDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANSES, Oct 2022, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481097v1</w:t>
+                <w:t xml:space="preserve">hal-04481141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t>
+                <w:t xml:space="preserve">Two- and three-dimensional in vitro models for investigating TBEV-induced neuropathogenesis and discovering therapeutic drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazigh Fares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Aurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifiques du Département de Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE (Département de Santé Animale), Oct 2022, Aglet, France</w:t>
+              <w:t xml:space="preserve">Journées "Tiques et Maladies à Tiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe "Tiques et Maladies à Tiques" (TMT), Mar 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481147v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie comparative des interactions protéines-protéines entre deux flavivirus transmis par les tiques et leurs hôtes mammifères.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Sourisseau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Kamila Gorna</w:t>
+                <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVèmes Journées Francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifiques du Département de Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE (Département de Santé Animale), Oct 2022, Aglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181138v1</w:t>
+                <w:t xml:space="preserve">hal-04481147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected proviral activity idendified for a family of molecules in West Nile virus-infected equine neural cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
+                <w:t xml:space="preserve">Cartographie comparative des interactions protéines-protéines entre deux flavivirus transmis par les tiques et leurs hôtes mammifères.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Piumi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kamila Gorna</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Recherche -EnvA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, MAISONS-ALFORT, France</w:t>
+              <w:t xml:space="preserve">XXIVèmes Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04485131v1</w:t>
+                <w:t xml:space="preserve">hal-04181138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of antiviral molecules against West-Nile virus by an approach combining cell imaging and equine neural cells derived from induced-pluripotent stem cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Gorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3106,103 +3106,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative mapping of protein-protein interactions between tick-borne flaviviruses and their mammalian hosts reveals potential virus- and mammalian host-specific interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du réseau tiques et maladie à tique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, virtual, France</w:t>
@@ -3231,103 +3231,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative mapping of protein-protein interactions between tick-borne flaviviruses and their mammalian hosts reveals virus-specific interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium on Ticks and Tick-borne Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Virtual, France</w:t>
@@ -3356,51 +3356,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathological modeling of TBEV infection using human neuronal/glial co-cultures derived from fetal neural progenitor cells and high-throughput screening for anti-viral drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tiques et Maladies à tiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3419,372 +3419,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathological modeling of TBEV infection using human neuronal/glial co-cultures derived from fetal neural progenitor cells and high-throughput screening for anti-viral drugs.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Pathological modeling of TBEV infection using human neuronal/glial co-cultures derived from fetal neural progenitor cells and high-throughput screening for anti-viral drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Meeting of viral Zoonoses (EMVZ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, St Raphaël, France</w:t>
+              <w:t xml:space="preserve">3. International Meeting on Arboviruses and their Vectors (IMAV 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Microbiology Society., Sep 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366530v1</w:t>
+                <w:t xml:space="preserve">hal-02736005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des infections virales du cerveau des équidés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Pathological modeling of TBEV infection using human neuronal/glial co-cultures derived from fetal neural progenitor cells and high-throughput screening for anti-viral drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées sciences et innovations équines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Saumur, France</w:t>
+              <w:t xml:space="preserve">IMAV 2019: International Meeting on Arboviruses and their Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366543v1</w:t>
+                <w:t xml:space="preserve">hal-02736012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathological modeling of TBEV infection using human neuronal/glial co-cultures derived from fetal neural progenitor cells and high-throughput screening for anti-viral drugs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Pathological modeling of TBEV infection using human neuronal/glial co-cultures derived from fetal neural progenitor cells and high-throughput screening for anti-viral drugs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMAV 2019: International Meeting on Arboviruses and their Vectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">European Meeting of viral Zoonoses (EMVZ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, St Raphaël, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736012v1</w:t>
+                <w:t xml:space="preserve">hal-03366530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathological modeling of TBEV infection using human neuronal/glial co-cultures derived from fetal neural progenitor cells and high-throughput screening for anti-viral drugs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Modélisation des infections virales du cerveau des équidés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Meeting on Arboviruses and their Vectors (IMAV 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Microbiology Society., Sep 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées sciences et innovations équines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736005v1</w:t>
+                <w:t xml:space="preserve">hal-03366543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation pathologique de l’infection par tbev en utilisant des cellules neurales humaines dérivées de progéniteurs fœtaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du département de santé animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3803,303 +3803,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie à haut débit / haut contenu pour le criblage de petites molécules à effet antiviral</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">High content screening/imaging of differentiated human primary neural cells identifies drug candidates that inhibits TBEV infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée Imagerie INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Sep 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Nouvelles stratégies pour la santé animale et la santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences animales Paris-Saclay. FRA., Sep 2018, Jouy-enJosas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786246v1</w:t>
+                <w:t xml:space="preserve">hal-02786459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High content screening/imaging of differentiated human primary neural cells identifies drug candidates that inhibits TBEV infection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Imagerie à haut débit / haut contenu pour le criblage de petites molécules à effet antiviral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Seminar in Virology (EuSeV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bertinoro, Italie</w:t>
+              <w:t xml:space="preserve">journée Imagerie INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Sep 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734115v1</w:t>
+                <w:t xml:space="preserve">hal-02786246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High content screening/imaging of differentiated human primary neural cells identifies drug candidates that inhibits TBEV infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles stratégies pour la santé animale et la santé publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sciences animales Paris-Saclay. FRA., Sep 2018, Jouy-enJosas, France</w:t>
+              <w:t xml:space="preserve">6. European Seminar in Virology (EuSeV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bertinoro, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786459v1</w:t>
+                <w:t xml:space="preserve">hal-02734115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathological modelling of tick-borne encephalitis virus infection using brain cells derived from human fetal neural progenitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American society of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, University of Maryland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4118,661 +4118,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de l’imagerie à haut débit/haut contenu pour identifier des molécules antivirales</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée ASPIC (Plateforme HCS/HCA ANSES).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">Journée de la Recherche de l’ENVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786909v1</w:t>
+                <w:t xml:space="preserve">hal-02734111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathological modelling of Tick- Borne Encephalitis Virus infection using primary human brain cells derived from fetal neural progenitors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Utilisation de l’imagerie à haut débit/haut contenu pour identifier des molécules antivirales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mazigh Fares</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. European Seminar in Virology. Virus infections of the nervous system</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">Journée ASPIC (Plateforme HCS/HCA ANSES).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734490v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathological modelling of Tick-Borne Encephalitis Virus infection using brain cells derived from human fetal neural progenitor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Pathological modelling of Tick- Borne Encephalitis Virus infection using primary human brain cells derived from fetal neural progenitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. annual meeting of Epizone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">5. European Seminar in Virology. Virus infections of the nervous system</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734493v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathological modelling of Tick- Borne Encephalitis Virus infection using primary human brain cells derived from fetal neural progenitors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Pathological modelling of Tick-Borne Encephalitis Virus infection using brain cells derived from human fetal neural progenitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Med-Vet-Net Association International Scientific Conference – One Health. Zoonoses, emerging threats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Guilford, United Kingdom</w:t>
+              <w:t xml:space="preserve">11. annual meeting of Epizone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734494v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virus de l’encéphalite à tique (TBEV) : modélisation pathologique en utilisant des cellules dérivées de progéniteurs neuraux fœtaux humains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Pathological modelling of Tick- Borne Encephalitis Virus infection using primary human brain cells derived from fetal neural progenitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">YRLS conference 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">5. Med-Vet-Net Association International Scientific Conference – One Health. Zoonoses, emerging threats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Guilford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734491v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick-Borne Encephalitis Virus (TBEV) : physiopathologie et antiviraux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Virus de l’encéphalite à tique (TBEV) : modélisation pathologique en utilisant des cellules dérivées de progéniteurs neuraux fœtaux humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tiques et maladies à tiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">YRLS conference 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734489v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tick-Borne Encephalitis Virus (TBEV) : physiopathologie et antiviraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Recherche de l’ENVA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Tiques et maladies à tiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734111v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des infections virales du système nerveux central humain pour le développement de thérapies antivirales par criblage à haut débit de petites molécules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Bernoin-Cochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4810,51 +4810,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cellules souches neurales humaines : un outil pour étudier les infections virales dans le cerveau humain : exemple du virus de Borna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique des laboratoires de l'ANSES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES). FRA., Nov 2015, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4931,51 +4931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonzalez-Dunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eloit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doc'J : Colloque des Jeunes Chercheurs de l'INRA de Jouy-en-Josas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5052,51 +5052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonzalez-Dunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eloit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Young Researchers in Life Sciences (YRSL) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération "Young Researchers in Life Sciences". FRA., May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5115,208 +5115,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">West-Nile virus-induced neuropathogenicity is strain specific</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Identification of viral determinants involved in Borna Disease Virus interference with human neurogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Scordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. EuroWestNile annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Brescia, Italy</w:t>
+              <w:t xml:space="preserve">International Meeting on Borna Virus in Freiburg (IMBiF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Fribourg-en-Brisgau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744808v1</w:t>
+                <w:t xml:space="preserve">hal-02804156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of viral determinants involved in Borna Disease Virus interference with human neurogenesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">West-Nile virus-induced neuropathogenicity is strain specific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meeting on Borna Virus in Freiburg (IMBiF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Fribourg-en-Brisgau, Germany</w:t>
+              <w:t xml:space="preserve">2. EuroWestNile annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Brescia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804156v1</w:t>
+                <w:t xml:space="preserve">hal-02744808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BDV interference with human neurogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting on Borna Virus in Freiburg (IMBiF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Fribourg-en-Brisgau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5335,51 +5335,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le virus de Borna infecte les cellules souches neurales humaines et altère la neurogènese</w:t>
+                <w:t xml:space="preserve">Le virus de Borna infecte les cellules souches neurales humaines et altère la neurogenèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Brnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Bernoin-Cochet</w:t>
@@ -5414,97 +5414,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Milhavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème journée Francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Mar 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">X. Journées d'Animation Scientifique du Département de SA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808090v1</w:t>
+                <w:t xml:space="preserve">hal-02811132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le virus de Borna infecte les cellules souches neurales humaines et altère la neurogenèse</w:t>
+                <w:t xml:space="preserve">Le virus de Borna infecte les cellules souches neurales humaines et altère la neurogènese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Brnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Bernoin-Cochet</w:t>
@@ -5539,103 +5539,103 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Milhavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X. Journées d'Animation Scientifique du Département de SA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Fréjus, France</w:t>
+              <w:t xml:space="preserve">13ème journée Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Mar 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811132v1</w:t>
+                <w:t xml:space="preserve">hal-02808090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borna Disease Virus infects human primary neural stem cells and impairs neurogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. international symposium on NeuroVirology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for NeuroVirology (ISNV). INT., Oct 2010, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5660,51 +5660,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PrP-c : un rôle neuroprotecteur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Thématique d’Animation Scientifique du GIS “ Infections à prions ”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Saclay, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5729,51 +5729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overexpression of PrPc promotes neuronal survival in in vitro and in vivo models,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5837,51 +5837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le prion : de la protéine cellulaire (PrP-c) à la protéine pathologique (PrP-res)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’Ecole Vétérinaire de Maisons-Alfort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Maisons-Alfort, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5906,51 +5906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sur-expression de PrP-c favorise la survie des motoneurones dans un modèle de mort induite par axotomie néonatale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Séminaire INRA sur les ESST et les Prions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Le Croisic, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6001,697 +6001,697 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MITD1 is a brain-specific interferon-inducible factor that inhibits flavivirus replication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of innate immune and inflammatory signaling in West Nile virus tropism and neuronal and glial cell death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Gorna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jim Zoladek</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jordan Quellec</w:t>
+                <w:t xml:space="preserve">Jennifer Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2502064122⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.44163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-27954-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05183300v1</w:t>
+                <w:t xml:space="preserve">hal-05428636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oropouche virus infects human neural progenitor cells and alters the growth of brain organoids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MITD1 is a brain-specific interferon-inducible factor that inhibits flavivirus replication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Zoladek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Cannac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Seite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Albert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gressens</w:t>
+                <w:t xml:space="preserve">Jordan Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2025.10.01.679540⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (12), pp.e2502064122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2502064122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338506v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05183300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of innate immune and inflammatory signaling in West Nile virus tropism and neuronal and glial cell death</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oropouche virus infects human neural progenitor cells and alters the growth of brain organoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Chaillot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Noémie Berry</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Richardson</w:t>
+                <w:t xml:space="preserve">Pierre Gressens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.44163. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (3), pp.114957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-27954-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2025.10.01.679540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05428636v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An equine iPSC-based phenotypic screening platform identifies pro- and anti-viral molecules against West Nile virus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vaccinia Virus Defective Particles Lacking the F17 Protein Do Not Inhibit Protein Synthesis: F17, a Double-Edged Sword for Protein Synthesis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Beaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Klonjkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Cochet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+                <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-024-01290-1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (3), pp.1382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms25031382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568823v2</w:t>
+                <w:t xml:space="preserve">hal-04498024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaccinia Virus Defective Particles Lacking the F17 Protein Do Not Inhibit Protein Synthesis: F17, a Double-Edged Sword for Protein Synthesis?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Klonjkowski</w:t>
+                <w:t xml:space="preserve">An equine iPSC-based phenotypic screening platform identifies pro- and anti-viral molecules against West Nile virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Piumi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+                <w:t xml:space="preserve">Kamila Gorna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (3), pp.1382. </w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55 (1), pp.32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms25031382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13567-024-01290-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498024v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568823v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain organoids as models for studying neuropathologies in domestic animals</w:t>
               </w:r>
@@ -6703,98 +6703,98 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Aurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo La Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Baquerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 36 (2), </w:t>
+              <w:t xml:space="preserve">, 2023, 36 (2), pp.7637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.2.7637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -6833,51 +6833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Baquerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 52 (1), pp.65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6915,103 +6915,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic Studies Suggest a Coincident Role for Apoptosis and Pyroptosis but Not for Autophagic Neuronal Death in TBEV-Infected Human Neuronal/Glial Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Gorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (11), pp.2255. </w:t>
@@ -7183,77 +7183,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathological modeling of TBEV infection reveals differential innate immune responses in human neurons and astrocytes that correlate with their susceptibility to infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Montero-Menei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7311,472 +7311,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02914090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zika virus differentially infects human neural progenitor cells according to their state of differentiation and dysregulates neurogenesis through the Notch pathway</w:t>
+                <w:t xml:space="preserve">Viral Equine Encephalitis, a Growing Threat to the Horse Population in Europe?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Ferraris</w:t>
+                <w:t xml:space="preserve">Sylvie Lecollinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Cochet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Hamel</w:t>
+                <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Gladwyn-Ng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Alfano</w:t>
+                <w:t xml:space="preserve">Cécile Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/22221751.2019.1637283⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (1), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v12010023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355950v1</w:t>
+                <w:t xml:space="preserve">hal-02425366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral Equine Encephalitis, a Growing Threat to the Horse Population in Europe?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adventitious Virus Detection in Cells by High-Throughput Sequencing of Newly Synthesized RNAs: Unambiguous Differentiation of Cell Infection from Carryover of Viral Nucleic Acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine J. Cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Lecollinet</w:t>
+                <w:t xml:space="preserve">Erika Muth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pronost</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+                <w:t xml:space="preserve">Pascale Beurdeley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v12010023⟩</w:t>
+              <w:t xml:space="preserve">MSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mSphere.00298-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425366v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adventitious Virus Detection in Cells by High-Throughput Sequencing of Newly Synthesized RNAs: Unambiguous Differentiation of Cell Infection from Carryover of Viral Nucleic Acids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zika virus differentially infects human neural progenitor cells according to their state of differentiation and dysregulates neurogenesis through the Notch pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ferraris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine J. Cheval</w:t>
+                <w:t xml:space="preserve">Rodolphe Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Muth</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+                <w:t xml:space="preserve">Ivan Gladwyn-Ng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Beurdeley</w:t>
+                <w:t xml:space="preserve">Christian Alfano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (3), </w:t>
+              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (1), pp.1003-1016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mSphere.00298-19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/22221751.2019.1637283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886415v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firewalls prevent systemic dissemination of vectors derived from human adenovirus type 5 and suppress production of transgene-encoded antigen in a murine model of oral vaccination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Revaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7847,295 +7847,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonstructural protein NSs of Schmallenberg virus Is targeted to the nucleolus and induces nucleolar disorganization</w:t>
+                <w:t xml:space="preserve">Axl mediates ZIKA virus entry in human glial cells and modulates innate immune responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gouzil</w:t>
+                <w:t xml:space="preserve">Laurent Meertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Fablet</w:t>
+                <w:t xml:space="preserve">Athena Labeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Lara</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marielle Cochet</w:t>
+                <w:t xml:space="preserve">Ophélie Dejarnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Cipriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sinigaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.01263-16⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (2), pp.324-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2016.12.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607542v1</w:t>
+                <w:t xml:space="preserve">hal-02013511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axl mediates ZIKA virus entry in human glial cells and modulates innate immune responses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonstructural protein NSs of Schmallenberg virus Is targeted to the nucleolus and induces nucleolar disorganization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Dejarnac</w:t>
+                <w:t xml:space="preserve">Julie Gouzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Cipriani</w:t>
+                <w:t xml:space="preserve">Aurore Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Sinigaglia</w:t>
+                <w:t xml:space="preserve">Estelle Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (2), pp.324-333. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2016.12.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01263-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013511v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borna Disease Virus Phosphoprotein Impairs the Developmental Program Controlling Neurogenesis and Reduces Human GABAergic Neurogenesis</w:t>
               </w:r>
@@ -8147,51 +8147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Scordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Huttin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Szelechowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8281,77 +8281,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Galea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaccine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 33 (1), pp.141-148. </w:t>
@@ -8414,51 +8414,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La phosphoprotéine P du virus de la maladie de Borna altère le développement des neurones GABAergiques humains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Scordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (12), pp.1060-1063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8518,64 +8518,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8611,402 +8611,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurologie : Diagnostic différentiel épidémio-clinique et de laboratoire des affections nerveuses d'origine infectieuse (2014)</w:t>
+                <w:t xml:space="preserve">Infectiologie et neurologie : Cheval suspect d'affection nerveuse d'origine infectieuse : de l'examen aux premières mesures sanitaires (2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lecollinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratique vétérinaire équine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Les maladies infectieuses chez les équidés adultes, 46 (NS), pp.68-76</w:t>
+              <w:t xml:space="preserve">, 2014, Les maladies infectieuses chez les équidés adultes, 46, pp.60-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955764v1</w:t>
+                <w:t xml:space="preserve">hal-02955756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic différentiel épidémio-clinique et de laboratoire des affections nerveuses d’origine infectieuse</w:t>
+                <w:t xml:space="preserve">Neurologie : Diagnostic différentiel épidémio-clinique et de laboratoire des affections nerveuses d'origine infectieuse (2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratique vétérinaire équine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Numéro spécial, 46, pp.68-76</w:t>
+              <w:t xml:space="preserve">, 2014, Les maladies infectieuses chez les équidés adultes, 46 (NS), pp.68-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02953576v1</w:t>
+                <w:t xml:space="preserve">hal-02955764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infectiologie et neurologie : Cheval suspect d'affection nerveuse d'origine infectieuse : de l'examen aux premières mesures sanitaires (2014)</w:t>
+                <w:t xml:space="preserve">Diagnostic différentiel épidémio-clinique et de laboratoire des affections nerveuses d’origine infectieuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Levy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratique vétérinaire équine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Les maladies infectieuses chez les équidés adultes, 46, pp.60-67</w:t>
+              <w:t xml:space="preserve">, 2014, Numéro spécial, 46, pp.68-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955756v1</w:t>
+                <w:t xml:space="preserve">hal-02953576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis by high throughput sequencing of Specific Pathogen Free eggs</w:t>
               </w:r>
@@ -9312,51 +9312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Lowenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Zientara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5, pp.2856-2880. </w:t>
@@ -9420,77 +9420,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Brnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Stevanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Agier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86 (5), pp.2512 - 2522. </w:t>
@@ -9528,51 +9528,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axotomy-induced motoneuron death is delayed in mice overexpressing PrPc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Messiaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9657,77 +9657,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bax deletion does not protect neurons from BSE-induced death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Messiaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Fernandez de Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9829,77 +9829,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eloit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Record</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 156 (16), pp.523-524. </w:t>
@@ -9963,77 +9963,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eloit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Record</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 156 (16), pp.523-524. </w:t>
@@ -10071,51 +10071,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrograde propagation of GDNF-mediated signals in sympathetic neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos F Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10174,51 +10174,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordinated activation of autophosphorylation sites in the RET receptor tyrosine kinase: importance of tyrosine 1062 for GDNF mediated neuronal differentiation and survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Anders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10291,51 +10291,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciliary neurotrophic factor may activate mature astrocytes via binding with the leukemia inhibitory factor receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Monville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10450,51 +10450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boillée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10593,51 +10593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Ledda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10752,51 +10752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Esguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998, 12 (3), pp.168-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10865,51 +10865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander G. Rabchevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juno M. Weinitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10964,51 +10964,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bcl-2 sensitivity differentiates two pathways for motoneuronal death in the wobbler mutant mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Junier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11072,51 +11072,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of the endothelium by IL-1α and glucocorticoids results in major increase of complement C3 and factor B production and generation of C3a</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Andreev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11200,269 +11200,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02713654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transforming growth factor α (TGF α) expression in degenerating motoneurons of the murine mutant wobbler: a neuronal signal for astrogliosis?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Early detection of mouse wobbler mutation: a model of pathological motoneurone death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Des Portes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josette Cadusseau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J Melki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick A. Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 5 (15), pp.1861-1864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/00001756-199410000-00005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02713147v1</w:t>
+                <w:t xml:space="preserve">hal-02715640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early detection of mouse wobbler mutation: a model of pathological motoneurone death</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transforming growth factor α (TGF α) expression in degenerating motoneurons of the murine mutant wobbler: a neuronal signal for astrogliosis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Junier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Des Portes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+                <w:t xml:space="preserve">Nadine Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Melki</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Josette Cadusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fumio Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroReport</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 14 (7), pp.4206-4216</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02715640v1</w:t>
+                <w:t xml:space="preserve">hal-02713147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential modulation by glucocorticoids of alternative complement protein secretion in cells of the monocyte/macrophage lineage</w:t>
               </w:r>
@@ -11474,51 +11474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dauchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11552,51 +11552,51 @@
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/eji.1830220405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316905v1</w:t>
+                <w:t xml:space="preserve">hal-02713707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential modulation by glucocorticoids of alternative complement protein secretion in cells of the monocyte/macrophage lineage</w:t>
               </w:r>
@@ -11608,51 +11608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dauchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11686,51 +11686,51 @@
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/eji.1830220405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02713707v1</w:t>
+                <w:t xml:space="preserve">hal-05316905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11748,103 +11748,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Innate Immune and Inflammatory Signaling in West Nile Virus Tropism and Neuronal and Glial Cell Death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Chaillot</w:t>
+                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Piumi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kamila Gorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11866,103 +11866,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated protein-protein interaction and RNA interference screens reveal novel restriction and dependency factors for a tick-borne flavivirus in its human host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12068,51 +12068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Chaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.97-98 (n°159)</w:t>
@@ -12154,77 +12154,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of 3D cellular models of infection of the human and equine central nervous systems by Flaviviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Chaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Magniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo La Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12266,103 +12266,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de modèles cellulaires 2D et 3D représentatifs de l’infection du système nerveux central humain et équin par le virus West Nile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo La Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïzka Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Journal officiel de la Société Française de Virologie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIes Journées Francophones de Virologies</w:t>
@@ -12395,51 +12395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a platform for the identification of broad-spectrum antiviral compounds based on 2D/3D cultures of the central nervous system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berry Noémie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12520,90 +12520,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of physiologically relevant 2D and 3D cellular models of infection of the human and equine central nervous systems by Flaviviruses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Chaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo La Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Gorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12684,51 +12684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Ahnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Brillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Salomón López-Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12770,103 +12770,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equine brain organoids: tools to better understand West Nile virus infection of the equine central nervous system and to identify antiviral molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Chaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo La Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPIZONE Annual Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Novi Sad, Serbia</w:t>
@@ -12908,90 +12908,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Chaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th International Conference on Antiviral Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t>
@@ -13059,51 +13059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Ahnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Brillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Salomón López-Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13184,51 +13184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Ahnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Brillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Salomón López-Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13283,90 +13283,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TBEV-infected human neuronal/glial cells identify antiviral drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Chaillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
+                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Gorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th international symposium on hepatitis C virus, flaviviruses and related viruses.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Ghent, Belgium</w:t>
@@ -13395,90 +13395,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de molécules pro- et anti-virales contre le virus West Nile par une approche combinant l’imagerie cellulaire et les cellules neurales équines dérivées de cellules souches pluripotentes induites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Piumi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kamila Gorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Danckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13520,51 +13520,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are regulated cell death (RCD) pathways involved in neuronal death in TBEV-infected human neuronal/glial cells? A transcriptomic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Mazigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13645,90 +13645,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation in vitro des encéphalites virales à Flavivirus et Alphavirus : une approche pour l’identification de molécules antivirales à large spectre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Huard De Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khelfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13770,90 +13770,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de molécules antivirales contre le virus West-Nile par une approche combinant l’imagerie cellulaire et les cellules neurales équines dérivées de cellules souches pluripotentes induites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Piumi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kamila Gorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Danckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13895,64 +13895,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathological modeling of EEEV infection using neuronal/glial cells derived from human fetal neural progenitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23èmes Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13977,90 +13977,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of antiviral molecules against West-Nile virus by an approach combining cell imaging and equine neural cells derived from induced-pluripotent stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Piumi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kamila Gorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Danckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14102,77 +14102,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de molécules antivirales contre le virus West Nile par une approche combinant l'imagerie cellulaire et les cellules neurales équines dérivées de cellules souches pluripotentes induites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Gorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14352,51 +14352,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des infections virales du cerveau des équidés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Bernoin-Cochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14434,64 +14434,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling EEEV infection using neuronal/glial cells derived from human neural progenitors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Meeting on viral zoonoses (EMVZ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, St Raphaël, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14516,64 +14516,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathological modelling of Tick-Borne Encephalitis Virus infection using brain cells derived from human fetal neural progenitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses 2018, Breakthrough in viral replication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Barcelone, Spain. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14592,234 +14592,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation pathologique de l’infection par TBEV en utilisant des cellules neurales humaines dérivées de progéniteurs fœtaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Identification de molécules antivirales à large spectre actives contre le virus de l’encéphalite à tiques par criblage à haut contenu de cellules neurales humaines dérivées de progéniteurs fœtaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mazigh Fares</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Francophone de Virologie</w:t>
+              <w:t xml:space="preserve">9. Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734121v1</w:t>
+                <w:t xml:space="preserve">hal-02734122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de molécules antivirales à large spectre actives contre le virus de l’encéphalite à tiques par criblage à haut contenu de cellules neurales humaines dérivées de progéniteurs fœtaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Modélisation pathologique de l’infection par TBEV en utilisant des cellules neurales humaines dérivées de progéniteurs fœtaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées Francophones de Virologie</w:t>
+              <w:t xml:space="preserve">Journée Francophone de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734122v1</w:t>
+                <w:t xml:space="preserve">hal-02734121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathological modelling of Tick-Borne Encephalitis Virus infection using brain cells derived from human fetal neural progenitor.fetal neural progenitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Theory of Modeling and Simulation (DEVS/TMS 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Glasgow, United Kingdom. 2017, Symposium on Theory of Modeling and Simulation (DEVS/TMS 2011)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14838,860 +14838,860 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human primary brain cells, a relevant model to study tick-borne encephalitis virus-induced neuropathogenesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Modélisation in vitro de l’infection par le virus de l’encéphalite à tiques en utilisant des cellules neurales primaires humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Congress of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Hambourg, Germany. 2016</w:t>
+              <w:t xml:space="preserve">6. Journées Santé et Société (Journées Infectiologie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740086v1</w:t>
+                <w:t xml:space="preserve">hal-02795489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des infections virales du système nerveux central humain pour le développement de thérapies antivirales par criblage à haut débit de petites molécules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Modélisation in vitro de l’infection par le virus de l’encéphalite à tiques en utilisant des cellules neurales primaires humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marielle Bernoin-Cochet</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JDSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739961v1</w:t>
+                <w:t xml:space="preserve">hal-02739995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human primary brain cells, a relevant model to study tick-bBorne encephalitis virus-induced neuropathogenesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Human primary brain cells, a relevant model to study tick-borne encephalitis virus-induced neuropathogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">host RNA virus persistence: mechanisms and consequences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, St Andrews, United Kingdom. 2016</w:t>
+              <w:t xml:space="preserve">6th European Congress of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Hambourg, Germany. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739962v1</w:t>
+                <w:t xml:space="preserve">hal-02740086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation in vitro de l’infection par le virus de l’encéphalite à tiques en utilisant des cellules neurales primaires humaines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Modélisation des infections virales du système nerveux central humain pour le développement de thérapies antivirales par criblage à haut débit de petites molécules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mazigh Fares</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Bernoin-Cochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Young Researchers in Life Sciences(YRLS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France. 2016, Young Researcher in Life Sciences conference 2016</w:t>
+              <w:t xml:space="preserve">JDSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739959v1</w:t>
+                <w:t xml:space="preserve">hal-02739961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation in vitro de l’infection par le virus de l’encéphalite à tiques en utilisant des cellules neurales primaires humaines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Human primary brain cells, a relevant model to study tick-bBorne encephalitis virus-induced neuropathogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées Santé et Société (Journées Infectiologie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, 2016</w:t>
+              <w:t xml:space="preserve">host RNA virus persistence: mechanisms and consequences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, St Andrews, United Kingdom. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795489v1</w:t>
+                <w:t xml:space="preserve">hal-02739962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation in vitro de l’infection par le virus de l’encéphalite à tiques en utilisant des cellules neurales primaires humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, 2016</w:t>
+              <w:t xml:space="preserve">Young Researchers in Life Sciences(YRLS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France. 2016, Young Researcher in Life Sciences conference 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739995v1</w:t>
+                <w:t xml:space="preserve">hal-02739959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infection des cellules du système nerveux central humain par le virus de Borna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Milhavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Agier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eloit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu, 2009</w:t>
+              <w:t xml:space="preserve">11e Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France. pp.Inconnu, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815216v1</w:t>
+                <w:t xml:space="preserve">hal-02811750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borna disease virus infects human primary neural cells and impairs neurogenesis</w:t>
+                <w:t xml:space="preserve">Infection des cellules du système nerveux central humain par le virus de Borna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Agier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Meeting on Viral Zoonoses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, St Raphael, France. pp.Inconnu, 2009</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815440v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infection des cellules du système nerveux central humain par le virus de Borna</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Borna disease virus infects human primary neural cells and impairs neurogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Agier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Milhavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eloit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Eloit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Journées Francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paris, France. pp.Inconnu, 2009</w:t>
+              <w:t xml:space="preserve">5th European Meeting on Viral Zoonoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, St Raphael, France. pp.Inconnu, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811750v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sur-expression de PrP-c favorise la survie des motoneurones dans un modèle de mort induite par axotomie néonatale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Arrabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15774,51 +15774,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathological modeling of tick-borne encephalitis virus infection and induced antiviral response in neurons and astrocytes using human neural progenitor-derived cells infection using human neuronal/glial co-cultures derived from fetal neural progenitor cells and high-throughput screening for anti-viral drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. 2018. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -15877,51 +15877,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CSS 7 : Biologie des Interaction Hôtes-Agresseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16108,51 +16108,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290564v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chaillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Berry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo La Rosa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;zka Le Goff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290544v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o La Rosa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290808v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Gorna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803479v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290781v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gonzalez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Huard de Verneuil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazigh Fares" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803235v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sourisseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Unterfinger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lemasson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Caignard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803473v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803471v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coulpier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Magniez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803498v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cochet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803491v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182705v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Gorna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571210v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509311v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181142v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481153v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cochet-Bernoin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481101v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509104v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483455v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481141v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481097v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Aurine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481147v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181138v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04485131v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355807v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Gonzalez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Danckaert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366330v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366304v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366561v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366530v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366543v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736012v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736005v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786313v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786246v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734115v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786459v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734114v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786909v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734490v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734493v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734494v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734491v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734489v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734111v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739974v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bernoin-Cochet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740368v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745766v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Scordel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szelechowski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonzalez-Dunia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eloit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746422v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Scordel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744808v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804156v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803628v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808090v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Brnic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Agier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cn. Montero-Menei" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Milhavet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811132v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817592v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825569v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829438v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hamel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Arrabal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825706v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826804v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183300v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Zoladek" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cannac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Seite" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Davies" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Quellec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2502064122" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338506v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Albert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Couture" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lebon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gressens" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.10.01.679540" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428636v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Richardson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27954-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568823v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01290-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498024v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Costa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klonjkowski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25031382" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540803v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Aurine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Baquerre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7637" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252154v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00931-z" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03466592v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13112255" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02863210v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bielle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bigot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foulongne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bollor&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa308" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02914090v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Montero-Menei" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Blanchet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-020-01756-x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355950v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ferraris" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hamel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gladwyn-Ng" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alfano" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2019.1637283" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02425366v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lecollinet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beck" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12010023" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886415v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine J. Cheval" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Muth" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Beurdeley" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00298-19" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627246v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Revaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Suleman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Shaw" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607542v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gouzil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fablet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lara" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01263-16" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02013511v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meertens" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Labeau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dejarnac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cipriani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sinigaglia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2016.12.045" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402647v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Huttin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Poulet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004859" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636482v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Carozza" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rodrigues" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Galea" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2014.10.088" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q640BKNT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632082v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153112003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953583v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tritz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leblond" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955764v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953576v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955756v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190009v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gagnieur" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cheval" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Br&#233;ard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gratigny" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biologicals.2014.05.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651088v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Donadieu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Lowenski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Servely" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Laloy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lilin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084473" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190081v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bahuon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v5112856" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651730v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Stevanovic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.05663-11" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667020v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Messiaen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boucreaux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2006.05.037" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NSWP62S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665075v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Messiaen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Fernandez de Marco" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2006.05.013" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMW615Z1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525420v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adjou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Fontaine" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.156.16.523-b" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683354v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fontaine" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683378v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2004.06.001" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WX7R27P7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677353v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Anders" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M107992200" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681876v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monville" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Conti" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio De-Fraja" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dreyfus" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mcne.2000.0926" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3098DC9F867E7FDC2D28047B4FB5744DC7F7017/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675776v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boill&#233;e" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cadusseau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grannec" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Junier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.21-18-07079.2001" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683393v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Paratcha" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ledda" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baars" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Besset" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0896-6273(01)00188-X" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63N7PT2D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693920v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Junier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Legendre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Esguerra" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tinel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mcne.1998.0708" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZ0CLJZT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696118v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G. Rabchevsky" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juno M. Weinitz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Fages" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695553v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peschanski" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. Dreyfus" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713654v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andreev" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lemercier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dauchel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lees" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2249.1995.tb02290.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713147v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Forestier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Cadusseau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumio Suzuki" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715640v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Des Portes" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Melki" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199410000-00005" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316905v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Lemercier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Julen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dauchel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyse Ozanne" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.1830220405" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713707v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290571v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181137v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724269v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoire Mign&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Begue" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804354v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622311v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803577v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berry No&#233;mie" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaillot Valentine" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magniez Aur&#233;lie" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorna Kamila" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480744v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481047v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Ahnou" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Brillet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Salom&#243;n L&#243;pez-Molina" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479204v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480802v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481120v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481111v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480746v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484553v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803691v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Mazigh" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochet Marielle" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouneau Luc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchet Odile" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290838v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Huard De Verneuil" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khelfa" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290856v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366829v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355332v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355907v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03467121v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;rot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737354v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366602v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734120v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734121v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734122v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734119v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740086v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739961v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739962v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739959v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795489v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739995v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815216v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815440v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Milhavet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811750v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lehmann" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828564v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02786477v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803454v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290808v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Berry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chaillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o La Rosa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Gorna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290564v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo La Rosa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;zka Le Goff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290544v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803498v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cochet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803491v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803479v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290781v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gonzalez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Huard de Verneuil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazigh Fares" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803235v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sourisseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Unterfinger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lemasson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Caignard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803473v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803471v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coulpier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Magniez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509104v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182705v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Gorna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181142v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481153v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cochet-Bernoin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481101v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509311v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571210v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04485131v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483455v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481141v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481097v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Aurine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481147v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181138v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355807v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Gonzalez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Danckaert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366330v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366304v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366561v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736012v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366530v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366543v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786313v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786459v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786246v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734115v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734114v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734111v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786909v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734490v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734493v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734494v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734491v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734489v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739974v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bernoin-Cochet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740368v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745766v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Scordel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szelechowski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonzalez-Dunia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eloit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746422v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Scordel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804156v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744808v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803628v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811132v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Brnic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Agier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cn. Montero-Menei" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Milhavet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808090v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817592v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825569v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829438v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hamel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Arrabal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825706v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826804v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428636v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Richardson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27954-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183300v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Zoladek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cannac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Seite" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Davies" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Quellec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2502064122" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338506v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Albert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Couture" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lebon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gressens" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.10.01.679540" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498024v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Costa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klonjkowski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25031382" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568823v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01290-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540803v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Aurine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Baquerre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7637" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252154v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00931-z" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03466592v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13112255" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02863210v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bielle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bigot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foulongne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bollor&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa308" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02914090v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Montero-Menei" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Blanchet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-020-01756-x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02425366v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lecollinet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beck" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12010023" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886415v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine J. Cheval" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Muth" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Beurdeley" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00298-19" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355950v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ferraris" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hamel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gladwyn-Ng" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alfano" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2019.1637283" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627246v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Revaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Suleman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Shaw" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02013511v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meertens" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Labeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dejarnac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cipriani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sinigaglia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2016.12.045" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607542v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gouzil" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fablet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lara" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01263-16" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402647v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Huttin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Poulet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004859" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636482v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Carozza" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rodrigues" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Galea" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2014.10.088" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q640BKNT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632082v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153112003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953583v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tritz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leblond" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955756v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955764v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953576v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190009v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gagnieur" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cheval" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Br&#233;ard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gratigny" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biologicals.2014.05.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651088v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Donadieu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Lowenski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Servely" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Laloy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lilin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084473" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190081v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bahuon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v5112856" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651730v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Stevanovic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.05663-11" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667020v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Messiaen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boucreaux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2006.05.037" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NSWP62S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665075v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Messiaen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Fernandez de Marco" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2006.05.013" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMW615Z1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525420v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adjou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Fontaine" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.156.16.523-b" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683354v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fontaine" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683378v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2004.06.001" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WX7R27P7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677353v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Anders" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M107992200" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681876v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monville" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Conti" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio De-Fraja" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dreyfus" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mcne.2000.0926" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3098DC9F867E7FDC2D28047B4FB5744DC7F7017/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675776v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boill&#233;e" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cadusseau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grannec" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Junier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.21-18-07079.2001" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683393v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Paratcha" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ledda" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baars" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Besset" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0896-6273(01)00188-X" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63N7PT2D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693920v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Junier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Legendre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Esguerra" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tinel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mcne.1998.0708" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZ0CLJZT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696118v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G. Rabchevsky" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juno M. Weinitz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Fages" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695553v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peschanski" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. Dreyfus" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713654v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andreev" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lemercier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dauchel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lees" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2249.1995.tb02290.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715640v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Des Portes" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Melki" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199410000-00005" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713147v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Forestier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Cadusseau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumio Suzuki" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713707v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Lemercier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Julen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dauchel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyse Ozanne" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.1830220405" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316905v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290571v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181137v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724269v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoire Mign&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Begue" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804354v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622311v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803577v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berry No&#233;mie" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaillot Valentine" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magniez Aur&#233;lie" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorna Kamila" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480744v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481047v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Ahnou" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Brillet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Salom&#243;n L&#243;pez-Molina" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479204v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480802v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481120v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481111v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480746v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484553v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803691v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Mazigh" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochet Marielle" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouneau Luc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchet Odile" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290838v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Huard De Verneuil" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khelfa" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290856v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366829v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355332v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355907v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03467121v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;rot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737354v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366602v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734120v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734122v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734121v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734119v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795489v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739995v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740086v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739961v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739962v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739959v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811750v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Milhavet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lehmann" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815216v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815440v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828564v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02786477v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803454v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>