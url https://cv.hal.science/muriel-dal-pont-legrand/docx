--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -498,644 +498,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03325541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Combining short –run and long-run analysis: some historical perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridel Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the History of Economic Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Introduction: Historical perspectives on combining short –run and long-run analysis 39 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01358472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Productive Recessions or Recuperative Powers of Capitalism? Schumpeter’s analysis of the cleansing effect re-considered</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Hagemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 31 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01383616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Bridel Pascal</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Book review on Arena, R. and Porta, P.L. (2012), Structural Dynamics and Economic Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the History of Economic Thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Introduction: Historical perspectives on combining short –run and long-run analysis 39 (1)</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01307924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Business cycles, growth and economic policy: Schumpeter and the Great Depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Hagemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the History of Economic Thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2017, Combining short –run and long-run analysis: some historical perspectives, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01358470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Business cycles theory as a basis for economic policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harald Hagemann</w:t>
+                <w:t xml:space="preserve">Bridel Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the History of Economic Thought</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Combining short –run and long-run analysis: some historical perspectives, 2</w:t>
+              <w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (5), pp.&amp;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The instability Principle revisited: an essay in Harrodian Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (3), pp.467-484</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01066338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Law of decreasing elasticity and Harrod’s principle of Instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Assous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, What have we learned on growth cycles analysis?, 67 (2), pp.159-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What have we learned on growth cycles analysis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Assous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, What have we learned on growth cycles analysis?, 67 (2), pp.7-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1173,51 +1173,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz and Equilibrium and Business cycles theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Hagemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (2), pp.241-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1337,51 +1337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreword</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Hagemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2013 (2), pp.177-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1419,51 +1419,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz and Equilibrium and Business cycles theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Hagemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (2), pp.177-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1668,263 +1668,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00641875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le 'prophète des crises' : économie politique et religion chez Clément Juglar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Frobert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astérion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7, pp.En ligne. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asterion.1642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00525452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Théories réelles versus monétaires des cycles d'équilibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Hagemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, XXIV (avril 2010), pp.189-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00484077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Frobert</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le ‘ prophète des crises'. Economie politique et religion chez Clément Juglar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frobert Ludovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astérion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 7, pp.En ligne. </w:t>
-[...89 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2010, ? (Printemps 2010)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00484081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -2024,51 +2024,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note sur le premier état du projet d'édition des Écrits économiques de Clément Juglar (1819-1905)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Frobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, N° 57, pp.175-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2106,51 +2106,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses théoriques, historiques et statistiques des cycles : Juglar et Schumpeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Hagemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, XLVII (143), pp.49-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2251,178 +2251,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00454459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clement Juglar (1819-1905)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bridel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, XVLII (143), pp.7-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00454510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Equilibrium business cycle theory in historical perspective, Kim (2006)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History of Economic Ideas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, ? (?)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00454560v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00454510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business cycles in Juglar and Schumpeter</w:t>
               </w:r>
@@ -3064,50 +3064,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04832303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Early growth models and expectations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Assous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Chicago, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01943602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Charles Rist, Pierre Quesnay and the emergence of economic experts in France during the interwar period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3116,169 +3198,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Charles Gide, Université Lorraine, Nancy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01943597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walking on a tightrope: Samuelson and the neoclassical synthesis in the context of growth economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Assous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3480,50 +3480,145 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rist, Quesnay and Strong on the Money Market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbaroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History of Economic Society Annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mauro Boianovsky, Jun 2016, Raleigh, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01307935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rist, Quesnay and Strong on the Money Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbaroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3539,168 +3634,345 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65ème Conférence annuelle de l’AFSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01351980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth Economics and the Neoclassical Synthesis: Income distribution, expectations and (in)-stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Assous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Manseri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI° Colloque de l’association Charles Gide «Anticipations, conjectures et coordination » 14-16 April 2016, University of Strasbourg.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sylvie Rivot, Apr 2016, strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01307926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macro Agents-Based Models. A challenging alternative to DSGE models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Macroeconomics in Perspective Workshop II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Goulven Rubin, Jan 2016, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01307930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rist, Quesnay and Strong on the Money Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbaroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrés annuel de l'ASFE / 65th Annual Meeting of the French Economic Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claude Diebolt, Bruno Jeandidier, Katheline Schubert, Jun 2016, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01307940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business cycles, growth and economic policy: Schumpeter and the Great Depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3716,427 +3988,306 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI° Colloque de l’association Charles Gide «Anticipations, conjectures et coordination » 14-16 April 2016, University of Strasbourg. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sylvie Rivot, Apr 2016, strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01307925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barbaroux</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of the Banking System in the First Globalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrés annuel de l'ASFE / 65th Annual Meeting of the French Economic Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Claude Diebolt, Bruno Jeandidier, Katheline Schubert, Jun 2016, Nancy, France</w:t>
+              <w:t xml:space="preserve">18th Summer School on History of Economic Thought, Economic Philosophy and Economic History: “Globalisation – Past, Present, Future”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harald Hagemann; André Lapidus, Aug 2015, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Richard Arena</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01220116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature des sociétés de capital investissement et performances des firmes. Le cas de la France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pommet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macroeconomics in Perspective Workshop II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Goulven Rubin, Jan 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées du GDR Monnaie et Financement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...116 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01220114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Actuality of Schumpeter's research program: from 1911 to Neo-Schumpeterian growth theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Hagemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Atlantic Economic Society annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01220115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The emergence of economic experts in France: Charles Rist and Pierre Quesnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4152,208 +4303,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iberian History of Economic Thought Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01220112v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">halshs-01220114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth, cycles and secular stagnation. Schumpeter and the interwar debates.</w:t>
               </w:r>
@@ -4466,51 +4466,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business cycles theory as a basis for economic policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridel Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Taylor &amp; Francis Group. 2015, Series: Routledge International Studies in Money and Banking, Taylor &amp; Francis Group. ISBN: Y204414 / 9781138938816, Y204414 / 9781138938816</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5132,51 +5132,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business cycles and economic growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Assous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagemann Harald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6399,836 +6399,836 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04832291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">IS THERE CROSS-FERTILIZATION IN MACROECONOMICS? A QUANTITATIVE EXPLORATION OF THE INTERACTIONS BETWEEN DSGE AND MACRO AGENT-BASED MODELS Documents de travail GREDEG GREDEG Working Papers Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Baccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Cioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Petrovich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04321867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Is there cross-fertilization in macroeconomics? . Version 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Cioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Petrovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Cioni</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alberto Baccini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03741035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...66 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some Reflections on Financial Instability in Macro Agents-Based Models. Genealogy and objectives 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03325545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expectations in past and modern economic theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guesnerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03325544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[GREDEG Working Paper 2020-17] Expectations and Full Employment: Hansen, Samuelson and Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Assous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02874697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[GREDEG Working Paper 2020-12] Samuelson's Neoclassical Synthesis in the Context of Growth Economics, 1956-1967</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Assous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mansieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Mansieri</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+                <w:t xml:space="preserve">halshs-02874698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[GREDEG Working Paper] Growth without expectations : the original sin of neoclassical growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Assous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01943604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can recessions be productive?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagemann Harald</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01237511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature des sociétés de capital-investissement et performances des firmes : le cas de la france</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pommet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...95 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01237506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Law of decreasing elasticity and Harrod’s principle of Instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Assous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7591,51 +7591,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325534v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dal-Pont Legrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arena Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guesnerie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325537v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Assous" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.313.0193" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325541v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rivot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383616v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Hagemann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358472v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridel Pascal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307924v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358470v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111468v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Assous" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066338v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066406v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853422v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158407v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagemann Harald" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111492v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111486v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723882v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Torre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tosi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SPE2012-002009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641875v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pommet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484077v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525452v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frobert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.1642" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484081v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frobert Ludovic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454555v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457349v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454545v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454459v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454560v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454510v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bridel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454505v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454552v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454548v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832305v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832311v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832318v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Louise Cot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832308v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832303v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Caldari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943597v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943602v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943601v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943598v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943603v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351980v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbaroux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307926v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Manseri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307925v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307940v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307930v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arena" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307935v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220115v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220112v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220116v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220114v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220111v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220102v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832278v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52053-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04320956v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04320947v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Michael Trautwein" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321855v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325542v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386266v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386314v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307922v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307919v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307920v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111478v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717460v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484085v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tosi Elise" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484086v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484087v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bellone" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484088v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484089v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04965843v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lou Cot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155243v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491430v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832295v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Truc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832291v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03741035v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Cioni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Petrovich" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baccini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321867v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325545v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325544v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874698v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mansieri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874697v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943604v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237511v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237506v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237508v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237514v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468611v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nasica" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dufour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325534v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dal-Pont Legrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arena Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guesnerie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325537v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Assous" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.313.0193" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325541v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rivot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358472v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridel Pascal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383616v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Hagemann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307924v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358470v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066406v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066338v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111468v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Assous" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853422v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158407v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagemann Harald" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111492v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111486v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723882v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Torre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tosi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SPE2012-002009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641875v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pommet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525452v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frobert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.1642" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484077v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484081v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frobert Ludovic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454555v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457349v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454545v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454459v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454510v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bridel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454560v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454505v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454552v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454548v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832305v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832311v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832318v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Louise Cot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832308v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832303v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Caldari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943602v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943597v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943601v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943598v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943603v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307935v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbaroux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351980v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307926v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Manseri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307930v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arena" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307940v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307925v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220116v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220114v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220115v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220112v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220111v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220102v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832278v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52053-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04320956v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04320947v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Michael Trautwein" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321855v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325542v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386266v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386314v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307922v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307919v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307920v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111478v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717460v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484085v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tosi Elise" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484086v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484087v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bellone" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484088v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484089v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04965843v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lou Cot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155243v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491430v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832295v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Truc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832291v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321867v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baccini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Cioni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Petrovich" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03741035v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325545v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325544v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874697v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874698v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mansieri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943604v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237511v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237506v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237508v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237514v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468611v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nasica" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dufour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>