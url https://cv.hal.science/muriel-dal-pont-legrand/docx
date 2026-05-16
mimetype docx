--- v1 (2026-04-07)
+++ v2 (2026-05-16)
@@ -204,269 +204,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Expectations in past and modern economic theory“</w:t>
+                <w:t xml:space="preserve">Expectations and full employment : Hansen, Samuelson and Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+                <w:t xml:space="preserve">Michaël Assous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arena Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roger Guesnerie</w:t>
+                <w:t xml:space="preserve">Olivier Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 131 (3), pp.323-332</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, Expectations in past and modern economic theory, 2021/3 (131), pp.511-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/redp.313.0193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03325534v1</w:t>
-[...41 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">halshs-03325537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...9 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Expectations in past and modern economic theory“</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Carret</w:t>
+                <w:t xml:space="preserve">Arena Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guesnerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Expectations in past and modern economic theory, 2021/3 (131), pp.511-530. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021, 131 (3), pp.323-332</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03325537v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03325534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A brief History of (French) Macroeconomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rivot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -498,221 +498,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03325541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Productive Recessions or Recuperative Powers of Capitalism? Schumpeter’s analysis of the cleansing effect re-considered</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Hagemann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economic Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01383616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Combining short –run and long-run analysis: some historical perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridel Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the History of Economic Thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Introduction: Historical perspectives on combining short –run and long-run analysis 39 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01358472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book review on Arena, R. and Porta, P.L. (2012), Structural Dynamics and Economic Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the History of Economic Thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -737,64 +737,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business cycles, growth and economic policy: Schumpeter and the Great Depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Hagemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the History of Economic Thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Combining short –run and long-run analysis: some historical perspectives, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -813,1577 +813,1577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01358470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business cycles theory as a basis for economic policy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+                <w:t xml:space="preserve">Law of decreasing elasticity and Harrod’s principle of Instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Assous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, What have we learned on growth cycles analysis?, 67 (2), pp.159-174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The instability Principle revisited: an essay in Harrodian Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bruno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 21 (5), pp.&amp;</w:t>
+              <w:t xml:space="preserve">, 2014, 21 (3), pp.467-484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bruno</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01066338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Business cycles theory as a basis for economic policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridel Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 21 (3), pp.467-484</w:t>
+              <w:t xml:space="preserve">, 2014, 21 (5), pp.&amp;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What have we learned on growth cycles analysis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Assous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, What have we learned on growth cycles analysis?, 67 (2), pp.159-174</w:t>
+              <w:t xml:space="preserve">, 2014, What have we learned on growth cycles analysis?, 67 (2), pp.7-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Michael Assous</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutz and Equilibrium and Business cycles theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Hagemann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (2), pp.241-262</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00853422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutz and Equilibrium and Business cycles theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagemann Harald</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (2), pp.241-262</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01158407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foreword</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Hagemann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (2), pp.177-178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutz and Equilibrium and Business cycles theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Hagemann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (2), pp.177-178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolphe Landry. Monetary stability and the financing of industrial development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Tosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History of Economic Thought and Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.141-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3280/SPE2012-002009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00723882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capital-Investissement et stratégies de syndication : le cas de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pommet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2e trimestre 2011 : La finance et l'industrie, 134, pp.177-190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00641875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théories réelles versus monétaires des cycles d'équilibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Hagemann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, XXIV (avril 2010), pp.189-229</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00484077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le 'prophète des crises' : économie politique et religion chez Clément Juglar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Frobert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astérion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7, pp.En ligne. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asterion.1642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00525452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le ‘ prophète des crises'. Economie politique et religion chez Clément Juglar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frobert Ludovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astérion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, ? (Printemps 2010)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00484081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note sur le premier état du projet d'édition des Écrits économiques de Clément Juglar (1819-1905)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Frobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, What have we learned on growth cycles analysis?, 67 (2), pp.7-14</w:t>
+              <w:t xml:space="preserve">, 2009, N° 57, pp.175-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00457349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyses théoriques, historiques et statistiques des cycles : Juglar et Schumpeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Hagemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3 (2), pp.241-262</w:t>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, XLVII (143), pp.49-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Hagemann Harald</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00454545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venture capital syndication and the financing of innovation: Financial versus expertise motives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pommet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3 (2), pp.241-262</w:t>
+              <w:t xml:space="preserve">Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106, pp.75-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...626 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00454459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet d'édition des Œuvres économiques de Clément Juglar : premières interrogations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frobert Ludovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, ? (?)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00454555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...114 lines deleted...]
-                <w:t xml:space="preserve">Harald Hagemann</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Juglar (1819-1905)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bridel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, XLVII (143), pp.49-64</w:t>
+              <w:t xml:space="preserve">, 2009, XVLII (143), pp.7-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...102 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...58 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00454510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibrium business cycle theory in historical perspective, Kim (2006)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History of Economic Ideas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, ? (?)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2408,51 +2408,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business cycles in Juglar and Schumpeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagemann Harald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2490,51 +2490,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short term deviation from monetary commitment: the degree of freedom from an independent Central Bank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2572,64 +2572,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des Opinions et Marché de Capitaux : Impact sur le Financement des Activités Innovantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 3eme trimestre (?), pp.195-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2686,51 +2686,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Leijonhufvud’s ways to Macroeconomic Agent-Based Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2768,51 +2768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Robert Solow’s (many) contributions to Economics Theory”.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">annual eshet conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Richard Sturn, May 2024, GRAZ, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2837,51 +2837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making war to war. Economists publishing in L’Europe Nouvelle during the interwar period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Louise Cot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2919,51 +2919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The story of a missed encounter. Endogenous growth and (real) business cycles theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on the History of Endogenous Growth Theories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Goulven Rubin; Matthieu Renault, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2988,51 +2988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic expertise at war.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Caldari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3064,234 +3064,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04832303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Charles Rist, Pierre Quesnay and the emergence of economic experts in France during the interwar period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Charles Gide, Université Lorraine, Nancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01943597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Early growth models and expectations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Assous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01943602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walking on a tightrope: Samuelson and the neoclassical synthesis in the context of growth economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Assous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STOREP Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Gênes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3329,51 +3329,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Propagation and impulses in Equilibrium business cycles theories: From interwar debates to DSGE consensus”,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagemann Harald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History of Economics conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, OXFORD, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3398,64 +3398,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expectations and stability in the early growth models: a short history of growth economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Assous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expectations: Theory and Applications in Historical Perspective : 4th Thomas Guggenheim Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Université Ben Gourion, Beer-Sheva, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3480,51 +3480,500 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rist, Quesnay and Strong on the Money Market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbaroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">65ème Conférence annuelle de l’AFSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01351980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growth Economics and the Neoclassical Synthesis: Income distribution, expectations and (in)-stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Assous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Manseri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVI° Colloque de l’association Charles Gide «Anticipations, conjectures et coordination » 14-16 April 2016, University of Strasbourg.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvie Rivot, Apr 2016, strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01307926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Business cycles, growth and economic policy: Schumpeter and the Great Depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagemann Harald</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVI° Colloque de l’association Charles Gide «Anticipations, conjectures et coordination » 14-16 April 2016, University of Strasbourg. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvie Rivot, Apr 2016, strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01307925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rist, Quesnay and Strong on the Money Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbaroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrés annuel de l'ASFE / 65th Annual Meeting of the French Economic Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claude Diebolt, Bruno Jeandidier, Katheline Schubert, Jun 2016, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01307940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macro Agents-Based Models. A challenging alternative to DSGE models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Macroeconomics in Perspective Workshop II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Goulven Rubin, Jan 2016, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01307930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rist, Quesnay and Strong on the Money Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3539,851 +3988,402 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History of Economic Society Annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mauro Boianovsky, Jun 2016, Raleigh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01307935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Dominique Torre</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Actuality of Schumpeter's research program: from 1911 to Neo-Schumpeterian growth theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Hagemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">65ème Conférence annuelle de l’AFSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nancy, France</w:t>
+              <w:t xml:space="preserve">International Atlantic Economic Society annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Sonia Manseri</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01220115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The emergence of economic experts in France: Charles Rist and Pierre Quesnay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI° Colloque de l’association Charles Gide «Anticipations, conjectures et coordination » 14-16 April 2016, University of Strasbourg.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sylvie Rivot, Apr 2016, strasbourg, France</w:t>
+              <w:t xml:space="preserve">Iberian History of Economic Thought Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...280 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01220112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of the Banking System in the First Globalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Summer School on History of Economic Thought, Economic Philosophy and Economic History: “Globalisation – Past, Present, Future”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Harald Hagemann; André Lapidus, Aug 2015, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01220116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature des sociétés de capital investissement et performances des firmes. Le cas de la France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pommet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR Monnaie et Financement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01220114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...162 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth, cycles and secular stagnation. Schumpeter and the interwar debates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagemann Harald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4453,64 +4453,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business cycles theory as a basis for economic policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridel Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Taylor &amp; Francis Group. 2015, Series: Routledge International Studies in Money and Banking, Taylor &amp; Francis Group. ISBN: Y204414 / 9781138938816, Y204414 / 9781138938816</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4560,51 +4560,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schumpeter (1873-1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Palgrave Macmillan Cham. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palgrave Companions to Harvard Economists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, 2024, 978-3-031-52052-5. </w:t>
@@ -4642,51 +4642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph A. Schumpeter (1883–1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ed. By Robert Cord. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economists at Harvard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Companions to Harvard Economists., In press</w:t>
@@ -4715,51 +4715,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Of the joys and sorrows of an editor. For Richard S. on a given occasion”, Von den Freuden und Leiden eines Herausgebers Für Richard S. aus gegebenem Anlass”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Michael Trautwein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4801,51 +4801,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Some Reflections on Financial Instability in Macro Agents-Based Models. Genealogy and objectives”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ed. By A. Arnon, C. Marcuzzo and A. Rosselli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Financial Instability, Market Disruptions and Macroeconomics. Lessons from Economic History and the History of Economic Thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, 2022</w:t>
@@ -4874,51 +4874,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Some Reflections on Financial Instability in Macro Agents-Based Models. Genealogy and objectives”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Arnon, C. Marcuzzo and A. Rosselli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Financial Instability, Market Disruptions and Macroeconomics. Lessons from Economic History and the History of Economic Thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, 2021</w:t>
@@ -4947,64 +4947,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth without Expectations: The Original Sin of Neoclassical Growth Models”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Assous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prof. Dr. Warren Young,; Prof. Dr. Arie Arnon; Dr. Karine Van Der Beek. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expectations - Theory and Applications in Historical Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, In press, Expectations - Theory and Applications in Historical Perspectives</w:t>
@@ -5033,64 +5033,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance, Fluctuations et crises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Assous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Samuel Ferey et Sylvie Rivot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de la pensée économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pearson, 2019</w:t>
@@ -5119,64 +5119,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business cycles and economic growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Assous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagemann Harald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5218,51 +5218,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juglar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eds. G. Faccarello and H. Kurz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of the History of Economic Analysis, Volume I Great Economists since Petty and Boisguilbert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, I, Edward Elgar Publishing Limited, Cheltenham 2016, Edward Elgar Publishing Limited, Cheltenham</w:t>
@@ -5291,51 +5291,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aftalion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eds. G. Faccarello and H. Kurz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of the History of Economic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, I, Edward Elgar Publishing Limited, Cheltenham 2016, Handbook of the History of Economic Analysis, Volume I Great Economists since Petty and Boisguilbert</w:t>
@@ -5364,51 +5364,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Quesnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5450,51 +5450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation, institutions and competition : a reflection on the contribution of the Soft Budget Constraint approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H Kramer, HD Kurz, and HM Ttautwein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macroeconomics and the History of Economic Thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routeledge, pp.338-350, 2012</w:t>
@@ -5523,51 +5523,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal spirits, confidence and monetary policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5622,51 +5622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Growth Cycles Interaction with Imperfect Credit Market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edited by C. Hausen, M. Resinek, N. Schürmann and M. Stierle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Determinants of Growth and Business Cycles: Theory, Empirical Evidences and Policy Implications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INFER Research Edition, 2004</w:t>
@@ -5708,51 +5708,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Finance Matter for Growth? The New Growth Theory Facing the East Asian &amp;quot;Productivity Puzzle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Hagemann et S. Seiter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Developments in Growth Theory and Growth Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2003</w:t>
@@ -5781,51 +5781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Banque Centrale Européenne entre apprentissage et crédibilité : trois scénarii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tosi Elise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5880,51 +5880,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régimes monétaires et coordination : Règles du jeu et institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6024,51 +6024,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making war to war&amp;quot; or how to train elites about European economic ideas: Keynes's articles published in L'Europe Nouvelle during the interwar period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lou Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6086,51 +6086,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Private Equity and Syndication Strategies: The Case of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pommet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6161,51 +6161,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monnaie et cycles d'affaires: Histoire et Théories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6255,1143 +6255,1143 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agent-Based Models: impact and interdisciplinary influences in economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04832295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economic expertise at war</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Caldari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04832291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is there cross-fertilization in macroeconomics? . Version 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Cioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Petrovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Baccini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03741035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IS THERE CROSS-FERTILIZATION IN MACROECONOMICS? A QUANTITATIVE EXPLORATION OF THE INTERACTIONS BETWEEN DSGE AND MACRO AGENT-BASED MODELS Documents de travail GREDEG GREDEG Working Papers Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Baccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Cioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Petrovich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04321867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some Reflections on Financial Instability in Macro Agents-Based Models. Genealogy and objectives 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03325545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expectations in past and modern economic theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guesnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03325544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[GREDEG Working Paper 2020-12] Samuelson's Neoclassical Synthesis in the Context of Growth Economics, 1956-1967</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+                <w:t xml:space="preserve">Michaël Assous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mansieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Economic expertise at war</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02874698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[GREDEG Working Paper 2020-17] Expectations and Full Employment: Hansen, Samuelson and Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+                <w:t xml:space="preserve">Michaël Assous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">IS THERE CROSS-FERTILIZATION IN MACROECONOMICS? A QUANTITATIVE EXPLORATION OF THE INTERACTIONS BETWEEN DSGE AND MACRO AGENT-BASED MODELS Documents de travail GREDEG GREDEG Working Papers Series</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02874697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[GREDEG Working Paper] Growth without expectations : the original sin of neoclassical growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+                <w:t xml:space="preserve">Michaël Assous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01943604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can recessions be productive?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagemann Harald</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01237511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature des sociétés de capital-investissement et performances des firmes : le cas de la france</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pommet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01237506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Law of decreasing elasticity and Harrod’s principle of Instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Assous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01237508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Quesnay (1897-1937) From the League of Nations to the Franc Poincaré: Financial Discipline and Monetary Pragmatism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...421 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01237514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence des marchés financiers sur les investissements en capital-risque : une comparaison Europe - Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Nasica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7591,51 +7591,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325534v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dal-Pont Legrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arena Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guesnerie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325537v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Assous" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.313.0193" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325541v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rivot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358472v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridel Pascal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383616v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Hagemann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307924v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358470v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066406v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066338v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111468v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Assous" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853422v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158407v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagemann Harald" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111492v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111486v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723882v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Torre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tosi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SPE2012-002009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641875v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pommet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525452v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frobert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.1642" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484077v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484081v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frobert Ludovic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454555v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457349v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454545v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454459v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454510v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bridel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454560v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454505v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454552v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454548v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832305v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832311v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832318v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Louise Cot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832308v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832303v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Caldari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943602v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943597v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943601v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943598v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943603v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307935v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbaroux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351980v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307926v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Manseri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307930v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arena" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307940v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307925v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220116v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220114v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220115v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220112v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220111v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220102v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832278v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52053-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04320956v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04320947v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Michael Trautwein" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321855v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325542v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386266v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386314v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307922v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307919v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307920v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111478v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717460v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484085v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tosi Elise" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484086v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484087v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bellone" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484088v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484089v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04965843v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lou Cot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155243v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491430v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832295v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Truc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832291v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321867v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baccini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Cioni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Petrovich" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03741035v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325545v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325544v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874697v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874698v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mansieri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943604v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237511v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237506v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237508v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237514v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468611v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nasica" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dufour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325537v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Assous" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dal-Pont Legrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.313.0193" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325534v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arena Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guesnerie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325541v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rivot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383616v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Hagemann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358472v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridel Pascal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307924v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358470v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111468v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Assous" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066338v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066406v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853422v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158407v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagemann Harald" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111492v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111486v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723882v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Torre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tosi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SPE2012-002009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641875v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pommet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484077v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525452v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frobert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.1642" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484081v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frobert Ludovic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457349v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454545v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454459v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454555v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454510v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bridel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454560v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454505v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454552v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454548v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832305v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832311v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832318v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Louise Cot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832308v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832303v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Caldari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943597v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943602v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943601v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943598v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943603v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351980v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbaroux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307926v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Manseri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307925v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307940v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307930v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arena" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307935v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220115v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220112v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220116v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220114v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220111v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220102v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832278v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52053-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04320956v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04320947v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Michael Trautwein" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321855v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325542v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386266v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386314v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307922v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307919v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307920v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111478v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717460v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484085v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tosi Elise" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484086v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484087v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bellone" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484088v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484089v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04965843v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lou Cot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155243v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491430v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832295v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Truc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832291v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03741035v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Cioni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Petrovich" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baccini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321867v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325545v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325544v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874698v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mansieri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874697v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943604v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237511v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237506v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237508v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237514v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468611v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nasica" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dufour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>