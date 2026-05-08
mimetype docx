--- v0 (2026-03-15)
+++ v1 (2026-05-08)
@@ -360,248 +360,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural friction and motivational attitudes during cross border mergers and acquisitions: A revision of job characteristics theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Talent management through speed with dexterity: the postacquisition integration strategy of Celgene by Bristol Myers Squibb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">René Díaz-Pichardo</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maram Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Tabourier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scaman.2024.101390⟩</w:t>
+              <w:t xml:space="preserve">Strategic HR Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (5), pp.181-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/SHR-04-2024-0030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04980510v1</w:t>
+                <w:t xml:space="preserve">hal-04920909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talent management through speed with dexterity: the postacquisition integration strategy of Celgene by Bristol Myers Squibb</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cultural friction and motivational attitudes during cross border mergers and acquisitions: A revision of job characteristics theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Tabourier</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Díaz-Pichardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strategic HR Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 23 (5), pp.181-187. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (1), pp.101390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/SHR-04-2024-0030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scaman.2024.101390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920909v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The individual nature of cultural friction in cross-border M&amp;As: exploring the role of face when working with Asian counterparts</w:t>
               </w:r>
@@ -1153,264 +1153,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05399164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Political Affinity on Cross-Border Mergers and Acquisitions: Mechanisms and Implications for Decision-Makers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mergers, Acquisitions, and Geopolitical Challenges in the Global Market: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Marshall Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sniazhana Diduc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mergers, Acquisitions, and Geopolitical Challenges in the Global Market</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.52-70, 2025, 9781032939209</w:t>
+              <w:t xml:space="preserve">, Routledge, pp.1-17, 2025, 9781032939209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05399158v1</w:t>
+                <w:t xml:space="preserve">hal-05399149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mergers, Acquisitions, and Geopolitical Challenges in the Global Market: an overview</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Impact of Political Affinity on Cross-Border Mergers and Acquisitions: Mechanisms and Implications for Decision-Makers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mark Thomas, Muriel Durand, Kathleen Marshall Park, Sniazhana Diduc (Eds). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mergers, Acquisitions, and Geopolitical Challenges in the Global Market</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.1-17, 2025, 9781032939209</w:t>
+              <w:t xml:space="preserve">, Routledge, pp.52-70, 2025, 9781032939209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05399149v1</w:t>
+                <w:t xml:space="preserve">hal-05399158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-acquisition challenges in the wake of the Covid-19 pandemic in the pharmaceutical and biotech industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maram Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mergers and Acquisitions The Pharmaceutical and Biotechnology Industries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9781003245438. </w:t>
@@ -1759,273 +1759,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Industry-Specific Patterns in Mergers and Acquisitions Research: A Bibliometric Analysis and Research Agenda</w:t>
+                <w:t xml:space="preserve">Exploring governance mechanisms of inter organizational relations hips in entrepreneurial ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Thomas</w:t>
+                <w:t xml:space="preserve">S. Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Moroz</w:t>
+                <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European M&amp;a Institute (eMAi)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European M&amp;a Institute (eMAi), Dec 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Entrepreneurship in the Digital Age: Ecosystems, Managers and Entrepreneurs Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04954870v1</w:t>
+                <w:t xml:space="preserve">hal-04954809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring governance mechanisms of inter organizational relations hips in entrepreneurial ecosystems</w:t>
+                <w:t xml:space="preserve">Exploring Industry-Specific Patterns in Mergers and Acquisitions Research: A Bibliometric Analysis and Research Agenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hou</w:t>
+                <w:t xml:space="preserve">M. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Laroutis</w:t>
+                <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entrepreneurship in the Digital Age: Ecosystems, Managers and Entrepreneurs Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 8, Dec 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">European M&amp;a Institute (eMAi)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European M&amp;a Institute (eMAi), Dec 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04954809v1</w:t>
+                <w:t xml:space="preserve">hal-04954870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A revision of job characteristics theory in the context of cross-border mergers and acquisitions: cultural friction as an antecedent of motivational work-related attitudes during post-merger integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th EIBA annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Complutense Institute for International Studies (ICEI), Dec 2021, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2424,51 +2424,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F87A8B6"/>
+    <w:nsid w:val="2D6762DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2655,51 +2655,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/muriel-durand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8636-4694" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04801649v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Durand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Very" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/cpoib-04-2024-0035" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976337v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; D&#237;az-Pichardo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-qqsf-984c" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980510v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Thomas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scaman.2024.101390" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920909v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maram Hassan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tabourier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SHR-04-2024-0030" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764441v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JABS-04-2023-0148" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315702v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Hansen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SHR-06-2023-0035" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968186v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibusrev.2015.05.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862249v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter K. Stahl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan N. Angwin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Gomes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaakov Weber" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tie.21549" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NLC6GTX1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399164v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Marshall Park" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sniazhana Diduc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399158v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399149v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423759v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003245438" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05336454v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Santistevan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054271v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Karjalainen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954780v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sniazhana Ana Sniazhko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kroon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2024.17216abstract" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954870v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moroz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954809v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laroutis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093404v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223949v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505705v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399134v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/muriel-durand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8636-4694" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04801649v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Durand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Very" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/cpoib-04-2024-0035" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976337v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; D&#237;az-Pichardo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-qqsf-984c" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920909v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Thomas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maram Hassan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tabourier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SHR-04-2024-0030" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980510v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scaman.2024.101390" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764441v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JABS-04-2023-0148" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315702v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Hansen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SHR-06-2023-0035" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968186v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibusrev.2015.05.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862249v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter K. Stahl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan N. Angwin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Gomes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaakov Weber" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tie.21549" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NLC6GTX1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399164v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Marshall Park" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sniazhana Diduc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399149v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399158v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423759v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003245438" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05336454v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Santistevan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054271v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Karjalainen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954780v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sniazhana Ana Sniazhko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kroon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2024.17216abstract" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954809v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laroutis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954870v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moroz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093404v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223949v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505705v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399134v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>