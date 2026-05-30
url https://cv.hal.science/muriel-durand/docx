--- v1 (2026-05-08)
+++ v2 (2026-05-30)
@@ -178,590 +178,590 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring cultural friction in cross-border mergers and acquisitions using a microfoundation-based approach</w:t>
+                <w:t xml:space="preserve">Talent management through speed with dexterity: the postacquisition integration strategy of Celgene by Bristol Myers Squibb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mark Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Muriel Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Very</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maram Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Tabourier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical perspectives on international business</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/cpoib-04-2024-0035⟩</w:t>
+              <w:t xml:space="preserve">Strategic HR Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (5), pp.181-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/SHR-04-2024-0030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04801649v1</w:t>
+                <w:t xml:space="preserve">hal-04920909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of cultural friction in the sociocultural integration micro-mechanisms in cross-border mergers and acquisitions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cultural friction and motivational attitudes during cross border mergers and acquisitions: A revision of job characteristics theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Durand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Mark Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Díaz-Pichardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scandinavian Journal of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (1), pp.101390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scaman.2024.101390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.59876/a-qqsf-984c⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04976337v1</w:t>
+                <w:t xml:space="preserve">hal-04980510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talent management through speed with dexterity: the postacquisition integration strategy of Celgene by Bristol Myers Squibb</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The role of cultural friction in the sociocultural integration micro-mechanisms in cross-border mergers and acquisitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Tabourier</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Díaz-Pichardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strategic HR Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/SHR-04-2024-0030⟩</w:t>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59876/a-qqsf-984c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920909v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural friction and motivational attitudes during cross border mergers and acquisitions: A revision of job characteristics theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The individual nature of cultural friction in cross-border M&amp;As: exploring the role of face when working with Asian counterparts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Durand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mark Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">René Díaz-Pichardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 41 (1), pp.101390. </w:t>
+              <w:t xml:space="preserve">Journal of Asia Business Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (4), pp.946-963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scaman.2024.101390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/JABS-04-2023-0148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04980510v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The individual nature of cultural friction in cross-border M&amp;As: exploring the role of face when working with Asian counterparts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Measuring cultural friction in cross-border mergers and acquisitions using a microfoundation-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lamotte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mark Thomas</w:t>
+                <w:t xml:space="preserve">Philippe Very</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asia Business Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (4), pp.946-963. </w:t>
+              <w:t xml:space="preserve">Critical perspectives on international business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/JABS-04-2023-0148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/cpoib-04-2024-0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764441v1</w:t>
+                <w:t xml:space="preserve">halshs-04801649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultivating post-acquisition employee engagement: the Danaher business system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strategic HR Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 22 (5), pp.159-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -795,51 +795,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employing critical incident technique as one way to display the hidden aspects of post-merger integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Business Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25 (1), pp.87-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -899,51 +899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günter K. Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan N. Angwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Very</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1045,372 +1045,372 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mergers, Acquisitions, and Geopolitical Challenges in the Global Market: Future Perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mergers, Acquisitions, and Geopolitical Challenges in the Global Market: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Marshall Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sniazhana Diduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mergers, Acquisitions, and Geopolitical Challenges in the Global Market</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.229-243, 2025, 9781032939209</w:t>
+              <w:t xml:space="preserve">, Routledge, pp.1-17, 2025, 9781032939209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05399164v1</w:t>
+                <w:t xml:space="preserve">hal-05399149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mergers, Acquisitions, and Geopolitical Challenges in the Global Market: an overview</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Impact of Political Affinity on Cross-Border Mergers and Acquisitions: Mechanisms and Implications for Decision-Makers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mark Thomas, Muriel Durand, Kathleen Marshall Park, Sniazhana Diduc (Eds). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mergers, Acquisitions, and Geopolitical Challenges in the Global Market</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.1-17, 2025, 9781032939209</w:t>
+              <w:t xml:space="preserve">, Routledge, pp.52-70, 2025, 9781032939209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05399149v1</w:t>
+                <w:t xml:space="preserve">hal-05399158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Political Affinity on Cross-Border Mergers and Acquisitions: Mechanisms and Implications for Decision-Makers</w:t>
+                <w:t xml:space="preserve">Mergers, Acquisitions, and Geopolitical Challenges in the Global Market: Future Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mark Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Muriel Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Marshall Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sniazhana Diduc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mergers, Acquisitions, and Geopolitical Challenges in the Global Market</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.52-70, 2025, 9781032939209</w:t>
+              <w:t xml:space="preserve">, Routledge, pp.229-243, 2025, 9781032939209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05399158v1</w:t>
+                <w:t xml:space="preserve">hal-05399164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-acquisition challenges in the wake of the Covid-19 pandemic in the pharmaceutical and biotech industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maram Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mergers and Acquisitions The Pharmaceutical and Biotechnology Industries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9781003245438. </w:t>
@@ -1461,51 +1461,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles stratégies les &amp;lt;i&amp;gt;leaders&amp;lt;/i&amp;gt; adoptent-ils pour piloter des équipes virtuelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Santistevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transformation digitale en entreprise, 100 questions/réponses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.196-197, 2021, 9782340048324</w:t>
@@ -1579,51 +1579,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Third Culture Individuals (TCIs) as global managers: a focus on challenges of being rootless</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Karjalainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM 2024 Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bath, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1648,64 +1648,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Speed Variations on Individuals’ Emotional Journey During Post-Merger Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sniazhana Ana Sniazhko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1765,51 +1765,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring governance mechanisms of inter organizational relations hips in entrepreneurial ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1860,64 +1860,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Industry-Specific Patterns in Mergers and Acquisitions Research: A Bibliometric Analysis and Research Agenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1962,221 +1962,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A revision of job characteristics theory in the context of cross-border mergers and acquisitions: cultural friction as an antecedent of motivational work-related attitudes during post-merger integration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Management de la ressource. Management des talents. Management de l'envie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th EIBA annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Complutense Institute for International Studies (ICEI), Dec 2021, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Université des Entrepreneurs Normands : Réinventons-nous !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MEDEF Normandie, Nov 2021, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05093404v1</w:t>
+                <w:t xml:space="preserve">hal-05223949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management de la ressource. Management des talents. Management de l'envie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A revision of job characteristics theory in the context of cross-border mergers and acquisitions: cultural friction as an antecedent of motivational work-related attitudes during post-merger integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université des Entrepreneurs Normands : Réinventons-nous !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MEDEF Normandie, Nov 2021, Deauville, France</w:t>
+              <w:t xml:space="preserve">47th EIBA annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Complutense Institute for International Studies (ICEI), Dec 2021, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05223949v1</w:t>
+                <w:t xml:space="preserve">hal-05093404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions of middle managers in cross border m&amp;as: the role of cultural friction, trust &amp; post merger identification on organizational</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Díaz-Pichardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Conference Atlas-Afmi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE Poitiers, May 2020, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2233,64 +2233,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mergers, Acquisitions, and Geopolitical Challenges in the Global Market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Marshall Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2424,51 +2424,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D6762DB"/>
+    <w:nsid w:val="F1331238"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2655,51 +2655,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/muriel-durand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8636-4694" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04801649v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Durand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Very" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/cpoib-04-2024-0035" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976337v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; D&#237;az-Pichardo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-qqsf-984c" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920909v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Thomas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maram Hassan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tabourier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SHR-04-2024-0030" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980510v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scaman.2024.101390" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764441v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JABS-04-2023-0148" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315702v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Hansen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SHR-06-2023-0035" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968186v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibusrev.2015.05.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862249v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter K. Stahl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan N. Angwin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Gomes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaakov Weber" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tie.21549" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NLC6GTX1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399164v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Marshall Park" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sniazhana Diduc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399149v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399158v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423759v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003245438" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05336454v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Santistevan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054271v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Karjalainen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954780v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sniazhana Ana Sniazhko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kroon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2024.17216abstract" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954809v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laroutis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954870v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moroz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093404v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223949v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505705v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399134v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/muriel-durand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8636-4694" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920909v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Durand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maram Hassan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tabourier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SHR-04-2024-0030" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980510v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; D&#237;az-Pichardo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scaman.2024.101390" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976337v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-qqsf-984c" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764441v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JABS-04-2023-0148" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04801649v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Very" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/cpoib-04-2024-0035" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315702v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Hansen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SHR-06-2023-0035" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968186v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibusrev.2015.05.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862249v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter K. Stahl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan N. Angwin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Gomes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaakov Weber" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tie.21549" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NLC6GTX1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399149v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Marshall Park" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sniazhana Diduc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399158v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399164v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423759v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003245438" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05336454v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Santistevan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054271v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Karjalainen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954780v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sniazhana Ana Sniazhko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kroon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2024.17216abstract" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954809v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laroutis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954870v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moroz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223949v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093404v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505705v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399134v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>