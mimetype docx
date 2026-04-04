--- v0 (2026-03-05)
+++ v1 (2026-04-04)
@@ -1712,50 +1712,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How to have European Teacher Education without moving ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovation in teacher education : Sustainable change &amp; evaluating impact at macro, meso and micro level</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TEPE Network (Teacher Education Policies in Europe), Mar 2024, Aix (Aix-Marseille Université), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Classe CINC : Le numérique au quotidien pour une école inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1790,126 +1859,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Ludovia #21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Ax-Les-Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026010v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04517269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une chercheuse ignorante générant des recherches collaboratives</w:t>
               </w:r>
@@ -2066,437 +2066,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05301065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Engagez-vous, rengagez-vous qu'ils disaient ! L'engagement dans la recherche pour la formation professionnelle des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Balas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Buard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque. Engagement dans la recherche, recherches engagées, recherches sur l'engagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Paris-Nanterre, Nov 2023, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation d'une recherche-action avec la vidéo pour l'inclusion des élèves et le développement professionnel des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Se construire avec et dans le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La biennale internationale de l'éducation, Sep 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hybridation : leviers et freins dans les transformations pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Oria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yves Calvez, Jun 2023, Cergy (CY Cergy Paris université), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexion collective sur l'inclusion des étudiants à l'université: Rôle des différents acteurs et travail collaboratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transition numérique, un accélérateur pour l’emploi des personnes handicapées ? Journée du Handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse Jean Jaurès, Nov 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">European Policies and Pedagogy in Higher Education: A Comparison of Instructional Development in Six Universities of the Eutopia Alliance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Researchers’ Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238550v1</w:t>
-              </w:r>
-[...326 lines deleted...]
-                <w:t xml:space="preserve">hal-04517367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the Use of Technology Can Contribute to Teacher Education for Inclusion?</w:t>
               </w:r>
@@ -2627,221 +2627,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Usages pédagogiques du numérique et gestes professionnels de l’enseignant Conférence conclusive de la matinée Un point de vue sociologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Usages pédagogiques du numérique et gestes professionnels de l'enseignant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspe de l'académie de Versailles, Jun 2022, Saint Germain en Laye, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conjuguer des méthodes quantitatives et qualitatives pour évaluer un dispositif d’innovation pédagogique sur l’apprentissage et l’enseignement en économie à l’Université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33e colloque de l’ADMEE-Europe : Pluralité de contextes, pluralité d'évaluation en éducation: quelles interactions et quels enjeux?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Admee Europe, Apr 2022, Pointe-à-Pitre, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment articuler des méthodes quantitatives et qualitatives pour avoir une preuve en sciences de l’éducation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modèles et Apprentissages en Sciences Humaines et Sociales (MASHS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2866,51 +2866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conjuguer des méthodes quantitatives et qualitatives pour évaluer un dispositif d'innovation pédagogique à l'Université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2948,51 +2948,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridation de la formation des enseignants stagiaires en voies professionnelles et technologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Oria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3162,204 +3162,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Socialisation et développement professionnel des enseignants, quelles plateformes numériques pour le développement professionnel des enseignants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Netto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Buard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ludovia#18 - Le numérique est-il social ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Ax-les-Thermes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Présentation d'un dispositif expérimental et territorial de raccrochage pour les élèves victimes de harcèlement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques et territoires en éducation et en formation: Enjeux, débats et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235700v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03328173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le quanti selon les disciplines du supérieur : une histoire de la recherche autant que de l’enseignement.</w:t>
               </w:r>
@@ -3617,51 +3617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brendan Harnoys Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3712,51 +3712,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets conjoints d’une recherche-action à propos d’une innovation pédagogique sur l’apprentissage et l’enseignement en économie à l’Université.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31e congrès de l’Association internationale de pédagogie universitaire Redéfinir l'expérience d'enseignement et d'apprentissage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIPU, May 2020, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3794,51 +3794,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet « Vidéo Monétaire Internationale » : faire des vidéos pour apprendre et enseigner la macroéconomie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4172,178 +4172,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Partager sa musique et faire contribuer l'auditeur à la création de son oeuvre : un voeu pieux du transmedia participatif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Partage, Echange, Contribution, Participation Ludovia#14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Ax-Les-Thermes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etude sociocritique des usages numériques par les enseignants du secondaire dans le cadre des réformes du collège en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International sur une approche sociocritique du numérique en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843412v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01843597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudier des blogs enseignants comme « meilleurs entretiens non directifs » avec des techniques d'analyses textuelles quantitatives</w:t>
               </w:r>
@@ -4612,178 +4612,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’expérience TransiMOOC Pédagogie active et numérique pour un en-commun raccrocheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Face au défi des jeunes en rupture Construire un "en commun’’ comme visée éducative et principe d’action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le langage quantitatif : une initiation par les textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Mahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Enseigner la quantification dans le supérieur : les sciences sociales face aux chiffres »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02370237v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01528540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des pratiques enseignantes et des positionnements des professeurs à l’heure du numérique</w:t>
               </w:r>
@@ -5280,51 +5280,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail à distance pour les enseignants et enseignantes stagiaires [chap.4.]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Oria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claudia Senik (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail à distance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.76-93, 2023, 9782348079481. </w:t>
@@ -6949,51 +6949,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72D85B2A"/>
+    <w:nsid w:val="F04932A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7180,51 +7180,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/muriel-epstein" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7811-4559" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160776686" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770343v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Epstein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969927v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C&#233;line Duval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Saint Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688207v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03400270v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Taous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030876v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155731v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100423v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon-Faur&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174474v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Viaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Hugon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spec.012.0005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828577v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Armoudon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-01828577" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841976v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgeois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610067v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Hugon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spec.010.0119" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842459v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148008v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528387v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Beauchamps" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/RIN.1.1-n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399244v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269814v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moscaritolo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107839v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517786v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lambert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tricoche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026010v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517269v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301266v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301065v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238550v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gensbittel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405316v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178829v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oria" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517367v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238497v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094365v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689404v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688533v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670955v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906865v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838491v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238672v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238655v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235700v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pedro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328173v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Netto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224481v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224518v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cerisier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237845v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Haag" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224435v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Harnoys Vannier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;nassy-Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164211v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164221v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843562v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843163v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843226v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519001v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843412v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843597v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ferrant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843595v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399154v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843555v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843434v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02370237v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mahi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528540v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313860v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouccara" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363243v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399267v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364602v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399258v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827308v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insei.fr/ressources/critique-de-la-raison-inclusive-formation-apprentissages-mediations" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125526v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.senik.2023.01.0077" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965792v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842466v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580041v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843103v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsmkf.com/produit/humanites-numeriques-leducation-ebook/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842471v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.recherchespedagogiesdifferentes.net/muriel-epstein.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065730v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237890v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237855v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224522v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03131781v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497504v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bardet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rynkiewicz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313841v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058462v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440289v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Vidal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Sannino" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barma" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Plakitsi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18080161" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038569v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188271v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449369v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/ejie.v4i2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/muriel-epstein" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7811-4559" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160776686" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770343v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Epstein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969927v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C&#233;line Duval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Saint Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688207v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03400270v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Taous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030876v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155731v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100423v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon-Faur&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174474v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Viaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Hugon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spec.012.0005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828577v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Armoudon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-01828577" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841976v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgeois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610067v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Hugon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spec.010.0119" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842459v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148008v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528387v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Beauchamps" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/RIN.1.1-n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399244v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269814v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moscaritolo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107839v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517786v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lambert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tricoche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517269v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026010v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301266v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301065v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405316v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238690v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178829v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oria" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517367v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238550v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gensbittel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238497v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094365v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688533v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689404v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670955v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906865v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838491v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238672v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238655v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328173v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Netto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235700v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pedro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224481v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224518v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cerisier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237845v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Haag" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224435v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Harnoys Vannier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;nassy-Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164211v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164221v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843562v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843163v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843226v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519001v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843597v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ferrant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843412v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843595v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399154v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843555v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843434v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528540v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02370237v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mahi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313860v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouccara" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363243v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399267v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364602v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399258v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827308v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insei.fr/ressources/critique-de-la-raison-inclusive-formation-apprentissages-mediations" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125526v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.senik.2023.01.0077" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965792v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842466v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580041v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843103v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsmkf.com/produit/humanites-numeriques-leducation-ebook/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842471v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.recherchespedagogiesdifferentes.net/muriel-epstein.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065730v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237890v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237855v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224522v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03131781v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497504v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bardet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rynkiewicz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313841v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058462v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440289v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Vidal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Sannino" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barma" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Plakitsi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18080161" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038569v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188271v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449369v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/ejie.v4i2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>