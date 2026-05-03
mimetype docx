--- v1 (2026-04-04)
+++ v2 (2026-05-03)
@@ -591,282 +591,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SpécifiCITéS. La revue des Terrains Sensibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°12 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spec.012.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude d’un projet numérique de pratiques collaboratives innovantes ; défis et transformations pour des enseignants du secondaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon-Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Étude clinique d'un projet numérique de prévention du décrochage scolaire: quels effets sur la professionnalité enseignante?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUNAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2, pp.89-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155731v1</w:t>
-              </w:r>
-[...184 lines deleted...]
-                <w:t xml:space="preserve">hal-03174474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENRE ET PERCEPTION DE LA RÉUSSITE EN GUYANE</w:t>
               </w:r>
@@ -1051,51 +1051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Anne Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Viaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SpécifiCITéS. La revue des Terrains Sensibles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (1), pp.119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1419,51 +1419,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (46)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1535,2598 +1535,2870 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Powerful Transformative Learning Environments from theory to practice: a pluralist approach to transforming VET through sustainability across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyssa Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Moscaritolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marite Guevara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Towards Equity, Peace and Sustainability in time of Crisis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCAR, Nov 2025, Barcelona, Spain. pp.80-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La chaire UNESCO HÉN devient « accessibilité universelle, éducation et numérique » : questions de recherche et objectifs stratégiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIAH 2025 - Atelier numérique et inégalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RT éducation du CNRS (axe 6) "numérique en éducation", Jun 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05107839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment un dispositif innovant d’inclusion peut être transféré vers la formation des enseignants de lycées professionnels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Buard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Tricoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser les pratiques inclusives, dans et hors les murs, de l’école à l’université : enjeux sociaux, politiques et éducatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UCO Angers, Jan 2024, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classe CINC : Le numérique au quotidien pour une école inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Buard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Tricoche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Ludovia #21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Ax-Les-Thermes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to have European Teacher Education without moving ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation in teacher education : Sustainable change &amp; evaluating impact at macro, meso and micro level</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TEPE Network (Teacher Education Policies in Europe), Mar 2024, Aix (Aix-Marseille Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une chercheuse ignorante générant des recherches collaboratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains et recherches dans les sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les enseignants co-construisent une recherche. Récursivité d'une démarche inclusive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Buard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05301266v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Thibault Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Tricoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains et recherches dans les sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05301065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">European Policies and Pedagogy in Higher Education: A Comparison of Instructional Development in Six Universities of the Eutopia Alliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gensbittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emerging Researchers’ Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexion collective sur l'inclusion des étudiants à l'université: Rôle des différents acteurs et travail collaboratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transition numérique, un accélérateur pour l’emploi des personnes handicapées ? Journée du Handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse Jean Jaurès, Nov 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engagez-vous, rengagez-vous qu'ils disaient ! L'engagement dans la recherche pour la formation professionnelle des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Balas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Buard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque. Engagement dans la recherche, recherches engagées, recherches sur l'engagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Paris-Nanterre, Nov 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation d'une recherche-action avec la vidéo pour l'inclusion des élèves et le développement professionnel des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Se construire avec et dans le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La biennale internationale de l'éducation, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridation : leviers et freins dans les transformations pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Oria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yves Calvez, Jun 2023, Cergy (CY Cergy Paris université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...88 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gensbittel</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How the Use of Technology Can Contribute to Teacher Education for Inclusion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Buard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Educational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EERA (European Educationnal Research Association), Aug 2023, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail à distance pour les enseignants et les enseignantes stagiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail à distance. Défis, enjeux et limites.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation des sciences sociales, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conjuguer des méthodes quantitatives et qualitatives pour évaluer un dispositif d’innovation pédagogique sur l’apprentissage et l’enseignement en économie à l’Université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gensbittel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33e colloque de l’ADMEE-Europe : Pluralité de contextes, pluralité d'évaluation en éducation: quelles interactions et quels enjeux?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Admee Europe, Apr 2022, Pointe-à-Pitre, Guadeloupe</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment articuler des méthodes quantitatives et qualitatives pour avoir une preuve en sciences de l’éducation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gensbittel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modèles et Apprentissages en Sciences Humaines et Sociales (MASHS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages pédagogiques du numérique et gestes professionnels de l’enseignant Conférence conclusive de la matinée Un point de vue sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Usages pédagogiques du numérique et gestes professionnels de l'enseignant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inspe de l'académie de Versailles, Jun 2022, Saint Germain en Laye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gensbittel</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction d’une identité professionnelle enseignante européenne via des dispositifs hybrides de formation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33e colloque de l’ADMEE-Europe : Pluralité de contextes, pluralité d'évaluation en éducation: quelles interactions et quels enjeux?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Admee Europe, Apr 2022, Pointe-à-Pitre, Guadeloupe</w:t>
+              <w:t xml:space="preserve">Faire monde commun. Inauguration de la chaire Handicap Education et Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSHEA, Oct 2022, Suresne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conjuguer des méthodes quantitatives et qualitatives pour évaluer un dispositif d'innovation pédagogique à l'Université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33e colloque de l'ADMEE-EUROPE : "Pluralité de contextes, pluralité d'évaluations en éducation : quelles interactions et quels enjeux ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADMEE-EUROPE, Apr 2022, Pointe-à-Pitre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridation de la formation des enseignants stagiaires en voies professionnelles et technologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Oria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ticemed13 : Hybridation des formations : de la continuité à l'innovation pédagogique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer son projet : comment utiliser les méthodes scientifiques et l'apport de la recherche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Volet conduire un projet et évaluer son impact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CARDIE (Cellule Académique de Recherche et Innovation en Education) de Paris, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation d'un dispositif expérimental et territorial de raccrochage pour les élèves victimes de harcèlement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pedro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques et territoires en éducation et en formation: Enjeux, débats et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socialisation et développement professionnel des enseignants, quelles plateformes numériques pour le développement professionnel des enseignants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Netto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Buard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ludovia#18 - Le numérique est-il social ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Ax-les-Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le quanti selon les disciplines du supérieur : une histoire de la recherche autant que de l’enseignement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compter, mesurer, calculer… raisonner ? Enseigner le quanti en sciences sociales dans le supérieur : pratiques et défis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03224481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distance et présence à l'université, la question des pratiques hybrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cerisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLICx 2020 - Table ronde animée par Héloïse Dufour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03224518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’apprend-on en tant que prof d’une enquête sur le point de vue des élèves pendant le confinement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Haag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ludoviales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03237845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning by Teaching : An Experiment Based on Video Making in Higher Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brendan Harnoys Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconnecting EERA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03224435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets conjoints d’une recherche-action à propos d’une innovation pédagogique sur l’apprentissage et l’enseignement en économie à l’Université.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31e congrès de l’Association internationale de pédagogie universitaire Redéfinir l'expérience d'enseignement et d'apprentissage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIPU, May 2020, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet « Vidéo Monétaire Internationale » : faire des vidéos pour apprendre et enseigner la macroéconomie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brendan Harnoys Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les passeurs de la Pédagogie Universitaire dans les projets de transformation pédagogique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIPU section France, Nov 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages et conscience de l’usage du numérique en éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international francophone sur les Usages du numérique en éducation : Regards Critiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFE, Mar 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le partenariat public-privé transforme-t-il le travail des enseignants du secondaire? Etude clinique d'un projet numérique de prévention du décrochage scolaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Les politiques éducatives à l’ère du partenariat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une perception identitaire des usages du numériques : Apport d'une étude de blogs d'enseignants du secondaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Colloque Ecole et Technologies de Information et de la Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partager sa musique et faire contribuer l'auditeur à la création de son oeuvre : un voeu pieux du transmedia participatif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Partage, Echange, Contribution, Participation Ludovia#14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Ax-Les-Thermes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude sociocritique des usages numériques par les enseignants du secondaire dans le cadre des réformes du collège en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International sur une approche sociocritique du numérique en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Sherbrooke, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des blogs enseignants comme « meilleurs entretiens non directifs » ? L’apport d’une analyse textuelle quantitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4142,224 +4414,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences XXL Ce que l’abondance et la diversité des données numériques font aux sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudier des blogs enseignants comme « meilleurs entretiens non directifs » avec des techniques d'analyses textuelles quantitatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4375,780 +4496,780 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences XXL, journée d'étude de l'INSED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalités d’une réforme éducative : le numérique peut-il participer à des changements de pratiques pédagogiques?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème colloque d'éducation comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFDECE, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude clinique d’un projet de prévention du décrochage scolaire avec des outils numériques dans des collèges publics franciliens par une association composée de collaborateurs d’entreprises et d’enseignants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser les nouvelles problématiques éducatives </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UPEC, Nov 2016, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des éléments de pédagogie préconisés par Célestin Freinet activés par le numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coopération, Éducation, formation pour relever les défis du XXIe siècle (cinquantenaire de la mort de Célestin Freinet) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le langage quantitatif : une initiation par les textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Enseigner la quantification dans le supérieur : les sciences sociales face aux chiffres »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02370237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience TransiMOOC Pédagogie active et numérique pour un en-commun raccrocheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Face au défi des jeunes en rupture Construire un "en commun’’ comme visée éducative et principe d’action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le langage quantitatif : une initiation par les textes</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution des pratiques enseignantes et des positionnements des professeurs à l’heure du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouccara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conditions enseignantes, conditions pour enseigner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TransiMOOC : Comment le numérique peut participer au renouveau des pédagogies actives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Beauchamps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ludovia 2014: entre consommation et création</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Ax-Les-Thermes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'inspirer des établissements qui pratiquent l'accrochage scolaire actif pour trouver sa solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème colloque international du LASALE sur le décrochage scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Luxembourg, Luxembourg. p233-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment évaluer le succès d'un dispositif destiné à améliorer les résultats scolaires ou pourquoi il est impératif de trouver d'autres indicateurs que les notes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Intaref 2013 - Actualité de la recherche en education et en Formation - </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIRDEF, Aug 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01364602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l'école n'est plus obligatoire, le décrochage scolaire au présent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de l'actualité de la recherche en éducation et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5158,637 +5279,637 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateformes numériques de formation des enseignants et école inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Buard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique de la raison inclusive : formation, apprentissages, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INSEI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.83-100, 2025, Recherches, 978-2-36616-137-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail à distance pour les enseignants et enseignantes stagiaires [chap.4.]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Oria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claudia Senik (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail à distance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.76-93, 2023, 9782348079481. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dec.senik.2023.01.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inclusion au prisme du numérique, ce qu'apporte une enquête auprès des élèves pendant la pandémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Haag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la pédagogie universitaire inclusive, L'université et le handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2020, 978-2-343-21313-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition éducative: construire une école différente en s'appuyant sur la recherche, le cas de Geelong Grammarschool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Haag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réformer l'école? L'apport de l'éducation comparée. Hommage à Louis Porcher.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, p.218-231, 2017, 978-2-343-12722-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalités d’une réforme éducative : le numérique peut-il participer à des changements de pratiques pédagogiques?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Haag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D Groux, E Voulgre, C Combermorel et G Langouêt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’apport de l’éducation comparée. Hommage à Louis Porcher</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2017, Collection "Education Comparée", 978-2-343-12722-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transformations du métier d’enseignant du secondaire avec le numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michael Bourgatte; Mikael Ferloni; Laurent Tessier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelles humanités numériques pour l’éducation ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MkF Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les établissements « alternatifs », quels sont les blocages pour des enquêtes de terrain ? Comment les lever ? La question de l’anonymat de l’établissement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les établissements scolaires « différents » et la recherche en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artois Presses Université</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 51-58, 2015, 978-2-84832-224-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5798,523 +5919,523 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le collectif pour combler la distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educateil n°1 - Bulletin de réflexion sur l’éducation de la section académique de l’AFAE Créteil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, p12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer son projet : comment utiliser les méthodes scientifiques et l'apport de la recherche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Volet conduire un projet et évaluer son impact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03237890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'intérêt de l'analyse textuelle pour l'analyse des professionnalités enseignantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Introduire le NLP et le text mining dans les recherches en sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03237855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Après le confinement, assurer la continuité relationnelle plus que la continuité pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Haag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03224522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autoformation via la recherche entre pairs par le numérique pour l’enseignement avec le numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer l’usage des régressions logistiques en sociologie. Présentation d’un cas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Rynkiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cours en ligne, leviers pour une pédagogie active ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, https://www.reseau-canope.fr/agence-des-usages/les-cours-en-ligne-leviers-pour-une-pedagogie-active.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6324,104 +6445,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation d’impact relative au dispositif Garantie Jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sarfati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère du travail, de l'emploi et de la formation professionnelle. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6431,274 +6552,274 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Equity, Peace and Sustainability in Times of Crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Sannino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Plakitsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCAR 2025 Southern Europe and West Asia conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Sant Cugat del Vallès, Spain. 1, pp.185, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.18080161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Socialization and Teacher Professional Development for inclusion: Study of Four Self-Training Digital Devices in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Buard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1 (2023), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entrée en pédagogie différente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Anne Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6713,51 +6834,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SpécifiCITéS. La revue des Terrains Sensibles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6767,121 +6888,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction Teacher Education for Inclusion – Policies and Practices in Europe (TEIPPE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Journal of Inclusive Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4 (2), pp.1-7, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7146/ejie.v4i2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId136"/>
+      <w:footerReference w:type="default" r:id="rId140"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6949,51 +7070,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F04932A4"/>
+    <w:nsid w:val="8DA209DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7180,51 +7301,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/muriel-epstein" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7811-4559" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160776686" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770343v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Epstein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969927v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C&#233;line Duval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Saint Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688207v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03400270v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Taous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030876v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155731v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100423v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon-Faur&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174474v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Viaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Hugon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spec.012.0005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828577v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Armoudon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-01828577" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841976v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgeois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610067v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Hugon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spec.010.0119" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842459v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148008v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528387v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Beauchamps" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/RIN.1.1-n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399244v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269814v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moscaritolo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107839v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517786v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lambert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tricoche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517269v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026010v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301266v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301065v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405316v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238690v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178829v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oria" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517367v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238550v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gensbittel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238497v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094365v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688533v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689404v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670955v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906865v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838491v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238672v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238655v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328173v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Netto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235700v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pedro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224481v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224518v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cerisier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237845v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Haag" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224435v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Harnoys Vannier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;nassy-Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164211v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164221v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843562v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843163v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843226v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519001v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843597v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ferrant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843412v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843595v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399154v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843555v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843434v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528540v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02370237v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mahi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313860v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouccara" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363243v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399267v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364602v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399258v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827308v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insei.fr/ressources/critique-de-la-raison-inclusive-formation-apprentissages-mediations" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125526v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.senik.2023.01.0077" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965792v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842466v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580041v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843103v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsmkf.com/produit/humanites-numeriques-leducation-ebook/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842471v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.recherchespedagogiesdifferentes.net/muriel-epstein.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065730v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237890v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237855v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224522v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03131781v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497504v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bardet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rynkiewicz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313841v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058462v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440289v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Vidal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Sannino" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barma" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Plakitsi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18080161" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038569v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188271v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449369v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/ejie.v4i2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/muriel-epstein" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7811-4559" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160776686" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770343v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Epstein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969927v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C&#233;line Duval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Saint Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688207v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03400270v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Taous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030876v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174474v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Viaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Hugon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spec.012.0005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100423v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon-Faur&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155731v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828577v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Armoudon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-01828577" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841976v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgeois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610067v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Hugon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spec.010.0119" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842459v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148008v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528387v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Beauchamps" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/RIN.1.1-n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399244v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269814v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moscaritolo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607224v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Isaac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyssa Pauwels" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marite Guevara" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107839v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517786v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lambert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tricoche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026010v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517269v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301266v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301065v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238550v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gensbittel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517367v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405316v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238690v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178829v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oria" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094365v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689404v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670955v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688533v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238672v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906865v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838491v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238655v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235700v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pedro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328173v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Netto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224481v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224518v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cerisier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237845v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Haag" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224435v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Harnoys Vannier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;nassy-Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164211v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164221v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843562v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843163v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843226v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843597v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ferrant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843412v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519001v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843595v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399154v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843555v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843434v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02370237v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mahi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528540v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313860v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouccara" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399267v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363243v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364602v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399258v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827308v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insei.fr/ressources/critique-de-la-raison-inclusive-formation-apprentissages-mediations" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125526v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.senik.2023.01.0077" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965792v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842466v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580041v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843103v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsmkf.com/produit/humanites-numeriques-leducation-ebook/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842471v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.recherchespedagogiesdifferentes.net/muriel-epstein.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065730v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237890v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237855v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224522v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03131781v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497504v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bardet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rynkiewicz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313841v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058462v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440289v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Vidal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Sannino" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barma" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Plakitsi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18080161" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038569v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188271v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449369v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/ejie.v4i2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>