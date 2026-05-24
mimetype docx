--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -591,213 +591,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Étude d’un projet numérique de pratiques collaboratives innovantes ; défis et transformations pour des enseignants du secondaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon-Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SpécifiCITéS. La revue des Terrains Sensibles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n°12 (1), pp.5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/spec.012.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174474v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02100423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude clinique d'un projet numérique de prévention du décrochage scolaire: quels effets sur la professionnalité enseignante?</w:t>
               </w:r>
@@ -1051,51 +1051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Anne Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Viaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SpécifiCITéS. La revue des Terrains Sensibles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (1), pp.119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1833,50 +1833,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How to have European Teacher Education without moving ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovation in teacher education : Sustainable change &amp; evaluating impact at macro, meso and micro level</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TEPE Network (Teacher Education Policies in Europe), Mar 2024, Aix (Aix-Marseille Université), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Classe CINC : Le numérique au quotidien pour une école inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1911,126 +1980,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Ludovia #21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Ax-Les-Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026010v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04517269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une chercheuse ignorante générant des recherches collaboratives</w:t>
               </w:r>
@@ -2338,57 +2338,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Présentation d'une recherche-action avec la vidéo pour l'inclusion des élèves et le développement professionnel des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Se construire avec et dans le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La biennale internationale de l'éducation, Sep 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hybridation : leviers et freins dans les transformations pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Oria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yves Calvez, Jun 2023, Cergy (CY Cergy Paris université), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Engagez-vous, rengagez-vous qu'ils disaient ! L'engagement dans la recherche pour la formation professionnelle des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Balas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2416,208 +2567,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque. Engagement dans la recherche, recherches engagées, recherches sur l'engagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Paris-Nanterre, Nov 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405316v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-04178829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the Use of Technology Can Contribute to Teacher Education for Inclusion?</w:t>
               </w:r>
@@ -2981,208 +2981,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conjuguer des méthodes quantitatives et qualitatives pour évaluer un dispositif d'innovation pédagogique à l'Université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gensbittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33e colloque de l'ADMEE-EUROPE : "Pluralité de contextes, pluralité d'évaluations en éducation : quelles interactions et quels enjeux ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADMEE-EUROPE, Apr 2022, Pointe-à-Pitre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La construction d’une identité professionnelle enseignante européenne via des dispositifs hybrides de formation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire monde commun. Inauguration de la chaire Handicap Education et Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSHEA, Oct 2022, Suresne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridation de la formation des enseignants stagiaires en voies professionnelles et technologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Oria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5401,51 +5401,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail à distance pour les enseignants et enseignantes stagiaires [chap.4.]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Oria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claudia Senik (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail à distance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.76-93, 2023, 9782348079481. </w:t>
@@ -6775,51 +6775,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entrée en pédagogie différente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Anne Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7070,51 +7070,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8DA209DE"/>
+    <w:nsid w:val="B4BDC6A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7301,51 +7301,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/muriel-epstein" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7811-4559" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160776686" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770343v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Epstein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969927v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C&#233;line Duval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Saint Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688207v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03400270v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Taous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030876v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174474v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Viaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Hugon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spec.012.0005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100423v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon-Faur&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155731v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828577v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Armoudon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-01828577" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841976v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgeois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610067v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Hugon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spec.010.0119" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842459v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148008v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528387v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Beauchamps" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/RIN.1.1-n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399244v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269814v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moscaritolo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607224v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Isaac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyssa Pauwels" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marite Guevara" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107839v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517786v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lambert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tricoche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026010v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517269v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301266v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301065v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238550v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gensbittel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517367v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405316v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238690v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178829v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oria" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094365v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689404v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670955v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688533v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238672v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906865v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838491v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238655v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235700v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pedro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328173v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Netto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224481v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224518v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cerisier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237845v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Haag" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224435v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Harnoys Vannier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;nassy-Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164211v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164221v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843562v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843163v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843226v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843597v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ferrant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843412v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519001v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843595v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399154v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843555v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843434v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02370237v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mahi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528540v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313860v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouccara" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399267v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363243v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364602v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399258v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827308v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insei.fr/ressources/critique-de-la-raison-inclusive-formation-apprentissages-mediations" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125526v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.senik.2023.01.0077" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965792v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842466v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580041v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843103v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsmkf.com/produit/humanites-numeriques-leducation-ebook/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842471v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.recherchespedagogiesdifferentes.net/muriel-epstein.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065730v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237890v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237855v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224522v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03131781v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497504v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bardet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rynkiewicz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313841v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058462v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440289v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Vidal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Sannino" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barma" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Plakitsi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18080161" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038569v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188271v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449369v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/ejie.v4i2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/muriel-epstein" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7811-4559" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160776686" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770343v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Epstein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969927v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C&#233;line Duval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Saint Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688207v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03400270v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Taous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030876v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100423v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon-Faur&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174474v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Viaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Hugon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spec.012.0005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155731v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828577v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Armoudon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-01828577" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841976v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgeois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610067v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Hugon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spec.010.0119" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842459v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148008v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528387v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Beauchamps" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/RIN.1.1-n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399244v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269814v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moscaritolo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607224v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Isaac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyssa Pauwels" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marite Guevara" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107839v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517786v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lambert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tricoche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517269v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026010v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301266v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301065v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238550v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gensbittel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517367v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238690v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178829v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oria" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405316v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094365v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689404v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670955v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688533v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906865v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238672v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838491v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238655v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235700v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pedro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328173v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Netto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224481v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224518v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cerisier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237845v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Haag" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224435v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Harnoys Vannier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;nassy-Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164211v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164221v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843562v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843163v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843226v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843597v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ferrant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843412v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519001v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843595v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399154v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843555v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843434v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02370237v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mahi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528540v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313860v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouccara" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399267v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363243v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364602v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399258v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827308v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insei.fr/ressources/critique-de-la-raison-inclusive-formation-apprentissages-mediations" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125526v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.senik.2023.01.0077" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965792v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842466v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580041v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843103v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsmkf.com/produit/humanites-numeriques-leducation-ebook/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842471v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.recherchespedagogiesdifferentes.net/muriel-epstein.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065730v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237890v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237855v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224522v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03131781v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497504v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bardet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rynkiewicz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313841v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058462v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440289v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Vidal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Sannino" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barma" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Plakitsi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18080161" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038569v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188271v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449369v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/ejie.v4i2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>