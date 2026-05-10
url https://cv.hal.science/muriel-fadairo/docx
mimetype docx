--- v0 (2026-04-06)
+++ v1 (2026-05-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:67.96875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Muriel FADAIRO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">muriel-fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0307-6273</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A specialist in franchising networks, my two academic fields are Strategic Entrepreneurship and Retailing. In the first, I explore Social Franchising, Social Entrepreneurship, and Sustainable Business Models. In the second, I focus on Brand Management and Brand Strategy. My research uses applied econometrics.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">To view the full CV, please use the following link: </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.irege.univ-smb.fr/wp-content/uploads/2024/02/CV-Muriel-FADAIRO-Janv.-2024.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It takes two to tango: A taxonomy of franchise success determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Caemmerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Chanut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaudey Magali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Retail and Distribution Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (6), pp.807-825. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJRDM-05-2022-0174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to erase gender differences in entrepreneurial success? Look at the ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne H.B. Welsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Kaciak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijayta Doshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 154 (C), pp.113320. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2022.113320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brand equity protection and new geographic dynamics evidence from franchising in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kaswengi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugênio José Silva Bitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (3), pp.8-24. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2051570720966287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection du capital marque et nouvelles dynamiques géographiques : un travail empirique sur la franchise au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kaswengi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugênio José Silva Bitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (3), pp.10-28. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07673701211009055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of franchisor signaling on entrepreneurship in emerging markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne H.B. Welsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian-Lara D.S. Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131 (C), pp.337-348. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2021.03.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of diesel price on upstream and downstream food prices: Evidence from São Paulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Zingbagba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubens Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 85 (C), pp.104531. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2019.104531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do retailers benefit from network affiliation in all locations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perdreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (2), pp.1623-1633</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Orientation and Performance in Franchise Networks: The Mediating Role of Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Le Nadant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perdreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (18), pp. 193-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02384724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should I stay or should I go? Geographic Entrepreneurial Choices in Brazilian Franchising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugênio José Silva Bitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian-Lara Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (S2), pp. 244-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01886971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial orientation, risk and incentives: the case of franchising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Windsperger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (1), pp. 163-180. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-017-9885-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01611633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contract duration and contractual learning: Evidence from franchising networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perdreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Chanut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managerial and Decision Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (2), pp.240 - 252. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mde.2899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Choice of Exclusive Dealing: Economic Rationales and Evidence from French Retail Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyu Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Retailing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93 (3), pp. 317-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01524163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational choices and performance in distribution systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (14), pp. 1609-1623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge diffusion and innovation policies within the European regions: Challenges based on recent empirical evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Autant-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Massard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (1), pp.196-210. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2012.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00756466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Integration Through Franchised and company-Owned Chains: Evidence from French Distribution Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Solard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managerial and Decision Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (3-5), pp.195-203. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mde.2583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00795499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why include royalties in distribution contracts? Evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Retail and Distribution Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (8), pp.566-583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contractual design and networks performance: empirical evidence from franchising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (4), pp.529-533. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036840701704428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contractual Design as a Determinant of Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the Economics of Business.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (1), pp.117-127. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13571510701830556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00268803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restrictions verticales et réputation des réseaux de franchise. Un travail empirique sur données françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 58 (4), pp.891-914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00186757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restrictions verticales et externalité intra-marque en matière d'effort promotionnel : un test empirique sur données françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 116 (6), pp.807-830</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00123466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branding and Franchising: For a Renewal of Contractual Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kaswengi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joseph Kaswengi (Editor). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Branding and Labeling in the Digital and Artificial Intelligence Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 167-179, Nova Science Publishers, Chapitre 7, 2020, 978-1-53617-499-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Adopt Microfranchising? Evidence from Brazil on an Organizational Innovation Designed to Face New Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubens Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian-Lara Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sylvia Macchione Saes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Management of Interfirm Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Cham, pp.75-89, 2019, 978-3-030-29244-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02374501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix de localisation et réseaux de distribution. L’éclairage de la littérature en sciences économiques et de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rozenn Perrigot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retailing et localisation. Une approche multidisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp. 205-218, 2018, Travail &amp; Gouvernance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01651072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Groups in the French Franchising Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perdreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">George W. J. Hendrikse; Gérard Cliquet; Thomas Ehrmann; Josef Windsperger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management and Governance of Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp. 11-33, 2017, Contributions to Management Science, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57276-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01651046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchising in Latin America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. F. Hoy, R. Perrigot, A. Terry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Franchising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp. 482-515 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance in franchising networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. F. Hoy, R. Perrigot, A. Terry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Franchising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp. 397-415 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of contractual design : determinants of contract duration in franchising networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Chanut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perdreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Cliquet, T. Ehrmann, G. Hendrikse, J. Windsperger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfirm Networks : Cooperatives, Franchising, Strategic Alliances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2015, Interfirm Networks: Franchising, Cooperatives and Strategic Alliances, 9783319101835</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01219907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contractual Design and Spatial Organization in Retailing: Evidence from Brazilian Franchising on Brand Equity Protection Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kaswengi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugênio José Silva Bitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Colloque International Etienne THIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03571217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branding and Franchising: For a Renewal of Contractual Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kaswengi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Colloquium on Branding, Labeling and Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Organization and Contractual Design in Franchising: Evidence from Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Jose Silva Bitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual ISoF Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01945773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Outcomes of Organizational Choices in French Franchising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perdreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual ISoF Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01945792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separate the Tares from the Wheat? Organizational Design and Signaling Issues in Brazilian Franchising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian-Lara Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual ISoF Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01945788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contractual design in franchising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire, Faculdade de Economia, Administração</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Ribeirão Preto, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchising in Emerging Countries. Keynote speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Franchising: Crise, Oportunidade e Internacionalização, INSPER and CORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on Franchising & Distribution Networks in Emerging Countries: The Relevance of an Interdisciplinary Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Grünhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian-Lara Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FDNEC Workshop « Economics and Management of Franchising and Distribution Networks in Emerging Countries »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01366883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial strategies in Brazilian Franchising; Behavior categories and Performance Outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Jose Silva Bitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian-Lara Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Beijing Normal University Business School-GATE Workshop, Beijing Normal University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01438197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Groups in the French Franchising Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perdreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual International Society of Franchising Conference University of Groningen, Faculty of Economics and Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01420796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Trade-Off between Risk and Royalties in Franchise Contracting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Windsperger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Conférence Annuelle de la « Society for Institutional &amp; Organizational Economics, Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01352087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Trade-Off between Risk and Royalties in Franchise Contracting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Windsperger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65ème Meeting Annuel de l’Association Française d’Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01352085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the use of Mathematics and Statistics in the Economic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Congress of Mathematics and its Applications, National Polytechnic School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01438223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial strategies in Brazilian Franchising; Behavior categories and Performance Outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Jose Silva Bitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian-Lara Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65ème Meeting Annuel de l’Association Française d’Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01352080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchising in Latin America; State of the art, stylized facts, and avenues for further research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FDNEC Workshop « Economics and Management of Franchising and Distribution Networks in Emerging Countries »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01366882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal monetary provisions and risk aversion in plural form franchise networks ; a theoretical model of incentives with heterogeneous agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yangari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Economics and Management of Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01219940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth or profitability ? Innovation and performance in franchising networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Le Nadant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perdreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual ISoF Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oviedo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01219917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth or profitability ? Innovation and performance in franchising networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Le Nadant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perdreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Economics and Management of Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation of control in networks : the case of franchising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Windsperger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual ISoF Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oviedo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01196579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The royalty rate and the trade-off between risk and incentives ; Determinants and performance outcomes in franchising networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Windsperger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual ISoF Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oviedo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01219911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More or less integration? Sector-based differences in French franchising and brand distribution networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Chanut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual ISoF Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oviedo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01196584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network strategies in the French franchise systems : A Predictive Model of Stratification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perdreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Economics and Management of Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01219932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location strategies in Brazilian Franchising; Behavior categories and Performance Outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Economics and Management of Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01219943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Multi-Unit Franchising an Effective Organizational Form? Evidence from European Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Windsperger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on franchising, retail and service chains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01087534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance in distribution systems : What is the influence of the upstream firm's organizational choices?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual Conference of the International Society of Franchising (ISoF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Zhuhai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00945470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaling the value of a business concept; Evidence from a structural equations model with Brazilian data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Annual Conference of the European Association for Research in Industrial Economics (EARIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00858871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of contractual design: determinants and performance outcomes of contract duration in franchising networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Chanut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perdreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics and Management of Networks Conference (EMNet 2013), University Ibn Zohr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaling the value of a business concept; Evidence from a structural equations model with Brazilian data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual Conference of the International Society of Franchising (ISoF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Zhuhai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00858876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation of control in networks : the case of franchising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Windsperger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics and Management of Networks Conference (EMNet 2013), University Ibn Zohr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperatives versus top-down management of the brand, Sector-based explanations for the French distribution system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Solard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual International Society of Franchising (ISoF) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Ford Lauderdale, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00702198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sector-based explanation of vertical integration in distribution systems; Evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CREM (Centre de Recherche en Économie et Management à Rennes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00590320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sectorbased explanation of vertical integration in distribution systems; Evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conferences on Economics and Management of Networks (EMNet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00675242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contract Duration and Franchisors Performance ; An empirical study on French Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perdreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conferences on Economics and Management of Networks (EMNet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00675238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Share-contract and chain performance in French distribution systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFIO Seminar, Toulouse School of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité sectorielle des formes contractuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INSEE Formes d'organisation et dynamique des réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Share-contract and network performance with bilateral moral-hazard: a comparative perspective on European franchising data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59 ème congrès de l'AFSE (Association Française de Science Economique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilateral Moral Hazard and Profit Sharing Vertical Restraints : Evidence from European Contract Data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual Conference International Society for New Institutional Economics (ISNIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilateral Moral Hazard and Profit Sharing Vertical Restraints : Evidence from European Contract Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Conference of the European Association for Research in Industrial Economics (EARIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilateral Moral Hazard and Profit Sharing Vertical Restraints : Evidence from European Contract Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual International Society of Franchising Conference (ISOF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical Restraints in Franchising and Reputation of Networks : A Clause to Clause Analysis on French Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Economics and Management of Networks EMNET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchisors' choice between royalties and fixed fees evidence from Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugênio José Silva Bitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01618054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial strategies in Brazilian Franchising; Behavior categories and Performance Outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Jose Silva Bitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian-Lara Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01292057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Monetary Provisions and Risk Aversion in Plural Form Franchise Networks A Model of Incentives with Heterogeneous Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Yangari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251344v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Form and Performance. The Case of Multi-Unit Franchising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Windsperger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01128075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Rationales of Exclusive Dealing ; Empirical Evidence from the French Distribution Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyu Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00945551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance in distribution systems : What is the influence of the upstream firm's organizational choices ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaling the value of a business concept : Evidence from a structural model with Brazilian franchising data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sector-based explanation of vertical integration in distribution systems; Evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Solard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geography of innovation : challenge to technology policy within regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Massard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-Sided Externalities and Vertical Contracting : Evidence from European Franchising Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Technology Policy : Propositions for a Multilevel Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restrictions verticales et externalité intra-marque en matière d'effort promotionnel Un test empirique sur données françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00070942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réputation des réseaux de franchise et restrictions verticales : un travail empirique sur données françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00070933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networks Performance and Contractual Design: Empirical Evidence from Franchising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00070949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions d'émergence et de diffusion de l'innovation au sein des réseaux de franchise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Allix-Desfautaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Khelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Le Nadant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Gate CNRS; NIMEC; CREM; COACTIS. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Thematic Assessment of the Partnership Principle in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Massard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Réno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CEPEL - Université de Montpellier. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why royalties ? Evidence from French distribution networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00560208v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge diffusion and innovation policies within the European regions: Challenges based on recent empirical evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Autant-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Massard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00491062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Externalités Territoriales et Emergence Industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améziane Ferguene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId151"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:67.96875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Muriel FADAIRO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">muriel-fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0307-6273</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A specialist in franchising networks, my two academic fields are Strategic Entrepreneurship and Retailing. In the first, I explore Social Franchising, Social Entrepreneurship, and Sustainable Business Models. In the second, I focus on Brand Management and Brand Strategy. My research uses applied econometrics.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">To view the full CV, please use the following link: </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.irege.univ-smb.fr/wp-content/uploads/2024/02/CV-Muriel-FADAIRO-Janv.-2024.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It takes two to tango: A taxonomy of franchise success determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Caemmerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Chanut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaudey Magali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Retail and Distribution Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (6), pp.807-825. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJRDM-05-2022-0174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to erase gender differences in entrepreneurial success? Look at the ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne H.B. Welsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Kaciak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijayta Doshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 154 (C), pp.113320. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2022.113320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of franchisor signaling on entrepreneurship in emerging markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne H.B. Welsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian-Lara D.S. Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131 (C), pp.337-348. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2021.03.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection du capital marque et nouvelles dynamiques géographiques : un travail empirique sur la franchise au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kaswengi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugênio José Silva Bitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (3), pp.10-28. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07673701211009055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brand equity protection and new geographic dynamics evidence from franchising in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kaswengi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugênio José Silva Bitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (3), pp.8-24. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2051570720966287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do retailers benefit from network affiliation in all locations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perdreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (2), pp.1623-1633</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of diesel price on upstream and downstream food prices: Evidence from São Paulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Zingbagba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubens Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 85 (C), pp.104531. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2019.104531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should I stay or should I go? Geographic Entrepreneurial Choices in Brazilian Franchising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugênio José Silva Bitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian-Lara Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (S2), pp. 244-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01886971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Orientation and Performance in Franchise Networks: The Mediating Role of Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Le Nadant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perdreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (18), pp. 193-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02384724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial orientation, risk and incentives: the case of franchising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Windsperger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (1), pp. 163-180. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-017-9885-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01611633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contract duration and contractual learning: Evidence from franchising networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perdreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Chanut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managerial and Decision Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (2), pp.240 - 252. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mde.2899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Choice of Exclusive Dealing: Economic Rationales and Evidence from French Retail Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyu Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Retailing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93 (3), pp. 317-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01524163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational choices and performance in distribution systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (14), pp. 1609-1623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why include royalties in distribution contracts? Evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Retail and Distribution Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (8), pp.566-583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Integration Through Franchised and company-Owned Chains: Evidence from French Distribution Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Solard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managerial and Decision Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (3-5), pp.195-203. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mde.2583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00795499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge diffusion and innovation policies within the European regions: Challenges based on recent empirical evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Autant-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Massard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (1), pp.196-210. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2012.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00756466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contractual design and networks performance: empirical evidence from franchising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (4), pp.529-533. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036840701704428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contractual Design as a Determinant of Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the Economics of Business.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (1), pp.117-127. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13571510701830556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00268803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restrictions verticales et réputation des réseaux de franchise. Un travail empirique sur données françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 58 (4), pp.891-914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00186757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restrictions verticales et externalité intra-marque en matière d'effort promotionnel : un test empirique sur données françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 116 (6), pp.807-830</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00123466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branding and Franchising: For a Renewal of Contractual Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kaswengi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joseph Kaswengi (Editor). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Branding and Labeling in the Digital and Artificial Intelligence Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 167-179, Nova Science Publishers, Chapitre 7, 2020, 978-1-53617-499-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Adopt Microfranchising? Evidence from Brazil on an Organizational Innovation Designed to Face New Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubens Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian-Lara Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sylvia Macchione Saes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Management of Interfirm Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Cham, pp.75-89, 2019, 978-3-030-29244-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02374501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix de localisation et réseaux de distribution. L’éclairage de la littérature en sciences économiques et de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rozenn Perrigot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retailing et localisation. Une approche multidisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp. 205-218, 2018, Travail &amp; Gouvernance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01651072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance in franchising networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. F. Hoy, R. Perrigot, A. Terry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Franchising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp. 397-415 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Groups in the French Franchising Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perdreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">George W. J. Hendrikse; Gérard Cliquet; Thomas Ehrmann; Josef Windsperger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management and Governance of Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp. 11-33, 2017, Contributions to Management Science, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57276-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01651046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchising in Latin America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. F. Hoy, R. Perrigot, A. Terry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Franchising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp. 482-515 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of contractual design : determinants of contract duration in franchising networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Chanut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perdreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Cliquet, T. Ehrmann, G. Hendrikse, J. Windsperger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfirm Networks : Cooperatives, Franchising, Strategic Alliances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2015, Interfirm Networks: Franchising, Cooperatives and Strategic Alliances, 9783319101835</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01219907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branding and Franchising: For a Renewal of Contractual Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kaswengi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Colloquium on Branding, Labeling and Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contractual Design and Spatial Organization in Retailing: Evidence from Brazilian Franchising on Brand Equity Protection Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kaswengi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugênio José Silva Bitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Colloque International Etienne THIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03571217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Organization and Contractual Design in Franchising: Evidence from Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Jose Silva Bitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual ISoF Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01945773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Outcomes of Organizational Choices in French Franchising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perdreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual ISoF Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01945792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separate the Tares from the Wheat? Organizational Design and Signaling Issues in Brazilian Franchising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian-Lara Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual ISoF Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01945788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contractual design in franchising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire, Faculdade de Economia, Administração</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Ribeirão Preto, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchising in Emerging Countries. Keynote speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Franchising: Crise, Oportunidade e Internacionalização, INSPER and CORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchising in Latin America; State of the art, stylized facts, and avenues for further research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FDNEC Workshop « Economics and Management of Franchising and Distribution Networks in Emerging Countries »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01366882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Trade-Off between Risk and Royalties in Franchise Contracting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Windsperger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65ème Meeting Annuel de l’Association Française d’Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01352085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the use of Mathematics and Statistics in the Economic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Congress of Mathematics and its Applications, National Polytechnic School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01438223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial strategies in Brazilian Franchising; Behavior categories and Performance Outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Jose Silva Bitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian-Lara Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Beijing Normal University Business School-GATE Workshop, Beijing Normal University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01438197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Groups in the French Franchising Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perdreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual International Society of Franchising Conference University of Groningen, Faculty of Economics and Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01420796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on Franchising & Distribution Networks in Emerging Countries: The Relevance of an Interdisciplinary Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Grünhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian-Lara Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FDNEC Workshop « Economics and Management of Franchising and Distribution Networks in Emerging Countries »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01366883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Trade-Off between Risk and Royalties in Franchise Contracting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Windsperger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Conférence Annuelle de la « Society for Institutional &amp; Organizational Economics, Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01352087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial strategies in Brazilian Franchising; Behavior categories and Performance Outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Jose Silva Bitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian-Lara Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65ème Meeting Annuel de l’Association Française d’Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01352080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal monetary provisions and risk aversion in plural form franchise networks ; a theoretical model of incentives with heterogeneous agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yangari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Economics and Management of Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01219940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth or profitability ? Innovation and performance in franchising networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Le Nadant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perdreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual ISoF Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oviedo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01219917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth or profitability ? Innovation and performance in franchising networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Le Nadant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perdreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Economics and Management of Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation of control in networks : the case of franchising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Windsperger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual ISoF Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oviedo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01196579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The royalty rate and the trade-off between risk and incentives ; Determinants and performance outcomes in franchising networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Windsperger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual ISoF Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oviedo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01219911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More or less integration? Sector-based differences in French franchising and brand distribution networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Chanut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual ISoF Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oviedo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01196584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network strategies in the French franchise systems : A Predictive Model of Stratification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perdreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Economics and Management of Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01219932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location strategies in Brazilian Franchising; Behavior categories and Performance Outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Economics and Management of Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01219943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Multi-Unit Franchising an Effective Organizational Form? Evidence from European Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Windsperger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on franchising, retail and service chains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01087534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation of control in networks : the case of franchising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Windsperger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics and Management of Networks Conference (EMNet 2013), University Ibn Zohr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance in distribution systems : What is the influence of the upstream firm's organizational choices?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual Conference of the International Society of Franchising (ISoF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Zhuhai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00945470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of contractual design: determinants and performance outcomes of contract duration in franchising networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Chanut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perdreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics and Management of Networks Conference (EMNet 2013), University Ibn Zohr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaling the value of a business concept; Evidence from a structural equations model with Brazilian data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Annual Conference of the European Association for Research in Industrial Economics (EARIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00858871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaling the value of a business concept; Evidence from a structural equations model with Brazilian data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual Conference of the International Society of Franchising (ISoF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Zhuhai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00858876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperatives versus top-down management of the brand, Sector-based explanations for the French distribution system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Solard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual International Society of Franchising (ISoF) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Ford Lauderdale, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00702198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contract Duration and Franchisors Performance ; An empirical study on French Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perdreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conferences on Economics and Management of Networks (EMNet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00675238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Share-contract and chain performance in French distribution systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFIO Seminar, Toulouse School of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sector-based explanation of vertical integration in distribution systems; Evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CREM (Centre de Recherche en Économie et Management à Rennes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00590320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sectorbased explanation of vertical integration in distribution systems; Evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conferences on Economics and Management of Networks (EMNet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00675242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Share-contract and network performance with bilateral moral-hazard: a comparative perspective on European franchising data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59 ème congrès de l'AFSE (Association Française de Science Economique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité sectorielle des formes contractuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INSEE Formes d'organisation et dynamique des réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilateral Moral Hazard and Profit Sharing Vertical Restraints : Evidence from European Contract Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual International Society of Franchising Conference (ISOF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilateral Moral Hazard and Profit Sharing Vertical Restraints : Evidence from European Contract Data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual Conference International Society for New Institutional Economics (ISNIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilateral Moral Hazard and Profit Sharing Vertical Restraints : Evidence from European Contract Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Conference of the European Association for Research in Industrial Economics (EARIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical Restraints in Franchising and Reputation of Networks : A Clause to Clause Analysis on French Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Economics and Management of Networks EMNET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchisors' choice between royalties and fixed fees evidence from Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugênio José Silva Bitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01618054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial strategies in Brazilian Franchising; Behavior categories and Performance Outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Jose Silva Bitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian-Lara Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01292057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Monetary Provisions and Risk Aversion in Plural Form Franchise Networks A Model of Incentives with Heterogeneous Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Yangari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251344v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Form and Performance. The Case of Multi-Unit Franchising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Windsperger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01128075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Rationales of Exclusive Dealing ; Empirical Evidence from the French Distribution Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyu Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00945551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaling the value of a business concept : Evidence from a structural model with Brazilian franchising data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance in distribution systems : What is the influence of the upstream firm's organizational choices ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sector-based explanation of vertical integration in distribution systems; Evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Solard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Technology Policy : Propositions for a Multilevel Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-Sided Externalities and Vertical Contracting : Evidence from European Franchising Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geography of innovation : challenge to technology policy within regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Massard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réputation des réseaux de franchise et restrictions verticales : un travail empirique sur données françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00070933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restrictions verticales et externalité intra-marque en matière d'effort promotionnel Un test empirique sur données françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00070942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networks Performance and Contractual Design: Empirical Evidence from Franchising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00070949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions d'émergence et de diffusion de l'innovation au sein des réseaux de franchise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Allix-Desfautaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Khelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Le Nadant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Gate CNRS; NIMEC; CREM; COACTIS. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Thematic Assessment of the Partnership Principle in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Massard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Réno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CEPEL - Université de Montpellier. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why royalties ? Evidence from French distribution networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00560208v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge diffusion and innovation policies within the European regions: Challenges based on recent empirical evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Autant-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Massard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00491062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Externalités Territoriales et Emergence Industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améziane Ferguene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId151"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3226C729"/>
+    <w:nsid w:val="14BD4D4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/muriel-fadairo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0307-6273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irege.univ-smb.fr/wp-content/uploads/2024/02/CV-Muriel-FADAIRO-Janv.-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109745v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boulay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Caemmerer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chanut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaudey Magali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fadairo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-05-2022-0174" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976366v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne H.B. Welsh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Kaciak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijayta Doshi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintya Lanchimba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2022.113320" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527417v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kaswengi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#234;nio Jos&#233; Silva Bitti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570720966287" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527423v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701211009055" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976359v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian-Lara D.S. Silva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.03.062" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976350v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Zingbagba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubens Nunes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2019.104531" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887637v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chaudey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perdreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02384724v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Nadant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01886971v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian-Lara Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01611633v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Windsperger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-017-9885-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767016v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mde.2899" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524163v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyu Yu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949167v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756466v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Autant-Bernard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Massard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2012.07.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZDPNMP5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795499v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;l Solard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mde.2583" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QKD39Z0V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838257v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360076v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036840701704428" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00268803v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13571510701830556" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186757v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00123466v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887629v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374501v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sylvia Macchione Saes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651072v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651046v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bouzid" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57276-5_2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367372v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367370v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219907v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571217v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606617v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01945773v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Jose Silva Bitti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01945792v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01945788v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612251v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612234v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366883v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Gr&#252;nhagen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438197v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420796v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352087v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352085v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438223v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352080v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366882v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219940v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yangari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219917v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228672v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196579v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219911v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196584v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219932v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219943v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bitti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Silva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01087534v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945470v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858871v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949230v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858876v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949180v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702198v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590320v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675242v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675238v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949233v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536077v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536075v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332633v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332629v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332630v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375473v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Normand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618054v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292057v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251344v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Yangari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128075v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945551v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727382v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735573v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654848v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377007v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376243v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376939v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00070942v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00070933v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00070949v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675707v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Allix-Desfautaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Khelil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517669v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N&#233;grier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis de La Torre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred R&#233;no" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560208v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491062v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360143v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bouabdallah" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;ziane Ferguene" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/muriel-fadairo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0307-6273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irege.univ-smb.fr/wp-content/uploads/2024/02/CV-Muriel-FADAIRO-Janv.-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109745v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boulay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Caemmerer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chanut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaudey Magali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fadairo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-05-2022-0174" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976366v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne H.B. Welsh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Kaciak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijayta Doshi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintya Lanchimba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2022.113320" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976359v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian-Lara D.S. Silva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.03.062" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527423v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kaswengi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#234;nio Jos&#233; Silva Bitti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701211009055" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527417v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570720966287" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887637v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chaudey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perdreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976350v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Zingbagba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubens Nunes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2019.104531" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01886971v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian-Lara Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02384724v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Nadant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01611633v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Windsperger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-017-9885-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767016v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mde.2899" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524163v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyu Yu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949167v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838257v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795499v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;l Solard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mde.2583" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QKD39Z0V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756466v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Autant-Bernard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Massard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2012.07.009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZDPNMP5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360076v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036840701704428" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00268803v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13571510701830556" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186757v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00123466v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887629v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374501v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sylvia Macchione Saes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651072v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367370v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651046v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bouzid" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57276-5_2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367372v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219907v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606617v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571217v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01945773v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Jose Silva Bitti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01945792v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01945788v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612251v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612234v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366882v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352085v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438223v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438197v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420796v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366883v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Gr&#252;nhagen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352087v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352080v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219940v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yangari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219917v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228672v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196579v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219911v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196584v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219932v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219943v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bitti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Silva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01087534v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949180v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945470v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949230v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858871v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858876v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702198v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675238v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949233v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590320v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675242v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536075v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536077v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332630v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332633v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332629v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375473v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Normand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618054v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292057v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251344v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Yangari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128075v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945551v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735573v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727382v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654848v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376939v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376243v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377007v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00070933v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00070942v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00070949v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675707v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Allix-Desfautaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Khelil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517669v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N&#233;grier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis de La Torre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred R&#233;no" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560208v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491062v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360143v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bouabdallah" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;ziane Ferguene" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>